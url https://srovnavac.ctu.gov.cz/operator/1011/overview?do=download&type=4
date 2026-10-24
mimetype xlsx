--- v0 (2026-08-14)
+++ v1 (2026-10-24)
@@ -1029,51 +1029,51 @@
       </c>
       <c r="E5" s="7" t="s">
         <v>3</v>
       </c>
       <c r="F5" s="7" t="s">
         <v>3</v>
       </c>
       <c r="G5" s="7" t="s">
         <v>3</v>
       </c>
       <c r="H5" s="7" t="s">
         <v>55</v>
       </c>
       <c r="I5" s="7"/>
       <c r="J5" s="5">
         <v>249.0</v>
       </c>
       <c r="K5" s="7" t="s">
         <v>42</v>
       </c>
       <c r="L5" s="7"/>
       <c r="M5" s="5">
         <v>460.0</v>
       </c>
       <c r="N5" s="7" t="s">
-        <v>3</v>
+        <v>33</v>
       </c>
       <c r="O5" s="7" t="s">
         <v>3</v>
       </c>
       <c r="P5" s="7" t="s">
         <v>44</v>
       </c>
       <c r="Q5" s="7" t="s">
         <v>45</v>
       </c>
       <c r="R5" s="7" t="s">
         <v>46</v>
       </c>
       <c r="S5" s="7" t="s">
         <v>47</v>
       </c>
       <c r="T5" s="7">
         <v>1</v>
       </c>
       <c r="U5" s="7" t="s">
         <v>38</v>
       </c>
       <c r="V5" s="7" t="s">
         <v>3</v>
       </c>