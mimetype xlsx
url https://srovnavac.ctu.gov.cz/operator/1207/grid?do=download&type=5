--- v0 (2026-06-22)
+++ v1 (2026-10-23)
@@ -9,229 +9,236 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Zadání srovnání" sheetId="1" r:id="rId4"/>
     <sheet name="Výsledky srovnání" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'Výsledky srovnání'!$A$1:$W$1</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'Výsledky srovnání'!$A$1:$X$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="35">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="36">
   <si>
     <t>Tento dokument byl vytvořen srovnávacím nástrojem ČTÚ dostupným na https://srovnavac.ctu.gov.cz. Dokument obsahuje výsledky srovnání služeb poskytovaných podnikateli v elektronických komunikacích na základě informací, které podnikatelé ČTÚ poskytují.</t>
   </si>
   <si>
     <t>Uvedené informace nemusejí představovat úplný přehled trhu. Uvádíme je tak, jak je podnikatelé do srovnávacího nástroje vložili. Najdete-li rozpor mezi uvedenými informacemi a ceníkem podnikatele, využijte prosím funkci Nahlášení chybných údajů.</t>
   </si>
   <si>
     <t>Všechny ceny jsou uváděny za měsíc vč. DPH.</t>
   </si>
   <si>
     <t>Název služby</t>
   </si>
   <si>
     <t>Operátor (obchodní značka)</t>
   </si>
   <si>
     <t>Cena</t>
   </si>
   <si>
     <t>Určeno pouze pro nové zákazníky</t>
   </si>
   <si>
     <t>Určeno pouze pro studenty/mladé</t>
   </si>
   <si>
     <t>Určeno pouze pro seniory</t>
   </si>
   <si>
     <t>Určeno pouze pro OZP</t>
   </si>
   <si>
     <t>Jiné omezující podmínky užití</t>
   </si>
   <si>
     <t>Druh smlouvy</t>
   </si>
   <si>
     <t>Pravidelná paušální platba</t>
   </si>
   <si>
     <t>Perioda paušální platby</t>
   </si>
   <si>
     <t>Časově omezená platnost kreditu</t>
   </si>
   <si>
     <t>Způsob šíření signálu</t>
   </si>
   <si>
+    <t>Time shift</t>
+  </si>
+  <si>
+    <t>Videotéka</t>
+  </si>
+  <si>
+    <t>TV v mobilu</t>
+  </si>
+  <si>
+    <t>Počet zařízení, která lze současně používat</t>
+  </si>
+  <si>
+    <t>URL adresa nabídky služby</t>
+  </si>
+  <si>
+    <t>Je nabízena i v kombinaci s jinými službami</t>
+  </si>
+  <si>
     <t>Celkový počet programů</t>
   </si>
   <si>
     <t>Celkový výčet programů</t>
   </si>
   <si>
     <t>Počet HD programů</t>
   </si>
   <si>
     <t>Výčet HD programů</t>
   </si>
   <si>
-    <t>Time shift</t>
-[...14 lines deleted...]
-    <t>Je nabízena i v kombinaci s jinými službami</t>
+    <t>Celkový počet rozhlasových programů</t>
   </si>
   <si>
     <t>IPTV Start</t>
   </si>
   <si>
     <t>Onlinex NM s.r.o.</t>
   </si>
   <si>
     <t>ne</t>
   </si>
   <si>
     <t>bez závazku</t>
   </si>
   <si>
     <t>30 dní</t>
   </si>
   <si>
     <t>IPTV</t>
   </si>
   <si>
+    <t>https://onx.cz/#televize</t>
+  </si>
+  <si>
     <t>ČT, Nova, TV Barrandov,Barrandov Krimi,BBC World,TV Brno 1,ČT1,ČT1 JM,ČT1 SM,ČT2,ČT24,ČT3,ČT Sport,ČT art,Déčko,Nova Action,Filmpro,Krb,France 24,France 24 (FR),HaHa TV,Hobby TV,Chuck TV,Info TV Brno a jižní morava,i-Vysočina,JOJ Family,Kino Barrandov,Krušná TV,Mumlavské vodopády,Galerie zvířat,Ošetřování mláďat,Lounge TV,Markíza International,TV Mňam,TV Mňau,NASA TV,NASA TV UHD,TV Natura,Noční Praha,Nova,Nova Cinema,Óčko,Óčko Expres,Óčko STAR,OIK TV,ORF eins,ORF zwei,Panorama TV,Plzeň TV,Polar,TV Praha,Prima Krimi,Prima Max,CNN Prima News,Prima Star,Paramount Network,Prima COOL,Prima,Prima Love,Prima Zoom,regionalnitelevize.cz,Retro,RT Documentary,Regionální televize jižní Čechy,RT Ústecko,RTM+ (Liberecko),Russia Today,Televize Seznam,Sky News,Šláger Muzika,Šlágr Premium,Šlágr 2,TVS,Arena sport 2,Nova 2,Čapí hnízdo,Jednotka,Dvojka,Trojka,TA3,Nova Gold,TV Lux,TVE Internacional,Life TV,TV Noe,UA TV,Kočičí kavárna,Korálová zahrada,Pláž,V1 TV,ZAK TV</t>
   </si>
   <si>
     <t>TV Barrandov,Barrandov Krimi,ČT1,ČT1 JM,ČT1 SM,ČT2,ČT24,ČT Sport,ČT art,Déčko,Nova Action,Krb,Hobby TV,JOJ Family,Kino Barrandov,Mumlavské vodopády,Galerie zvířat,Ošetřování mláďat,Lounge TV,Markíza International,TV Mňam,TV Mňau,NASA TV,NASA TV UHD,TV Natura,Noční Praha,Nova,Nova Cinema,Prima Krimi,Prima Max,CNN Prima News,Paramount Network,Prima COOL,Prima,Prima Love,Prima Zoom,RT Documentary,Regionální televize jižní Čechy,RTM+ (Liberecko),Russia Today,Televize Seznam,Šlágr Premium,Šlágr 2,Arena sport 2,Nova 2,Čapí hnízdo,Jednotka,Dvojka,Trojka,TA3,Nova Gold,TV Lux,Life TV,UA TV,Kočičí kavárna,Korálová zahrada,Pláž</t>
-  </si>
-[...1 lines deleted...]
-    <t>https://onx.cz/#televize</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00\ [$Kč-405]"/>
   </numFmts>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFea870e"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFeeeeee"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
-    <border/>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="8">
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
-[...1 lines deleted...]
-    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
-      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+      <alignment vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="3" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
-      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+      <alignment vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="3" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="3" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/></Relationships>
 </file>
@@ -536,107 +543,108 @@
   </sheetPr>
   <dimension ref="A1:A3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:1">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
   </sheetData>
-  <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
+  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W3"/>
+  <dimension ref="A1:X3"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" topLeftCell="C2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight"/>
       <selection pane="bottomLeft"/>
-      <selection pane="bottomRight" activeCell="W2" sqref="W2:W3"/>
+      <selection pane="bottomRight" activeCell="X2" sqref="X2:X3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="true" defaultRowHeight="20" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="15" bestFit="true" customWidth="true" style="0"/>
-[...21 lines deleted...]
-    <col min="23" max="23" width="51" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="19.995" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="36.42" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="24.708" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="42.418" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="42.418" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="34.135" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="29.421" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="39.99" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="19.995" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="36.42" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="32.849" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="42.418" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="30.564" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="18.71" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="56.558" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="35.277" bestFit="true" customWidth="true" style="0"/>
+    <col min="19" max="19" width="56.558" bestFit="true" customWidth="true" style="0"/>
+    <col min="20" max="20" width="31.707" bestFit="true" customWidth="true" style="0"/>
+    <col min="21" max="21" width="1133.58" bestFit="true" customWidth="true" style="0"/>
+    <col min="22" max="22" width="25.851" bestFit="true" customWidth="true" style="0"/>
+    <col min="23" max="23" width="737.249" bestFit="true" customWidth="true" style="0"/>
+    <col min="24" max="24" width="47.131" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:23">
+    <row r="1" spans="1:24">
       <c r="A1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>7</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>8</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>9</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>10</v>
       </c>
       <c r="I1" s="2" t="s">
@@ -662,224 +670,238 @@
       </c>
       <c r="P1" s="2" t="s">
         <v>18</v>
       </c>
       <c r="Q1" s="2" t="s">
         <v>19</v>
       </c>
       <c r="R1" s="2" t="s">
         <v>20</v>
       </c>
       <c r="S1" s="2" t="s">
         <v>21</v>
       </c>
       <c r="T1" s="2" t="s">
         <v>22</v>
       </c>
       <c r="U1" s="2" t="s">
         <v>23</v>
       </c>
       <c r="V1" s="2" t="s">
         <v>24</v>
       </c>
       <c r="W1" s="2" t="s">
         <v>25</v>
       </c>
+      <c r="X1" s="2" t="s">
+        <v>26</v>
+      </c>
     </row>
-    <row r="2" spans="1:23">
+    <row r="2" spans="1:24">
       <c r="A2" s="1" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B2" s="1" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C2" s="4">
         <v>182.0</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E2" s="6" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="F2" s="6" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="G2" s="6" t="s">
-        <v>28</v>
-[...1 lines deleted...]
-      <c r="H2" s="6"/>
+        <v>29</v>
+      </c>
+      <c r="H2" s="6">
+        <v>0</v>
+      </c>
       <c r="I2" s="6" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="J2" s="4">
         <v>182.0</v>
       </c>
       <c r="K2" s="6" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="L2" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="M2" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="N2" s="6">
+        <v>7</v>
+      </c>
+      <c r="O2" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="P2" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q2" s="6">
+        <v>2</v>
+      </c>
+      <c r="R2" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="S2" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="T2" s="6">
+        <v>91</v>
+      </c>
+      <c r="U2" s="6" t="s">
+        <v>34</v>
+      </c>
+      <c r="V2" s="6">
+        <v>57</v>
+      </c>
+      <c r="W2" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="X2" s="6">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:24">
+      <c r="A3" s="3" t="s">
+        <v>27</v>
+      </c>
+      <c r="B3" s="3" t="s">
         <v>28</v>
-      </c>
-[...39 lines deleted...]
-        <v>27</v>
       </c>
       <c r="C3" s="5">
         <v>182.0</v>
       </c>
       <c r="D3" s="7" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E3" s="7" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="F3" s="7" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="G3" s="7" t="s">
-        <v>28</v>
-[...1 lines deleted...]
-      <c r="H3" s="7"/>
+        <v>29</v>
+      </c>
+      <c r="H3" s="7">
+        <v>0</v>
+      </c>
       <c r="I3" s="7" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="J3" s="5">
         <v>182.0</v>
       </c>
       <c r="K3" s="7" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="L3" s="7" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="M3" s="7" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="N3" s="7">
-        <v>89</v>
+        <v>7</v>
       </c>
       <c r="O3" s="7" t="s">
-        <v>32</v>
-[...1 lines deleted...]
-      <c r="P3" s="7">
+        <v>29</v>
+      </c>
+      <c r="P3" s="7" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q3" s="7">
+        <v>2</v>
+      </c>
+      <c r="R3" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="S3" s="7" t="s">
+        <v>29</v>
+      </c>
+      <c r="T3" s="7">
+        <v>91</v>
+      </c>
+      <c r="U3" s="7" t="s">
+        <v>34</v>
+      </c>
+      <c r="V3" s="7">
         <v>57</v>
       </c>
-      <c r="Q3" s="7" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="W3" s="7" t="s">
-        <v>28</v>
+        <v>35</v>
+      </c>
+      <c r="X3" s="7">
+        <v>0</v>
       </c>
     </row>
   </sheetData>
-  <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
-  <autoFilter ref="A1:W1"/>
+  <autoFilter ref="A1:X1"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
+  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Zadání srovnání</vt:lpstr>
       <vt:lpstr>Výsledky srovnání</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
+  <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Unknown Creator</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Untitled Spreadsheet</dc:title>
   <dc:description/>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>