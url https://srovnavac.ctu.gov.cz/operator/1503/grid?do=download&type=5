--- v0 (2026-09-19)
+++ v1 (2026-11-04)
@@ -147,69 +147,69 @@
   <si>
     <t>Sledování S</t>
   </si>
   <si>
     <t>AmigoNet s.r.o.</t>
   </si>
   <si>
     <t>předplacená</t>
   </si>
   <si>
     <t>30 dní</t>
   </si>
   <si>
     <t>ano</t>
   </si>
   <si>
     <t>OTT</t>
   </si>
   <si>
     <t>https://www.amigonet.cz/televize</t>
   </si>
   <si>
     <t>ne</t>
   </si>
   <si>
-    <t>ČT1,ČT2,ČT Déčko,ČT sport,ČT art,ČT24,ČT1 JM,ČT1 JZC,ČT1 SVC,ČT1 SM,Televize Seznam,Prima,Prima COOL,Prima LOVE,Prima ZOOM,Prima MAX,CNN Prima NEWS,Prima STAR,Prima KRIMI,Prima SHOW,Nova,Nova Cinema,Nova Action,Nova Fun,Nova Krimi,Nova Lady,TV Barrandov,Barrandov Krimi,Kino Barrandov,Retro,LifeTV,TV LUX,Noe,Polar,TVS,V1 TV,TV Brno 1,TV Praha,rtm+,OIK TV,i-Vysočina.cz,Kladno.1 TV,TV Beskyd,Šláger Originál,filmpro,ZAK TV,Plzeň TV,Televize Ústeckého kraje,Krb,Korálová zahrada,Pláž HD,Kočičí kavárna,Mumlavské vodopády,Ptačí krmítko,NatureTV,Galerie zvířat,Ošetřování mláďat,RT Ústecko,TV Gimi,cms:tv,HaHa TV,Krušná TV,Jihočeská televize,Poslanecká sněmovna ČR,Tik Bohumín,3sat,NHK WORLD-JAPAN,Noe+,TV Přerov,JOJ Svět,Ballcasterz,Prima Sport,Viasat Epic Drama,Sport1 CZ,Sport1 SK,SledovaniTV Family,SledovaniTV CZ/SK,SledovaniTV Comedy,SledovaniTV Kids</t>
+    <t>ČT1,ČT2,ČT Déčko,ČT sport,ČT art,ČT24,ČT1 JM,ČT1 JZC,ČT1 SVC,ČT1 SM,Televize Seznam,Prima,Prima COOL,Prima LOVE,Prima ZOOM,Prima MAX,CNN Prima NEWS,Prima STAR,Prima KRIMI,Prima SHOW,Nova,Nova Cinema,Nova Action,Nova Fun,Nova Krimi,Nova Lady,TV Barrandov,Barrandov Krimi,Kino Barrandov,Retro,LifeTV,TV LUX,Noe,Polar,TVS,V1 TV,TV Brno 1,TV Praha,rtm+,OIK TV,i-Vysočina.cz,Kladno.1 TV,TV Beskyd,Šláger Originál,filmpro,ZAK TV,Plzeň TV,Televize Ústeckého kraje,Krb,Korálová zahrada,Pláž HD,Kočičí kavárna,Mumlavské vodopády,Ptačí krmítko,NatureTV,Galerie zvířat,Ošetřování mláďat,RT Ústecko,TV Gimi,cms:tv,HaHa TV,Krušná TV,Jihočeská televize,Poslanecká sněmovna ČR,Tik Bohumín,3sat,NHK WORLD-JAPAN,Noe+,TV Přerov,Ballcasterz,Prima Sport,FILMBOX+ emotion,FILMBOX+ hits,FILMBOX+ comedy,FILMBOX+ love&amp;crime,SledovaniTV Family,SledovaniTV CZ/SK,SledovaniTV Comedy,SledovaniTV Kids</t>
   </si>
   <si>
     <t>Sledování M</t>
   </si>
   <si>
-    <t>ČT1,ČT2,ČT Déčko,ČT sport,ČT art,ČT24,ČT1 JM,ČT1 JZC,ČT1 SVC,ČT1 SM,Televize Seznam,Prima,Prima COOL,Prima LOVE,Prima ZOOM,Prima MAX,CNN Prima NEWS,Prima STAR,Prima KRIMI,Prima SHOW,Nova,Nova Cinema,Nova Action,Nova Fun,Nova Krimi,Nova Lady,Jednotka,Dvojka,STVR 24,Markíza International,JOJ Family,RiK TV,ta3,Óčko HD,Óčko STAR HD,FILMBOX+ one,TV Barrandov,Barrandov Krimi,Kino Barrandov,Kanal1,Love Nature 4K,Kanal1 Sport,Kanal1 Xtra,Relax,Rebel,Retro,CS Film,LifeTV,BBC News,Film+,CS Mystery,TV LUX,Noe,Polar,TVS,V1 TV,TV Brno 1,TV Praha,rtm+,OIK TV,A11,i-Vysočina.cz,Kladno.1 TV,TV Beskyd,Spektrum Home,Premium,Šláger Originál,Šláger Muzika,Super Polsat,Polsat,ORF 1,ORF 2,Sky News,FREEDOM,France 24 (English),France 24 (French),iConcerts,CS History,filmpro,ZAK TV,Plzeň TV,Televize Ústeckého kraje,TVP 1,TVP 2,TVP 3,TV Puls,Krb,Korálová zahrada,Pláž HD,Kočičí kavárna,Mumlavské vodopády,Ptačí krmítko,NatureTV,Galerie zvířat,Ošetřování mláďat,Zoo Brno - Africká vesnice,Zoo Brno - Medvěd lední,Zoo Brno - Komentovaná krmení,Zoo Brno - Život v zoo,RT Ústecko,TV Gimi,cms:tv,HaHa TV,Krušná TV,Jihočeská televize,Warner TV,Poslanecká sněmovna ČR,Das Erste,ZDF,Pure Babes,Tik Bohumín,1+1,Espreso TV,3sat,iVodárenství,DVTV Extra,NHK WORLD-JAPAN,Noe+,TV Přerov,GTTV motošport,KVIFF.TV,JOJ Svět,Ballcasterz,Prima Sport,Dog &amp; Cat TV,Viasat Epic Drama,Sport1 CZ,Sport1 SK,SledovaniTV Family,SledovaniTV CZ/SK,SledovaniTV Comedy,SledovaniTV Kids</t>
+    <t>ČT1,ČT2,ČT Déčko,ČT sport,ČT art,ČT24,ČT1 JM,ČT1 JZC,ČT1 SVC,ČT1 SM,Televize Seznam,Prima,Prima COOL,Prima LOVE,Prima ZOOM,Prima MAX,CNN Prima NEWS,Prima STAR,Prima KRIMI,Prima SHOW,Nova,Nova Cinema,Nova Action,Nova Fun,Nova Krimi,Nova Lady,Jednotka,Dvojka,STVR 24,Markíza International,JOJ Family,RiK TV,ta3,Óčko HD,Óčko STAR HD,FILMBOX+ one,TV Barrandov,Barrandov Krimi,Kino Barrandov,Kanal1,Love Nature 4K,Kanal1 Sport,Kanal1 Xtra,Relax,Rebel,Retro,CS Film,LifeTV,BBC News,Film+,CS Mystery,TV LUX,Noe,Polar,TVS,V1 TV,TV Brno 1,TV Praha,rtm+,OIK TV,A11,i-Vysočina.cz,Kladno.1 TV,TV Beskyd,Spektrum Home,Premium,Šláger Originál,Šláger Muzika,Super Polsat,Polsat,ORF 1,ORF 2,Sky News,France 24 (English),France 24 (French),iConcerts,CS History,filmpro,ZAK TV,Plzeň TV,Televize Ústeckého kraje,TVP 1,TVP 2,TVP 3,TV Puls,Krb,Korálová zahrada,Pláž HD,Kočičí kavárna,Mumlavské vodopády,Ptačí krmítko,NatureTV,Galerie zvířat,Ošetřování mláďat,Zoo Brno - Africká vesnice,Zoo Brno - Medvěd lední,Zoo Brno - Komentovaná krmení,Zoo Brno - Život v zoo,RT Ústecko,TV Gimi,cms:tv,HaHa TV,Krušná TV,Jihočeská televize,Warner TV,Poslanecká sněmovna ČR,Das Erste,ZDF,Pure Babes,Tik Bohumín,1+1,Espreso TV,3sat,iVodárenství,DVTV Extra,NHK WORLD-JAPAN,Noe+,TV Přerov,GTTV motošport,KVIFF.TV,JOJ Svět,Ballcasterz,SledovaniTV Kids,Prima Sport,Dog &amp; Cat TV,JOJ Cinema,Spektrum,SledovaniTV Family,SledovaniTV CZ/SK,SledovaniTV Comedy</t>
   </si>
   <si>
     <t>Sledování L</t>
   </si>
   <si>
-    <t>ČT1,ČT2,ČT Déčko,ČT sport,ČT art,ČT24,ČT1 JM,ČT1 JZC,ČT1 SVC,ČT1 SM,Televize Seznam,Prima,Prima COOL,Prima LOVE,Prima ZOOM,Prima MAX,CNN Prima NEWS,Prima STAR,Prima KRIMI,Prima SHOW,Nova,Nova Cinema,Nova Action,Nova Fun,Nova Krimi,Nova Lady,Cartoon Network HD,Jednotka,Dvojka,STVR 24,Markíza International,JOJ Family,RiK TV,ta3,Óčko HD,Óčko STAR HD,FILMBOX+ one,FILMBOX+ comedy,FILMBOX+ love&amp;crime,TV Barrandov,Barrandov Krimi,Kino Barrandov,Kanal1,National Geographic,Love Nature 4K,Animal Planet,Travel Channel,Viasat History,Eurosport 1,Eurosport 2,Sport2,Kanal1 Sport,Kanal1 Xtra,Auto Motor Sport,Relax,Rebel,Retro,CS Film,Cartoonito,Nickelodeon,Nick Jr.,Disney Channel,JimJam,LifeTV,Discovery,TLC,Investigation Discovery,BBC News,CNN,BBC First,Film+,CS Mystery,AMC,TV LUX,Noe,Polar,TVS,V1 TV,TV Brno 1,TV Praha,rtm+,OIK TV,A11,i-Vysočina.cz,Kladno.1 TV,TV Beskyd,Spektrum Home,Premium,Šláger Originál,Šláger Muzika,Super Polsat,Polsat,ORF 1,ORF 2,Sky News,FREEDOM,France 24 (English),France 24 (French),iConcerts,CS History,TV Paprika,HGTV,filmpro,ZAK TV,Plzeň TV,Televize Ústeckého kraje,TVP 1,TVP 2,TVP 3,TV Puls,Krb,Korálová zahrada,Pláž HD,Kočičí kavárna,Mumlavské vodopády,Ptačí krmítko,NatureTV,Galerie zvířat,Ošetřování mláďat,Zoo Brno - Africká vesnice,Zoo Brno - Medvěd lední,Zoo Brno - Komentovaná krmení,Zoo Brno - Život v zoo,RT Ústecko,TV Gimi,cms:tv,HaHa TV,Krušná TV,Jihočeská televize,Warner TV,Poslanecká sněmovna ČR,Das Erste,ZDF,Desire,Pure Babes,Viasat Epic Drama,Tik Bohumín,1+1,Food Network,Espreso TV,3sat,iVodárenství,DVTV Extra,NHK WORLD-JAPAN,Noe+,ducktv,TV Přerov,Sport1 CZ,GTTV motošport,KVIFF.TV,JOJ Svět,Ballcasterz,Prima Sport,Dog &amp; Cat TV,Sport1 SK,SledovaniTV Family,SledovaniTV CZ/SK,SledovaniTV Comedy,SledovaniTV Kids</t>
+    <t>ČT1,ČT2,ČT Déčko,ČT sport,ČT art,ČT24,ČT1 JM,ČT1 JZC,ČT1 SVC,ČT1 SM,Televize Seznam,Prima,Prima COOL,Prima LOVE,Prima ZOOM,Prima MAX,CNN Prima NEWS,Prima STAR,Prima KRIMI,Prima SHOW,Nova,Nova Cinema,Nova Action,Nova Fun,Nova Krimi,Nova Lady,Cartoon Network HD,Jednotka,Dvojka,STVR 24,Markíza International,JOJ Family,RiK TV,ta3,Óčko HD,Óčko STAR HD,FILMBOX+ one,FILMBOX+ comedy,FILMBOX+ love&amp;crime,TV Barrandov,Barrandov Krimi,Kino Barrandov,Kanal1,National Geographic,Love Nature 4K,Animal Planet,Travel Channel,Viasat History,Eurosport 1,Eurosport 2,Sport2,Kanal1 Sport,Kanal1 Xtra,Auto Motor Sport,Relax,Rebel,Retro,CS Film,Cartoonito,Nickelodeon,Nick Jr.,Disney Channel,JimJam,LifeTV,Discovery,TLC,Investigation Discovery,BBC News,CNN,BBC First,Film+,CS Mystery,AMC,TV LUX,Noe,Polar,TVS,V1 TV,TV Brno 1,TV Praha,rtm+,OIK TV,A11,i-Vysočina.cz,Kladno.1 TV,TV Beskyd,Spektrum Home,Premium,Šláger Originál,Šláger Muzika,Super Polsat,Polsat,ORF 1,ORF 2,Sky News,France 24 (English),France 24 (French),iConcerts,CS History,TV Paprika,HGTV,filmpro,ZAK TV,Plzeň TV,Televize Ústeckého kraje,TVP 1,TVP 2,TVP 3,TV Puls,Krb,Korálová zahrada,Pláž HD,Kočičí kavárna,Mumlavské vodopády,Ptačí krmítko,NatureTV,Galerie zvířat,Ošetřování mláďat,Zoo Brno - Africká vesnice,Zoo Brno - Medvěd lední,Zoo Brno - Komentovaná krmení,Zoo Brno - Život v zoo,RT Ústecko,TV Gimi,cms:tv,HaHa TV,Krušná TV,Jihočeská televize,Warner TV,Poslanecká sněmovna ČR,Das Erste,ZDF,Desire,Pure Babes,Viasat Epic Drama,Tik Bohumín,1+1,Food Network,Espreso TV,3sat,iVodárenství,DVTV Extra,NHK WORLD-JAPAN,Noe+,ducktv,TV Přerov,Sport1 CZ,GTTV motošport,KVIFF.TV,JOJ Svět,Ballcasterz,SledovaniTV Kids,Prima Sport,Dog &amp; Cat TV,JOJ Cinema,Spektrum,SledovaniTV Family,SledovaniTV CZ/SK,SledovaniTV Comedy</t>
   </si>
   <si>
     <t>Sledování XL</t>
   </si>
   <si>
-    <t>ČT1,ČT2,ČT Déčko,ČT sport,ČT art,ČT24,ČT1 JM,ČT1 JZC,ČT1 SVC,ČT1 SM,Televize Seznam,Prima,Prima COOL,Prima LOVE,Prima ZOOM,Prima MAX,CNN Prima NEWS,Prima STAR,Prima KRIMI,Prima SHOW,Nova,Nova Cinema,Nova Action,Nova Fun,Nova Krimi,Nova Lady,Cartoon Network HD,Nova Sport 1,Nova Sport 2,Jednotka,Dvojka,STVR 24,Markíza International,JOJ Family,RiK TV,ta3,JOJ Cinema,Óčko HD,Óčko STAR HD,FILMBOX+ one,FILMBOX+ emotion,FILMBOX+ hits,FILMBOX+ comedy,FILMBOX+ love&amp;crime,TV Barrandov,Barrandov Krimi,Kino Barrandov,Kanal1,AXN,Travelxp,National Geographic Wild,National Geographic,Love Nature 4K,Animal Planet,Travel Channel,Spektrum,Viasat History,Viasat Explore,Viasat Nature,Eurosport 1,Eurosport 2,Sport2,Kanal1 Sport,Kanal1 Xtra,Auto Motor Sport,Golf Channel,Film Europe,Relax,Rebel,Retro,CS Film,Cartoonito,Film Europe+,Nickelodeon,Nick Jr.,Disney Channel,Disney Junior,JimJam,LifeTV,Minimax,BabyTV,Discovery,TLC,Nicktoons,Investigation Discovery,Crime + Investigation,BBC News,History,CNN,BBC Earth,BBC First,Film+,CS Mystery,AMC,TV LUX,Noe,Polar,TVS,V1 TV,TV Brno 1,TV Praha,rtm+,OIK TV,A11,i-Vysočina.cz,Kladno.1 TV,TV Beskyd,Spektrum Home,MTV,Premium,Šláger Originál,Šláger Muzika,Super Polsat,Polsat,ORF 1,ORF 2,Sky News,FREEDOM,France 24 (English),France 24 (French),iConcerts,CS Horror,CS History,TV Paprika,HGTV,filmpro,ZAK TV,Plzeň TV,Televize Ústeckého kraje,TVP 1,TVP 2,TVP 3,TV Puls,Krb,Korálová zahrada,Pláž HD,Kočičí kavárna,Mumlavské vodopády,Ptačí krmítko,NatureTV,Galerie zvířat,Ošetřování mláďat,Zoo Brno - Africká vesnice,Zoo Brno - Medvěd lední,Zoo Brno - Komentovaná krmení,Zoo Brno - Život v zoo,RT Ústecko,TV Gimi,cms:tv,HaHa TV,Krušná TV,Jihočeská televize,Warner TV,Poslanecká sněmovna ČR,Das Erste,ZDF,Brazzers TV,Leo TV Gold,Leo TV,Extasy 4K Platinum,Extasy,Babes TV,Desire,Pure Babes,Bang U,Viasat Epic Drama,Tik Bohumín,1+1,Food Network,Espreso TV,3sat,iVodárenství,DVTV Extra,NHK WORLD-JAPAN,Noe+,ducktv,TV Přerov,Sport1 CZ,GTTV motošport,KVIFF.TV,JOJ Svět,Ballcasterz,Prima Sport,Dog &amp; Cat TV,Sport1 SK,SledovaniTV Family,SledovaniTV CZ/SK,SledovaniTV Comedy,SledovaniTV Kids</t>
+    <t>ČT1,ČT2,ČT Déčko,ČT sport,ČT art,ČT24,ČT1 JM,ČT1 JZC,ČT1 SVC,ČT1 SM,Televize Seznam,Prima,Prima COOL,Prima LOVE,Prima ZOOM,Prima MAX,CNN Prima NEWS,Prima STAR,Prima KRIMI,Prima SHOW,Nova,Nova Cinema,Nova Action,Nova Fun,Nova Krimi,Nova Lady,Cartoon Network HD,Nova Sport 1,Nova Sport 2,Jednotka,Dvojka,STVR 24,Markíza International,JOJ Family,RiK TV,ta3,JOJ Cinema,Óčko HD,Óčko STAR HD,FILMBOX+ one,FILMBOX+ emotion,FILMBOX+ hits,FILMBOX+ comedy,FILMBOX+ love&amp;crime,TV Barrandov,Barrandov Krimi,Kino Barrandov,Kanal1,AXN,Travelxp,National Geographic Wild,National Geographic,Love Nature 4K,Animal Planet,Travel Channel,Spektrum,Viasat History,Viasat Explore,Viasat Nature,Eurosport 1,Eurosport 2,Sport2,Kanal1 Sport,Kanal1 Xtra,Auto Motor Sport,Golf Channel,Film Europe,Relax,Rebel,Retro,CS Film,Cartoonito,Film Europe+,Nickelodeon,Nick Jr.,Disney Channel,Disney Junior,JimJam,LifeTV,Minimax,BabyTV,Discovery,TLC,Nicktoons,Investigation Discovery,Crime + Investigation,BBC News,History,CNN,BBC Earth,BBC First,Film+,CS Mystery,AMC,TV LUX,Noe,Polar,TVS,V1 TV,TV Brno 1,TV Praha,rtm+,OIK TV,A11,i-Vysočina.cz,Kladno.1 TV,TV Beskyd,Spektrum Home,MTV,Premium,Šláger Originál,Šláger Muzika,Super Polsat,Polsat,ORF 1,ORF 2,Sky News,France 24 (English),France 24 (French),iConcerts,CS Horror,CS History,TV Paprika,HGTV,filmpro,ZAK TV,Plzeň TV,Televize Ústeckého kraje,TVP 1,TVP 2,TVP 3,TV Puls,Krb,Korálová zahrada,Pláž HD,Kočičí kavárna,Mumlavské vodopády,Ptačí krmítko,NatureTV,Galerie zvířat,Ošetřování mláďat,Zoo Brno - Africká vesnice,Zoo Brno - Medvěd lední,Zoo Brno - Komentovaná krmení,Zoo Brno - Život v zoo,RT Ústecko,TV Gimi,cms:tv,HaHa TV,Krušná TV,Jihočeská televize,Warner TV,Poslanecká sněmovna ČR,Das Erste,ZDF,Brazzers TV,Leo TV Gold,Leo TV,Extasy 4K Platinum,Extasy,Babes TV,Desire,Pure Babes,Bang U,Viasat Epic Drama,Tik Bohumín,1+1,Food Network,Espreso TV,3sat,iVodárenství,DVTV Extra,NHK WORLD-JAPAN,Noe+,ducktv,TV Přerov,Sport1 CZ,GTTV motošport,KVIFF.TV,JOJ Svět,Ballcasterz,SledovaniTV Kids,Prima Sport,Dog &amp; Cat TV,SledovaniTV Family,SledovaniTV CZ/SK,SledovaniTV Comedy</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00\ [$Kč-405]"/>
   </numFmts>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
@@ -635,53 +635,53 @@
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" topLeftCell="C2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight"/>
       <selection pane="bottomLeft"/>
       <selection pane="bottomRight" activeCell="S2" sqref="S2:S5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="true" defaultRowHeight="20" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="36.42" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="36.42" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="32.849" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="42.418" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="56.558" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="38.848" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="56.558" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="31.707" bestFit="true" customWidth="true" style="0"/>
-    <col min="16" max="16" width="2485.536" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="2464.255" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="25.851" bestFit="true" customWidth="true" style="0"/>
-    <col min="18" max="18" width="2485.536" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="2464.255" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="47.131" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19">
       <c r="A1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>7</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>8</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>9</v>
       </c>
@@ -803,57 +803,57 @@
       <c r="G3" s="7" t="s">
         <v>26</v>
       </c>
       <c r="H3" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I3" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J3" s="7" t="s">
         <v>26</v>
       </c>
       <c r="K3" s="7" t="s">
         <v>26</v>
       </c>
       <c r="L3" s="7">
         <v>4</v>
       </c>
       <c r="M3" s="7" t="s">
         <v>28</v>
       </c>
       <c r="N3" s="7" t="s">
         <v>29</v>
       </c>
       <c r="O3" s="7">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="P3" s="7" t="s">
         <v>32</v>
       </c>
       <c r="Q3" s="7">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="R3" s="7" t="s">
         <v>32</v>
       </c>
       <c r="S3" s="7">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:19">
       <c r="A4" s="1" t="s">
         <v>33</v>
       </c>
       <c r="B4" s="1" t="s">
         <v>23</v>
       </c>
       <c r="C4" s="4">
         <v>399.0</v>
       </c>
       <c r="D4" s="6" t="s">
         <v>24</v>
       </c>
       <c r="E4" s="4">
         <v>399.0</v>
       </c>
       <c r="F4" s="6" t="s">
@@ -921,57 +921,57 @@
       <c r="G5" s="7" t="s">
         <v>26</v>
       </c>
       <c r="H5" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I5" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J5" s="7" t="s">
         <v>26</v>
       </c>
       <c r="K5" s="7" t="s">
         <v>26</v>
       </c>
       <c r="L5" s="7">
         <v>4</v>
       </c>
       <c r="M5" s="7" t="s">
         <v>28</v>
       </c>
       <c r="N5" s="7" t="s">
         <v>29</v>
       </c>
       <c r="O5" s="7">
-        <v>189</v>
+        <v>187</v>
       </c>
       <c r="P5" s="7" t="s">
         <v>36</v>
       </c>
       <c r="Q5" s="7">
-        <v>189</v>
+        <v>187</v>
       </c>
       <c r="R5" s="7" t="s">
         <v>36</v>
       </c>
       <c r="S5" s="7">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:S1"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <legacyDrawing r:id="rId_comments_vml1"/>
   <tableParts count="0"/>
 </worksheet>
 </file>