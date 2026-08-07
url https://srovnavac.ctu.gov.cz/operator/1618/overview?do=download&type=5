--- v0 (2026-05-08)
+++ v1 (2026-08-07)
@@ -22,51 +22,51 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Zadání srovnání" sheetId="1" r:id="rId4"/>
     <sheet name="Výsledky srovnání" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'Výsledky srovnání'!$A$1:$Z$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/comments2.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <authors>
     <author>Author</author>
   </authors>
   <commentList>
-    <comment ref="T2" authorId="0">
+    <comment ref="N2" authorId="0">
       <text>
         <r>
           <t xml:space="preserve">2 hodiny zpětně + 2 hodiny nahrávek</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="40">
   <si>
     <t>Tento dokument byl vytvořen srovnávacím nástrojem ČTÚ dostupným na https://srovnavac.ctu.gov.cz. Dokument obsahuje výsledky srovnání služeb poskytovaných podnikateli v elektronických komunikacích na základě informací, které podnikatelé ČTÚ poskytují.</t>
   </si>
   <si>
     <t>Uvedené informace nemusejí představovat úplný přehled trhu. Uvádíme je tak, jak je podnikatelé do srovnávacího nástroje vložili. Najdete-li rozpor mezi uvedenými informacemi a ceníkem podnikatele, využijte prosím funkci Nahlášení chybných údajů.</t>
   </si>
   <si>
     <t>Všechny ceny jsou uváděny za měsíc vč. DPH.</t>
   </si>
   <si>
     <t>Název služby</t>
   </si>
   <si>
@@ -84,179 +84,181 @@
   <si>
     <t>Perioda paušální platby</t>
   </si>
   <si>
     <t>Poplatek za servisní zásah u zákazníka</t>
   </si>
   <si>
     <t>Počet nabízených odměn</t>
   </si>
   <si>
     <t>Počet nabízených slev</t>
   </si>
   <si>
     <t>Počet nabízených jiných výhod</t>
   </si>
   <si>
     <t>Čerpání služby lze pozastavit</t>
   </si>
   <si>
     <t>Časově omezená platnost kreditu</t>
   </si>
   <si>
     <t>Způsob šíření signálu</t>
   </si>
   <si>
+    <t>Time shift</t>
+  </si>
+  <si>
+    <t>TV v mobilu</t>
+  </si>
+  <si>
+    <t>Počet zařízení, která lze současně používat</t>
+  </si>
+  <si>
+    <t>Kolik nejvýše dalších zařízení lze pronajmout</t>
+  </si>
+  <si>
+    <t>URL adresa nabídky služby</t>
+  </si>
+  <si>
+    <t>URL adresa nabídky kombinace</t>
+  </si>
+  <si>
+    <t>Je nabízena i v kombinaci s jinými službami</t>
+  </si>
+  <si>
     <t>Celkový počet programů</t>
   </si>
   <si>
     <t>Celkový výčet programů</t>
   </si>
   <si>
     <t>Počet HD programů</t>
   </si>
   <si>
     <t>Výčet HD programů</t>
   </si>
   <si>
     <t>Celkový výčet rozhlasových programů</t>
   </si>
   <si>
     <t>Celkový počet rozhlasových programů</t>
   </si>
   <si>
-    <t>Time shift</t>
-[...19 lines deleted...]
-  <si>
     <t>Televize</t>
   </si>
   <si>
     <t>BNET Internet 2, s.r.o.</t>
   </si>
   <si>
     <t>bez závazku</t>
   </si>
   <si>
     <t>30 dní</t>
   </si>
   <si>
     <t>ano</t>
   </si>
   <si>
     <t>ne</t>
   </si>
   <si>
     <t>IPTV</t>
   </si>
   <si>
+    <t>https://www.bnet-internet.cz/televize</t>
+  </si>
+  <si>
     <t>ČT1,Nova,Prima,ČT24,ČT Sport,Nova Cinema,Nova Action,Prima COOL,Nova 2,ČT2,ČT3,Déčko,ČT art,ČT1 JM,ČT1 SM,Televize Seznam,Prima Love,Prima Zoom,CNN Prima News,Prima Max,Paramount Network,Prima Krimi,Nova Gold,Jednotka,Dvojka,Trojka,Markíza International,TA3,JOJ Family,Óčko,Óčko STAR,Óčko Expres,TV Barrandov,Barrandov Krimi,Kino Barrandov,Arena sport 2,TV Natura,Retro,Life TV,BBC World,TV Noe,Lounge TV,Polar,TVS,V1 TV,TV Brno 1,TV Praha,RTM+ (Liberecko),OIK TV,regionalnitelevize.cz,i-Vysočina,Šlágr TV,Šlágr 2,ORF eins,ORF zwei,Sky News,UA TV,France 24,France 24 (FR),Russia Today,RT Documentary,Hobby TV,TV Mňam,TV Mňau,Filmpro,NASA TV,NASA TV UHD,Galerie zvířat,Ošetřování mláďat,Krb,Kočičí kavárna,Korálová zahrada,Pláž,Mumlavské vodopády,Čapí hnízdo,Info TV Brno a jižní morava,Regionální televize jižní Čechy,RT Ústecko,ZAK TV,Viasat History,Viasat Explore,Viasat Nature,TV Lux,Šlágr Premium,HaHa TV,Panorama TV,Noční Praha,Plzeň TV,Krušná TV</t>
   </si>
   <si>
     <t>ČT1,ČT2,ČT24,ČT Sport,ČT Art,Nova,Nova 2,Nova Cinema,Nova Action,Nova Gold,Jednotka,Dvojka,Trojka,Prima,Prima COOL,Prima love,Prima ZOOM,Prima MAX,Paramount Network,Prima KRIMI,CNN Prima News,TV Barrandov,Kino Barrandov,Barrandov Krimi,JOJ Family,ČT1 JM,ČT1 SM,TA3,Markíza International,Arena Sport 2,TV Natura,TV Lux,Lounge TV,RTM+ (Liberecko),Šlágr Premium,Šlágr 2,UA TV,Russia Today,RT Documentary,Hobby TV,TV Mňam,TV Mňau,NASA TV,NASA TV UHD,Krb,Korálová zahrada,Pláž,Kočičí kavárna,Mumlavské vodopády,Čapí hnízdo,Noční Praha,Galerie zvířat,Ošetřování mláďat,Regionální televize jižní Čechy,Déčko,Televize Seznam,Life TV</t>
   </si>
   <si>
     <t>Rádio 1,Rádio Anténa Rock,Rádio BEAT,Rádio Best FM,Rádio Blaník,Rádio Blatná,ČRo Brno,Černá Hora,ČRo České Budějovice,Rádio Country,ČRo Radiožurnál,ČRo Dvojka,ČRo Vltava,ČRo Plus,ČRo D-Dur,Radio Dechovka,Rádio Devín,Radio Dychovka,Evropa 2,Rádio Expres,Fajn Radio,Fit Family rádio,Rádio FM,Frekvence 1,Rádio Fun,Hitrádio Osmdesátka,Hitrádio Devadesátka,Hitrádio Orion,ČRo Hradec Králové,Impuls,ČRo Jazz,Rádio Jemné,ČRo Junior,Kiss,Rádio Košice,Krokodýl,ČRo Sever - Liberec,Rádio Lumen,NON-STOP rádio,ČRo Olomouc,Rádio Orlicko,ČRo Ostrava,ČRo Pardubice,Rádio Patria,ČRo Plzeň,ČRo Radio Praha,Proglas,ČRo Regina,Rádio Regina Západ,ČRo Region - Středočeský kraj,Rock Rádio,SeeJay,Signál rádio,Rádio Slovensko,Rádio Spin,Rádio Vlna,ČRo Region - Vysočina,Radio WOW,ČRo Sever,Rádia Regina Východ,ČRo Radio Wave,RadioR</t>
-  </si>
-[...1 lines deleted...]
-    <t>https://www.bnet-internet.cz/televize</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00\ [$Kč-405]"/>
   </numFmts>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFeeeeee"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
-    <border/>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="6">
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
-      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/vmlDrawing2.vml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
@@ -561,107 +563,107 @@
   </sheetPr>
   <dimension ref="A1:A3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:1">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
   </sheetData>
-  <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
+  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Z3"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" topLeftCell="C2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight"/>
       <selection pane="bottomLeft"/>
       <selection pane="bottomRight" activeCell="Z2" sqref="Z2:Z2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="true" defaultRowHeight="20" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="15" bestFit="true" customWidth="true" style="0"/>
-[...24 lines deleted...]
-    <col min="26" max="26" width="51" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="19.995" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="36.42" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="24.708" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="19.995" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="36.42" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="32.849" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="50.559" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="31.707" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="30.564" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="39.99" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="39.99" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="42.418" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="30.564" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="18.71" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="56.558" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="58.843" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="44.703" bestFit="true" customWidth="true" style="0"/>
+    <col min="19" max="19" width="44.703" bestFit="true" customWidth="true" style="0"/>
+    <col min="20" max="20" width="56.558" bestFit="true" customWidth="true" style="0"/>
+    <col min="21" max="21" width="31.707" bestFit="true" customWidth="true" style="0"/>
+    <col min="22" max="22" width="1123.012" bestFit="true" customWidth="true" style="0"/>
+    <col min="23" max="23" width="25.851" bestFit="true" customWidth="true" style="0"/>
+    <col min="24" max="24" width="737.249" bestFit="true" customWidth="true" style="0"/>
+    <col min="25" max="25" width="957.766" bestFit="true" customWidth="true" style="0"/>
+    <col min="26" max="26" width="47.131" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B1" s="3" t="s">
         <v>4</v>
       </c>
       <c r="C1" s="3" t="s">
         <v>5</v>
       </c>
       <c r="D1" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E1" s="3" t="s">
         <v>7</v>
       </c>
       <c r="F1" s="3" t="s">
         <v>8</v>
       </c>
       <c r="G1" s="3" t="s">
         <v>9</v>
       </c>
       <c r="H1" s="3" t="s">
@@ -722,166 +724,173 @@
         <v>28</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" s="1" t="s">
         <v>29</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>30</v>
       </c>
       <c r="C2" s="4">
         <v>165.0</v>
       </c>
       <c r="D2" s="5" t="s">
         <v>31</v>
       </c>
       <c r="E2" s="4">
         <v>165.0</v>
       </c>
       <c r="F2" s="5" t="s">
         <v>32</v>
       </c>
       <c r="G2" s="4">
         <v>250.0</v>
       </c>
-      <c r="H2" s="5"/>
+      <c r="H2" s="5">
+        <v>0</v>
+      </c>
       <c r="I2" s="5">
         <v>6</v>
       </c>
-      <c r="J2" s="5"/>
+      <c r="J2" s="5">
+        <v>0</v>
+      </c>
       <c r="K2" s="5" t="s">
         <v>33</v>
       </c>
       <c r="L2" s="5" t="s">
         <v>34</v>
       </c>
       <c r="M2" s="5" t="s">
         <v>35</v>
       </c>
       <c r="N2" s="5">
+        <v>1</v>
+      </c>
+      <c r="O2" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="P2" s="5">
+        <v>4</v>
+      </c>
+      <c r="Q2" s="5">
+        <v>0</v>
+      </c>
+      <c r="R2" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="S2" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="T2" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="U2" s="5">
         <v>89</v>
       </c>
-      <c r="O2" s="5" t="s">
-[...2 lines deleted...]
-      <c r="P2" s="5">
+      <c r="V2" s="5" t="s">
+        <v>37</v>
+      </c>
+      <c r="W2" s="5">
         <v>57</v>
       </c>
-      <c r="Q2" s="5" t="s">
-[...2 lines deleted...]
-      <c r="R2" s="5" t="s">
+      <c r="X2" s="5" t="s">
         <v>38</v>
-      </c>
-[...14 lines deleted...]
-        <v>39</v>
       </c>
       <c r="Y2" s="5" t="s">
         <v>39</v>
       </c>
-      <c r="Z2" s="5" t="s">
-        <v>33</v>
+      <c r="Z2" s="5">
+        <v>62</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" s="2"/>
       <c r="B3" s="2"/>
       <c r="C3" s="2"/>
       <c r="D3" s="2"/>
       <c r="E3" s="2"/>
       <c r="F3" s="2"/>
       <c r="G3" s="2"/>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="2"/>
       <c r="K3" s="2"/>
       <c r="L3" s="2"/>
       <c r="M3" s="2"/>
       <c r="N3" s="2"/>
       <c r="O3" s="2"/>
       <c r="P3" s="2"/>
       <c r="Q3" s="2"/>
       <c r="R3" s="2"/>
       <c r="S3" s="2"/>
       <c r="T3" s="2"/>
       <c r="U3" s="2"/>
       <c r="V3" s="2"/>
       <c r="W3" s="2"/>
       <c r="X3" s="2"/>
       <c r="Y3" s="2"/>
       <c r="Z3" s="2"/>
     </row>
   </sheetData>
-  <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:Z1"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <legacyDrawing r:id="rId_comments_vml1"/>
+  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Zadání srovnání</vt:lpstr>
       <vt:lpstr>Výsledky srovnání</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
+  <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Unknown Creator</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Untitled Spreadsheet</dc:title>
   <dc:description/>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>