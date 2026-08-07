--- v0 (2026-06-20)
+++ v1 (2026-08-07)
@@ -9,165 +9,168 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Zadání srovnání" sheetId="1" r:id="rId4"/>
     <sheet name="Výsledky srovnání" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'Výsledky srovnání'!$A$1:$W$1</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'Výsledky srovnání'!$A$1:$X$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="45">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="46">
   <si>
     <t>Tento dokument byl vytvořen srovnávacím nástrojem ČTÚ dostupným na https://srovnavac.ctu.gov.cz. Dokument obsahuje výsledky srovnání služeb poskytovaných podnikateli v elektronických komunikacích na základě informací, které podnikatelé ČTÚ poskytují.</t>
   </si>
   <si>
     <t>Uvedené informace nemusejí představovat úplný přehled trhu. Uvádíme je tak, jak je podnikatelé do srovnávacího nástroje vložili. Najdete-li rozpor mezi uvedenými informacemi a ceníkem podnikatele, využijte prosím funkci Nahlášení chybných údajů.</t>
   </si>
   <si>
     <t>Všechny ceny jsou uváděny za měsíc vč. DPH.</t>
   </si>
   <si>
     <t>Název služby</t>
   </si>
   <si>
     <t>Operátor (obchodní značka)</t>
   </si>
   <si>
     <t>Cena</t>
   </si>
   <si>
     <t>Určeno pouze pro nové zákazníky</t>
   </si>
   <si>
     <t>Určeno pouze pro studenty/mladé</t>
   </si>
   <si>
     <t>Určeno pouze pro seniory</t>
   </si>
   <si>
     <t>Určeno pouze pro OZP</t>
   </si>
   <si>
     <t>Jiné omezující podmínky užití</t>
   </si>
   <si>
     <t>Druh smlouvy</t>
   </si>
   <si>
     <t>Pravidelná paušální platba</t>
   </si>
   <si>
     <t>Perioda paušální platby</t>
   </si>
   <si>
     <t>Časově omezená platnost kreditu</t>
   </si>
   <si>
     <t>Způsob šíření signálu</t>
   </si>
   <si>
+    <t>Time shift</t>
+  </si>
+  <si>
+    <t>Videotéka</t>
+  </si>
+  <si>
+    <t>TV v mobilu</t>
+  </si>
+  <si>
+    <t>Počet zařízení, která lze současně používat</t>
+  </si>
+  <si>
+    <t>URL adresa nabídky služby</t>
+  </si>
+  <si>
+    <t>Je nabízena i v kombinaci s jinými službami</t>
+  </si>
+  <si>
     <t>Celkový počet programů</t>
   </si>
   <si>
     <t>Celkový výčet programů</t>
   </si>
   <si>
     <t>Počet HD programů</t>
   </si>
   <si>
     <t>Výčet HD programů</t>
   </si>
   <si>
-    <t>Time shift</t>
-[...14 lines deleted...]
-    <t>Je nabízena i v kombinaci s jinými službami</t>
+    <t>Celkový počet rozhlasových programů</t>
   </si>
   <si>
     <t>Canal+</t>
   </si>
   <si>
     <t>TKC system s. r. o.</t>
   </si>
   <si>
     <t>ne</t>
   </si>
   <si>
     <t>bez závazku</t>
   </si>
   <si>
     <t>30 dní</t>
   </si>
   <si>
     <t>IPTV</t>
   </si>
   <si>
+    <t>ano</t>
+  </si>
+  <si>
+    <t>https://tkcsystem.cz/televize/</t>
+  </si>
+  <si>
     <t>ČT1 HD, ČT2 HD, Dvojka HD, Jednotka HD, JOJ Family HD, Markíza International, Nova Action HD, Nova Fun HD, Nova HD, Nova Lady, Paramount Network, Prima COOL HD, Prima HD, Prima KRIMI HD, Prima LOVE HD, Televize Seznam, TV Barrandov HD, CANAL+ Sport, ČT Sport HD, FightBox, CANAL+ Action, FilmBox, FilmBox Extra HD, FilmBox Family, FilmBox Premium HD, FilmBox Stars, Nova Cinema HD, Prima MAX HD, ČT art HD, DocuBox, Earthx TV, Prima ZOOM HD, Travelxp HD, ÓČKO, ÓČKO BLACK HD, ÓČKO EXPRES HD, ÓČKO STAR, Retro, ČT :D HD, CNN Prima NEWS HD, ČT24 HD, France 24, Newsmax HD, RTVS 24 HD, TA3 HD</t>
   </si>
   <si>
     <t>ČT1 HD, ČT2 HD, Dvojka HD, Jednotka HD, JOJ Family HD, Nova Action HD, Nova Fun HD, Nova HD, 4Prima COOL HD, Prima HD, Prima KRIMI HD, Prima LOVE HD, TV Barrandov HD, ČT Sport HD, FilmBox Extra HD, FilmBox Premium HD, Nova Cinema HD, Prima MAX HD, ČT art HD, Prima ZOOM HD, ÓČKO BLACK HD, ÓČKO EXPRES HD, ČT :D HD, CNN Prima NEWS HD, ČT24 HD</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://tkcsystem.cz/televize/</t>
   </si>
   <si>
     <t>Kuki S</t>
   </si>
   <si>
     <t>A 11 HD, Arena Sport 2 HD, Barrandov Krimi HD, CNN Prima News HD, CS Mystery, Český Impuls, ČRo D-Dur, ČRo Dvojka, ČRo Jazz, ČRo Plus, ČRo Pohoda, ČRo Radio Wave, ČRo Radiožurnál, ČRo Region Stč. kraj, ČRo Vltava, ČT :D HD/ČT Art HD, ČT Sport HD, ČT1 HD, ČT1 JM HD, ČT1 JZC HD, ČT1 SM HD, ČT1 SVC HD, ČT2 HD, ČT24 HD, Dvojka HD, euronews HD, Filmbox HD, Filmbox Stars HD, France24 HD, Hobby TV HD, Jednotka HD, JOJ Family HD, Kino Barrandov HD, Mňam TV HD, Mňau TV HD, Nova Action HD, Nova Cinema HD, Nova Fun HD, Nova Gold HD, Nova HD, Nova Lady HD, Óčko Expres HD, Óčko HD, Óčko Star HD, Paramount Network HD, Praha TV, Prima COOL HD, Prima HD, Prima KRIMI HD, Prima love HD, Prima MAX HD, Prima SHOW HD, Prima STAR HD, Prima ZOOM HD, Promo kanál, Rádio Impuls, Rádio Junior, Radiožurnál Sport, Retro Music, Rock Zone 105.9, RTVS :24 HD, Seznam.cz TV HD, Spektrum Home HD, Šláger Muzika HD, Šláger Originál HD, TA3 HD, TV Barrandov HD, TV BRNO 1, TV Noe, TV Rebel, TV Relax, TV SPARK HD, UA:Peršyj</t>
   </si>
   <si>
     <t>A 11 HD, Arena Sport 2 HD, Barrandov Krimi HD, CNN Prima News HD, CS Mystery, Český Impuls, ČRo D-Dur, ČRo Dvojka, ČRo Jazz, ČRo Plus, ČRo Pohoda, ČRo Radio Wave, ČRo Radiožurnál, ČRo Region Stč. kraj, ČRo Vltava, ČT :D HD/ČT Art HD, ČT Sport HD, ČT1 HD, ČT2 HD, ČT24 HD, Dvojka HD, euronews HD, Filmbox HD, Filmbox Stars HD, France24 HD, Hobby TV HD, Jednotka HD, JOJ Family HD, Kino Barrandov HD, Mňam TV HD, Mňau TV HD, Nova Action HD, Nova Cinema HD, Nova Fun HD, Nova Gold HD, Nova HD, Nova Lady HD, Óčko Expres HD, Óčko HD, Óčko Star HD, Paramount Network HD, Praha TV, Prima COOL HD, Prima HD, Prima KRIMI HD, Prima love HD, Prima MAX HD, Prima SHOW HD, Prima STAR HD, Prima ZOOM HD</t>
   </si>
   <si>
     <t>Kuki M</t>
   </si>
   <si>
     <t>A 11 HD, Arena Sport 2 HD, Barrandov Krimi HD, CNN Prima News HD, CS Mystery, Český Impuls, ČRo D-Dur, ČRo Dvojka, ČRo Jazz, ČRo Plus, ČRo Pohoda, ČRo Radio Wave, ČRo Radiožurnál, ČRo Region Stč. kraj, ČRo Vltava, ČT :D HD/ČT Art HD, ČT Sport HD, ČT1 HD, ČT1 JM HD, ČT1 JZC HD, ČT1 SM HD, ČT1 SVC HD, ČT2 HD, ČT24 HD, Dvojka HD, euronews HD, Filmbox HD, Filmbox Stars HD, France24 HD, Hobby TV HD, Jednotka HD, JOJ Family HD, Kino Barrandov HD, Mňam TV HD, Mňau TV HD, Nova Action HD, Nova Cinema HD, Nova Fun HD, Nova Gold HD, Nova HD, Nova Lady HD, Óčko Expres HD, Óčko HD, Óčko Star HD, Paramount Network HD, Praha TV, Prima COOL HD, Prima HD, Prima KRIMI HD, Prima love HD, Prima MAX HD, Prima SHOW HD, Prima STAR HD, Prima ZOOM HD, Promo kanál, Rádio Impuls, Rádio Junior, Radiožurnál Sport, Retro Music, Rock Zone 105.9, RTVS :24 HD, Seznam.cz TV HD, Spektrum Home HD, Šláger Muzika HD, Šláger Originál HD, TA3 HD, TV Barrandov HD, TV BRNO 1, TV Noe, TV Rebel, TV Relax, TV SPARK HD, UA:Peršyj, AMC HD, Animal Planet HD, AXN, AXN Black, AXN White, CBS Reality, club MTV, CNN, Crime Investigation, CS History, Discovery Science HD, DTX HD, Duck TV HD, Duna HD, Duna World HD, Film+ HD, Food Network HD, Golf Channel HD, HISTORY HD, LALA TV HD, LEO TV HD, LUX TV HD, M1 HD, M2 HD, MTV, MTV 00s, MTV 80s, MTV 90s, MTV Hits, MTV LIVE HD, Nick Jr., Nickelodeon, Nicktoons, Óčko Black HD, ORF 2, ORF eins, Sport 1 HD, Sport 2 HD, TV5 Monde, TVP Historia, TVP Polonia, TVP1, TVP2</t>
   </si>
   <si>
     <t xml:space="preserve"> 11 HD, Arena Sport 2 HD, Barrandov Krimi HD, CNN Prima News HD, CS Mystery HD, ČT :D HD/ČT Art HD, ČT Sport HD, ČT1 HD, ČT1 JM HD, ČT1 JZC HD, ČT1 SM HD, ČT1 SVC HD, ČT2 HD, ČT24 HD, Dvojka HD, euronews HD, Filmbox HD, Filmbox Stars HD, France24 HD, Hobby TV HD, Jednotka HD, JOJ Family HD, Kino Barrandov HD, Mňam TV HD, Mňau TV HD, Nova Action HD, Nova Cinema HD, Nova Fun HD, Nova Gold HD, Nova HD, Nova Lady HD, Óčko Expres HD, Óčko HD, Óčko Star HD, Paramount Network HD, Prima COOL HD, Prima HD, Prima KRIMI HD, Prima love HD, Prima MAX HD, Prima SHOW HD, Prima STAR HD, Prima ZOOM HD</t>
   </si>
   <si>
     <t>Kuki L</t>
   </si>
   <si>
     <t>A 11 HD, AMC HD, Arena Sport 2 HD, AXN, Barrandov Krimi HD, CNN Prima News HD, CS Mystery, Český Impuls, ČRo D-Dur, ČRo Dvojka, ČRo Jazz, ČRo Plus, ČRo Pohoda, ČRo Radio Wave, ČRo Radiožurnál, ČRo Region Stč. kraj, ČRo Vltava, ČT :D HD/ČT Art HD, ČT Sport HD, ČT1 HD, ČT1 JM HD, ČT1 JZC HD, ČT1 SM HD, ČT1 SVC HD, ČT2 HD, ČT24 HD, Discovery Channel HD, Disney Channel, Dvojka HD, euronews HD, Eurosport 1 HD, Eurosport 2 HD, Filmbox Extra HD, Filmbox Family, Filmbox HD, Filmbox Premium HD, Filmbox Stars HD, France24 HD, HGTV HD, Hobby TV HD, ID HD, Jednotka HD, JOJ Family HD, Kino Barrandov HD, Mňam TV HD, Mňau TV HD, MTV 00s, National Geographic Channel HD, Nova Action HD, Nova Cinema HD, Nova Fun HD, Nova Gold HD, Nova HD, Nova Lady HD, Óčko Expres HD, Óčko HD, Óčko Star HD, Paramount Network HD, Praha TV, Prima COOL HD, Prima HD, Prima KRIMI HD, Prima love HD, Prima MAX HD, Prima SHOW HD, Prima STAR HD, Prima ZOOM HD, Promo kanál, Rádio Impuls, Rádio Junior, Radiožurnál Sport, Retro Music, Rock Zone 105.9, RTVS :24 HD, Seznam.cz TV HD, Spektrum HD, Spektrum Home HD, Sport 1 HD, Sport 2 HD, Šláger Muzika HD, Šláger Originál HD, TA3 HD, TLC HD, Travel Channel HD, TV Barrandov HD, TV BRNO 1, TV Noe, TV Rebel, TV Relax, TV SPARK HD, UA:Peršyj, Animal Planet HD, Arena Sport 1 HD, Auto Motor und Sport HD, AXN Black, AXN White, Baby TV, BBC News, Cartoon Network HD, CBS Reality, club MTV, CNN, Cool TV, Crime Investigation, CS Film, CS History, CS Horror, Discovery Science HD, Disney Jr., Dorcel HD, DTX HD, Duck TV HD, Duna HD, Duna World HD, Epic Drama HD, Eroxxx HD, EXTASY TV HD, Extreme Sports Channel, Film Europe + HD, Film Europe Channel HD, Film+ HD, Fishing &amp; Hunting HD, Food Network HD, Golf Channel HD, HISTORY HD, Hustler HD, JimJam, JOJ Cinema HD, LALA TV HD, LEO TV GOLD HD, LEO TV HD, Love Nature UHD, LUX TV HD, M1 HD, M2 HD, Markíza International HD, Mezzo HD, Mezzo Live HD, Minimax, MTV, MTV 80s, MTV 90s, MTV Hits, MTV LIVE HD, National Geographic Wild HD, Nick Jr., Nickelodeon, Nicktoons, Nova Sport 1 HD, Nova Sport 2 HD, Óčko Black HD, ORF 2, ORF eins, Redlight HD, RTL, RTL HÁROM, RTL HU, RTL KETTÖ, Senzi TV HD, Sorozat+, Šláger Premium HD, TV Paprika, TV5 Monde, TVP Historia, TVP Polonia, TVP1, TVP2, Viasat Explore HD, Viasat History HD, Viasat Nature HD.</t>
   </si>
@@ -201,67 +204,71 @@
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFea870e"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFeeeeee"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
-    <border/>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="8">
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
-[...1 lines deleted...]
-    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
-      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+      <alignment vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="3" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
-      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+      <alignment vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="3" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="3" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/></Relationships>
 </file>
@@ -566,107 +573,108 @@
   </sheetPr>
   <dimension ref="A1:A3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:1">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
   </sheetData>
-  <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
+  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W5"/>
+  <dimension ref="A1:X5"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" topLeftCell="C2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight"/>
       <selection pane="bottomLeft"/>
-      <selection pane="bottomRight" activeCell="W2" sqref="W2:W5"/>
+      <selection pane="bottomRight" activeCell="X2" sqref="X2:X5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="true" defaultRowHeight="20" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="15" bestFit="true" customWidth="true" style="0"/>
-[...21 lines deleted...]
-    <col min="23" max="23" width="51" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="19.995" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="36.42" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="24.708" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="42.418" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="42.418" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="34.135" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="29.421" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="39.99" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="19.995" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="36.42" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="32.849" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="42.418" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="30.564" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="18.71" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="56.558" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="36.42" bestFit="true" customWidth="true" style="0"/>
+    <col min="19" max="19" width="56.558" bestFit="true" customWidth="true" style="0"/>
+    <col min="20" max="20" width="31.707" bestFit="true" customWidth="true" style="0"/>
+    <col min="21" max="21" width="2716.765" bestFit="true" customWidth="true" style="0"/>
+    <col min="22" max="22" width="25.851" bestFit="true" customWidth="true" style="0"/>
+    <col min="23" max="23" width="2027.791" bestFit="true" customWidth="true" style="0"/>
+    <col min="24" max="24" width="47.131" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:23">
+    <row r="1" spans="1:24">
       <c r="A1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>7</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>8</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>9</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>10</v>
       </c>
       <c r="I1" s="2" t="s">
@@ -692,356 +700,380 @@
       </c>
       <c r="P1" s="2" t="s">
         <v>18</v>
       </c>
       <c r="Q1" s="2" t="s">
         <v>19</v>
       </c>
       <c r="R1" s="2" t="s">
         <v>20</v>
       </c>
       <c r="S1" s="2" t="s">
         <v>21</v>
       </c>
       <c r="T1" s="2" t="s">
         <v>22</v>
       </c>
       <c r="U1" s="2" t="s">
         <v>23</v>
       </c>
       <c r="V1" s="2" t="s">
         <v>24</v>
       </c>
       <c r="W1" s="2" t="s">
         <v>25</v>
       </c>
+      <c r="X1" s="2" t="s">
+        <v>26</v>
+      </c>
     </row>
-    <row r="2" spans="1:23">
+    <row r="2" spans="1:24">
       <c r="A2" s="1" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B2" s="1" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C2" s="4">
         <v>189.0</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E2" s="6" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="F2" s="6" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="G2" s="6" t="s">
-        <v>28</v>
-[...1 lines deleted...]
-      <c r="H2" s="6"/>
+        <v>29</v>
+      </c>
+      <c r="H2" s="6">
+        <v>0</v>
+      </c>
       <c r="I2" s="6" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="J2" s="4">
         <v>189.0</v>
       </c>
       <c r="K2" s="6" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="L2" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="M2" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="N2" s="6"/>
+      <c r="O2" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="P2" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q2" s="6">
+        <v>5</v>
+      </c>
+      <c r="R2" s="6" t="s">
+        <v>34</v>
+      </c>
+      <c r="S2" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="T2" s="6">
+        <v>45</v>
+      </c>
+      <c r="U2" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="V2" s="6">
+        <v>25</v>
+      </c>
+      <c r="W2" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="X2" s="6">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:24">
+      <c r="A3" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="B3" s="3" t="s">
         <v>28</v>
-      </c>
-[...37 lines deleted...]
-        <v>27</v>
       </c>
       <c r="C3" s="5">
         <v>190.0</v>
       </c>
       <c r="D3" s="7" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E3" s="7" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="F3" s="7" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="G3" s="7" t="s">
-        <v>28</v>
-[...1 lines deleted...]
-      <c r="H3" s="7"/>
+        <v>29</v>
+      </c>
+      <c r="H3" s="7">
+        <v>0</v>
+      </c>
       <c r="I3" s="7" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="J3" s="5">
         <v>190.0</v>
       </c>
       <c r="K3" s="7" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="L3" s="7" t="s">
+        <v>29</v>
+      </c>
+      <c r="M3" s="7" t="s">
+        <v>32</v>
+      </c>
+      <c r="N3" s="7">
+        <v>7</v>
+      </c>
+      <c r="O3" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="P3" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q3" s="7">
+        <v>5</v>
+      </c>
+      <c r="R3" s="7" t="s">
+        <v>34</v>
+      </c>
+      <c r="S3" s="7" t="s">
+        <v>29</v>
+      </c>
+      <c r="T3" s="7">
+        <v>73</v>
+      </c>
+      <c r="U3" s="7" t="s">
+        <v>38</v>
+      </c>
+      <c r="V3" s="7">
+        <v>50</v>
+      </c>
+      <c r="W3" s="7" t="s">
+        <v>39</v>
+      </c>
+      <c r="X3" s="7">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:24">
+      <c r="A4" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="B4" s="1" t="s">
         <v>28</v>
-      </c>
-[...39 lines deleted...]
-        <v>27</v>
       </c>
       <c r="C4" s="4">
         <v>290.0</v>
       </c>
       <c r="D4" s="6" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E4" s="6" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="F4" s="6" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="G4" s="6" t="s">
-        <v>28</v>
-[...1 lines deleted...]
-      <c r="H4" s="6"/>
+        <v>29</v>
+      </c>
+      <c r="H4" s="6">
+        <v>0</v>
+      </c>
       <c r="I4" s="6" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="J4" s="4">
         <v>290.0</v>
       </c>
       <c r="K4" s="6" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="L4" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="M4" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="N4" s="6"/>
+      <c r="O4" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="P4" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q4" s="6">
+        <v>5</v>
+      </c>
+      <c r="R4" s="6" t="s">
+        <v>34</v>
+      </c>
+      <c r="S4" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="T4" s="6">
+        <v>116</v>
+      </c>
+      <c r="U4" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="V4" s="6">
+        <v>43</v>
+      </c>
+      <c r="W4" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="X4" s="6">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="5" spans="1:24">
+      <c r="A5" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="B5" s="3" t="s">
         <v>28</v>
-      </c>
-[...37 lines deleted...]
-        <v>27</v>
       </c>
       <c r="C5" s="5">
         <v>490.0</v>
       </c>
       <c r="D5" s="7" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E5" s="7" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="F5" s="7" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="G5" s="7" t="s">
-        <v>28</v>
-[...1 lines deleted...]
-      <c r="H5" s="7"/>
+        <v>29</v>
+      </c>
+      <c r="H5" s="7">
+        <v>0</v>
+      </c>
       <c r="I5" s="7" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="J5" s="5">
         <v>490.0</v>
       </c>
       <c r="K5" s="7" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="L5" s="7" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="M5" s="7" t="s">
-        <v>31</v>
-[...3 lines deleted...]
-      </c>
+        <v>32</v>
+      </c>
+      <c r="N5" s="7"/>
       <c r="O5" s="7" t="s">
-        <v>43</v>
-[...4 lines deleted...]
-      <c r="Q5" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="P5" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q5" s="7">
+        <v>5</v>
+      </c>
+      <c r="R5" s="7" t="s">
+        <v>34</v>
+      </c>
+      <c r="S5" s="7" t="s">
+        <v>29</v>
+      </c>
+      <c r="T5" s="7">
+        <v>170</v>
+      </c>
+      <c r="U5" s="7" t="s">
         <v>44</v>
       </c>
-      <c r="R5" s="7"/>
-[...10 lines deleted...]
-        <v>35</v>
+      <c r="V5" s="7">
+        <v>119</v>
       </c>
       <c r="W5" s="7" t="s">
-        <v>28</v>
+        <v>45</v>
+      </c>
+      <c r="X5" s="7">
+        <v>0</v>
       </c>
     </row>
   </sheetData>
-  <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
-  <autoFilter ref="A1:W1"/>
+  <autoFilter ref="A1:X1"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
+  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Zadání srovnání</vt:lpstr>
       <vt:lpstr>Výsledky srovnání</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
+  <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Unknown Creator</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Untitled Spreadsheet</dc:title>
   <dc:description/>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>