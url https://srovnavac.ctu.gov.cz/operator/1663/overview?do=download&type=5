--- v0 (2026-06-20)
+++ v1 (2026-08-04)
@@ -81,69 +81,69 @@
   <si>
     <t>Vratná kauce</t>
   </si>
   <si>
     <t>Poplatek za instalaci/aktivaci</t>
   </si>
   <si>
     <t>Poplatek za předčasné ukončení služby</t>
   </si>
   <si>
     <t>Nejvyšší smluvní pokuta</t>
   </si>
   <si>
     <t>Čerpání služby lze pozastavit</t>
   </si>
   <si>
     <t>Časově omezená platnost kreditu</t>
   </si>
   <si>
     <t>Obecné poznámky ke službě</t>
   </si>
   <si>
     <t>Způsob šíření signálu</t>
   </si>
   <si>
+    <t>Videotéka</t>
+  </si>
+  <si>
+    <t>TV v mobilu</t>
+  </si>
+  <si>
+    <t>URL adresa nabídky služby</t>
+  </si>
+  <si>
+    <t>Je nabízena i v kombinaci s jinými službami</t>
+  </si>
+  <si>
     <t>Celkový počet programů</t>
   </si>
   <si>
     <t>Počet HD programů</t>
   </si>
   <si>
     <t>Celkový počet rozhlasových programů</t>
-  </si>
-[...10 lines deleted...]
-    <t>Je nabízena i v kombinaci s jinými službami</t>
   </si>
   <si>
     <t>Základní programová nabídka</t>
   </si>
   <si>
     <t>CABTEL mont ZLÍN, s.r.o.</t>
   </si>
   <si>
     <t>ne</t>
   </si>
   <si>
     <t>bez závazku</t>
   </si>
   <si>
     <t>30 dní</t>
   </si>
   <si>
     <t>ano</t>
   </si>
   <si>
     <t>Programová nabídka je vysílána v normě DVB T2 a DVB T. Informace o programové nabídce, ohledně ceny za instalaci a ceny za ostatní sluzby podají na obecním úřadě v příslušné obci.</t>
   </si>
   <si>
     <t>kabelová</t>
   </si>
@@ -183,67 +183,71 @@
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFea870e"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFeeeeee"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
-    <border/>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="8">
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
-[...1 lines deleted...]
-    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
-      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+      <alignment vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="3" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
-      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+      <alignment vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="3" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="3" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/></Relationships>
 </file>
@@ -548,106 +552,106 @@
   </sheetPr>
   <dimension ref="A1:A3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:1">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
   </sheetData>
-  <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
+  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Y4"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" topLeftCell="C2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight"/>
       <selection pane="bottomLeft"/>
       <selection pane="bottomRight" activeCell="Y2" sqref="Y2:Y4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="true" defaultRowHeight="20" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="32" bestFit="true" customWidth="true" style="0"/>
-[...23 lines deleted...]
-    <col min="25" max="25" width="51" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="32.992" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="36.42" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="24.708" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="42.418" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="42.418" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="34.135" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="29.421" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="19.995" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="36.42" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="32.849" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="25.851" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="41.133" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="49.417" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="32.849" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="39.99" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="42.418" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="212.234" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="30.564" bestFit="true" customWidth="true" style="0"/>
+    <col min="19" max="19" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="20" max="20" width="18.71" bestFit="true" customWidth="true" style="0"/>
+    <col min="21" max="21" width="35.277" bestFit="true" customWidth="true" style="0"/>
+    <col min="22" max="22" width="56.558" bestFit="true" customWidth="true" style="0"/>
+    <col min="23" max="23" width="31.707" bestFit="true" customWidth="true" style="0"/>
+    <col min="24" max="24" width="25.851" bestFit="true" customWidth="true" style="0"/>
+    <col min="25" max="25" width="47.131" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25">
       <c r="A1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>7</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>8</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>9</v>
       </c>
       <c r="H1" s="2" t="s">
@@ -738,70 +742,70 @@
       </c>
       <c r="K2" s="4">
         <v>4000.0</v>
       </c>
       <c r="L2" s="4">
         <v>300.0</v>
       </c>
       <c r="M2" s="4">
         <v>150.0</v>
       </c>
       <c r="N2" s="4">
         <v>16600.0</v>
       </c>
       <c r="O2" s="6" t="s">
         <v>33</v>
       </c>
       <c r="P2" s="6" t="s">
         <v>30</v>
       </c>
       <c r="Q2" s="6" t="s">
         <v>34</v>
       </c>
       <c r="R2" s="6" t="s">
         <v>35</v>
       </c>
-      <c r="S2" s="6">
-[...2 lines deleted...]
-      <c r="T2" s="6">
+      <c r="S2" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="T2" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="U2" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="V2" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="W2" s="6">
+        <v>39</v>
+      </c>
+      <c r="X2" s="6">
         <v>8</v>
       </c>
-      <c r="U2" s="6">
+      <c r="Y2" s="6">
         <v>9</v>
-      </c>
-[...10 lines deleted...]
-        <v>30</v>
       </c>
     </row>
     <row r="3" spans="1:25">
       <c r="A3" s="3" t="s">
         <v>28</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>29</v>
       </c>
       <c r="C3" s="5">
         <v>125.0</v>
       </c>
       <c r="D3" s="7" t="s">
         <v>30</v>
       </c>
       <c r="E3" s="7" t="s">
         <v>30</v>
       </c>
       <c r="F3" s="7" t="s">
         <v>30</v>
       </c>
       <c r="G3" s="7" t="s">
         <v>30</v>
       </c>
       <c r="H3" s="7" t="s">
@@ -815,70 +819,70 @@
       </c>
       <c r="K3" s="5">
         <v>4000.0</v>
       </c>
       <c r="L3" s="5">
         <v>300.0</v>
       </c>
       <c r="M3" s="5">
         <v>150.0</v>
       </c>
       <c r="N3" s="5">
         <v>16600.0</v>
       </c>
       <c r="O3" s="7" t="s">
         <v>33</v>
       </c>
       <c r="P3" s="7" t="s">
         <v>30</v>
       </c>
       <c r="Q3" s="7" t="s">
         <v>37</v>
       </c>
       <c r="R3" s="7" t="s">
         <v>35</v>
       </c>
-      <c r="S3" s="7">
-[...2 lines deleted...]
-      <c r="T3" s="7">
+      <c r="S3" s="7" t="s">
+        <v>30</v>
+      </c>
+      <c r="T3" s="7" t="s">
+        <v>30</v>
+      </c>
+      <c r="U3" s="7" t="s">
+        <v>36</v>
+      </c>
+      <c r="V3" s="7" t="s">
+        <v>30</v>
+      </c>
+      <c r="W3" s="7">
+        <v>41</v>
+      </c>
+      <c r="X3" s="7">
+        <v>8</v>
+      </c>
+      <c r="Y3" s="7">
         <v>9</v>
-      </c>
-[...13 lines deleted...]
-        <v>30</v>
       </c>
     </row>
     <row r="4" spans="1:25">
       <c r="A4" s="1" t="s">
         <v>28</v>
       </c>
       <c r="B4" s="1" t="s">
         <v>29</v>
       </c>
       <c r="C4" s="4">
         <v>170.0</v>
       </c>
       <c r="D4" s="6" t="s">
         <v>30</v>
       </c>
       <c r="E4" s="6" t="s">
         <v>30</v>
       </c>
       <c r="F4" s="6" t="s">
         <v>30</v>
       </c>
       <c r="G4" s="6" t="s">
         <v>30</v>
       </c>
       <c r="H4" s="6" t="s">
@@ -892,107 +896,108 @@
       </c>
       <c r="K4" s="4">
         <v>4000.0</v>
       </c>
       <c r="L4" s="4">
         <v>300.0</v>
       </c>
       <c r="M4" s="4">
         <v>150.0</v>
       </c>
       <c r="N4" s="4">
         <v>16600.0</v>
       </c>
       <c r="O4" s="6" t="s">
         <v>33</v>
       </c>
       <c r="P4" s="6" t="s">
         <v>30</v>
       </c>
       <c r="Q4" s="6" t="s">
         <v>38</v>
       </c>
       <c r="R4" s="6" t="s">
         <v>35</v>
       </c>
-      <c r="S4" s="6">
-[...2 lines deleted...]
-      <c r="T4" s="6">
+      <c r="S4" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="T4" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="U4" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="V4" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="W4" s="6">
+        <v>38</v>
+      </c>
+      <c r="X4" s="6">
+        <v>8</v>
+      </c>
+      <c r="Y4" s="6">
         <v>9</v>
-      </c>
-[...13 lines deleted...]
-        <v>30</v>
       </c>
     </row>
   </sheetData>
-  <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:Y1"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
+  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Zadání srovnání</vt:lpstr>
       <vt:lpstr>Výsledky srovnání</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
+  <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Unknown Creator</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Untitled Spreadsheet</dc:title>
   <dc:description/>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>