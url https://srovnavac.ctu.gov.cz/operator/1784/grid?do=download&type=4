--- v0 (2026-09-19)
+++ v1 (2026-11-04)
@@ -617,57 +617,57 @@
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AB6"/>
+  <dimension ref="A1:AB5"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" topLeftCell="C2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight"/>
       <selection pane="bottomLeft"/>
-      <selection pane="bottomRight" activeCell="AB2" sqref="AB2:AB6"/>
+      <selection pane="bottomRight" activeCell="AB2" sqref="AB2:AB5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="true" defaultRowHeight="20" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="36.42" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="42.418" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="42.418" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="36.42" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="32.849" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="41.133" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="50.559" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="32.849" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="42.418" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="38.848" bestFit="true" customWidth="true" style="0"/>
@@ -1088,136 +1088,50 @@
       <c r="U5" s="7" t="s">
         <v>53</v>
       </c>
       <c r="V5" s="7" t="s">
         <v>53</v>
       </c>
       <c r="W5" s="7" t="s">
         <v>45</v>
       </c>
       <c r="X5" s="7">
         <v>20</v>
       </c>
       <c r="Y5" s="7" t="s">
         <v>40</v>
       </c>
       <c r="Z5" s="7" t="s">
         <v>3</v>
       </c>
       <c r="AA5" s="7" t="s">
         <v>41</v>
       </c>
       <c r="AB5" s="7" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="6" spans="1:28">
-[...84 lines deleted...]
-    </row>
   </sheetData>
   <autoFilter ref="A1:AB1"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>