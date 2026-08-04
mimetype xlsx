--- v0 (2026-06-19)
+++ v1 (2026-08-04)
@@ -9,58 +9,58 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Zadání srovnání" sheetId="1" r:id="rId4"/>
     <sheet name="Výsledky srovnání" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'Výsledky srovnání'!$A$1:$Y$1</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'Výsledky srovnání'!$A$1:$Z$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="47">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="48">
   <si>
     <t>Tento dokument byl vytvořen srovnávacím nástrojem ČTÚ dostupným na https://srovnavac.ctu.gov.cz. Dokument obsahuje výsledky srovnání služeb poskytovaných podnikateli v elektronických komunikacích na základě informací, které podnikatelé ČTÚ poskytují.</t>
   </si>
   <si>
     <t>Uvedené informace nemusejí představovat úplný přehled trhu. Uvádíme je tak, jak je podnikatelé do srovnávacího nástroje vložili. Najdete-li rozpor mezi uvedenými informacemi a ceníkem podnikatele, využijte prosím funkci Nahlášení chybných údajů.</t>
   </si>
   <si>
     <t>Všechny ceny jsou uváděny za měsíc vč. DPH.</t>
   </si>
   <si>
     <t>Název služby</t>
   </si>
   <si>
     <t>Operátor (obchodní značka)</t>
   </si>
   <si>
     <t>Cena</t>
   </si>
   <si>
     <t>Určeno pouze pro nové zákazníky</t>
   </si>
   <si>
     <t>Určeno pouze pro studenty/mladé</t>
   </si>
   <si>
@@ -69,117 +69,120 @@
   <si>
     <t>Určeno pouze pro OZP</t>
   </si>
   <si>
     <t>Jiné omezující podmínky užití</t>
   </si>
   <si>
     <t>Druh smlouvy</t>
   </si>
   <si>
     <t>Pravidelná paušální platba</t>
   </si>
   <si>
     <t>Perioda paušální platby</t>
   </si>
   <si>
     <t>Časově omezená platnost kreditu</t>
   </si>
   <si>
     <t>Obecné poznámky ke službě</t>
   </si>
   <si>
     <t>Způsob šíření signálu</t>
   </si>
   <si>
+    <t>Time shift</t>
+  </si>
+  <si>
+    <t>Videotéka</t>
+  </si>
+  <si>
+    <t>TV v mobilu</t>
+  </si>
+  <si>
+    <t>Počet zařízení, která lze současně používat</t>
+  </si>
+  <si>
+    <t>URL adresa nabídky služby</t>
+  </si>
+  <si>
+    <t>URL adresa nabídky kombinace</t>
+  </si>
+  <si>
+    <t>Je nabízena i v kombinaci s jinými službami</t>
+  </si>
+  <si>
     <t>Celkový počet programů</t>
   </si>
   <si>
     <t>Celkový výčet programů</t>
   </si>
   <si>
     <t>Počet HD programů</t>
   </si>
   <si>
     <t>Výčet HD programů</t>
   </si>
   <si>
-    <t>Time shift</t>
-[...17 lines deleted...]
-    <t>Je nabízena i v kombinaci s jinými službami</t>
+    <t>Celkový počet rozhlasových programů</t>
   </si>
   <si>
     <t>TV BASIC +</t>
   </si>
   <si>
     <t>Michal Chromý</t>
   </si>
   <si>
     <t>ne</t>
   </si>
   <si>
     <t>bez závazku</t>
   </si>
   <si>
     <t>30 dní</t>
   </si>
   <si>
     <t>Tarify pro domácnost</t>
   </si>
   <si>
     <t>IPTV</t>
   </si>
   <si>
+    <t>https://www.winetsolutions.cz/televize/#programova</t>
+  </si>
+  <si>
+    <t>https://www.winetsolutions.cz/televize/#programovanabidka</t>
+  </si>
+  <si>
+    <t>ano</t>
+  </si>
+  <si>
     <t>1+1, A 11 HD, ATV, CNN Prima News HD, CS History, Dvojka HD, Hobby TV HD, Jednotka HD, Jihočeská televize, JOJ Family HD, Kanal 1 HD, KVIFF.TV Channel HD, Minimax, Mňam TV, Mňau TV HD, Nova Action HD, Nova Cinema HD, Nova Fun HD, Nova HD, Nova Krimi HD, Nova Lady HD, ORF 1, ORF 2, Polar, Polsat, Praha TV, Prima COOL HD, Prima HD, Prima Krimi HD, Prima LOVE HD, Prima MAX HD, Prima Show HD, Prima Star HD, Prima ZOOM HD, Regionální televize TVS HD, Relax, Retro Music Television, Roma TV HD, Seznam.cz TV HD, Spektrum Home, Sporty TV HD, STVR 24 HD, STVR Šport HD, Super Polsat, TA 3 HD, Turbo TV HD, TV Brno 1, TV Lux, TV Noe, TV Puls, TV Puls 2, TV Rebel, TVN, TVN 7, TVP 1 HD, TVP 2 HD, TVP 3, TVP Historia, V1, Warner TV HD, ZAK TV, ZDF HD, Óčko, Óčko Star, ČT 1 HD, ČT 1 JM HD, ČT 1 JZC HD, ČT 1 SM HD, ČT 1 SVC HD, ČT 2 HD, ČT 24 HD, ČT :D / Art HD, ČT Sport HD, Šlágr Originál HD</t>
   </si>
   <si>
     <t>A 11 HD, CNN Prima News HD, Dvojka HD, Hobby TV HD, Jednotka HD, JOJ Family HD, Kanal 1 HD, KVIFF.TV Channel HD, Mňau TV HD, Nova Action HD, Nova Cinema HD, Nova Fun HD, Nova HD, Nova Krimi HD, Nova Lady HD, Prima COOL HD, Prima HD, Prima Krimi HD, Prima LOVE HD, Prima MAX HD, Prima Show HD, Prima Star HD, Prima ZOOM HD, Regionální televize TVS HD, Roma TV HD, Seznam.cz TV HD, Sporty TV HD, STVR 24 HD, STVR Šport HD, TA 3 HD, Turbo TV HD, TVP 1 HD, TVP 2 HD, Warner TV HD, ZDF HD, ČT 1 HD, ČT 1 JM HD, ČT 1 JZC HD, ČT 1 SM HD, ČT 1 SVC HD, ČT 2 HD, ČT 24 HD, ČT :D / Art HD, ČT Sport HD, Šlágr Originál HD</t>
-  </si>
-[...7 lines deleted...]
-    <t>ano</t>
   </si>
   <si>
     <t>Tarify pro zasíťované panelové a bytové domy</t>
   </si>
   <si>
     <t>Tarify pro domácnost 5G</t>
   </si>
   <si>
     <t>Tarify pro domácnost 5G 50/10</t>
   </si>
   <si>
     <t>Tarify pro domácnost 40/5</t>
   </si>
   <si>
     <t>TV STANDARD</t>
   </si>
   <si>
     <t>1+1, A 11 HD, AMC HD, Animal Planet HD, Arena Sport 1 HD, Arena Sport 2 HD, ATV, AXN, AXN Black, AXN White, CNN, CNN Prima News HD, CS film / CS Horror, CS History, CS Mystery, Discovery Channel HD, Disney Channel, Disney Junior, DORCEL TV HD, DORCEL XXX HD, Duck TV HD, Dvojka HD, DW TV HD, Euronews, Eurosport 1 HD, Eurosport 2 HD, Extasy 4K Platinum, Extasy TV HD, Film Europe HD, Filmbox HD, Fishing &amp; Hunting, Hobby TV HD, iConcerts, Jednotka HD, Jihočeská televize, JOJ Cinema HD, JOJ Family HD, JOJ Svět CZ HD, Kanal 1 HD, KVIFF.TV Channel HD, Markíza International HD, Mezzo HD, Minimax, Mňam TV, Mňau TV HD, National Geographic HD, National Geographic Wild HD, Nick Jr. commercial, Nickelodeon, Nova Action HD, Nova Cinema HD, Nova Fun HD, Nova HD, Nova Krimi HD, Nova Lady HD, Nova Sport 1 HD, Nova Sport 2 HD, ORF 1, ORF 2, Polar, Polsat, Praha TV, Prima COOL HD, Prima HD, Prima Krimi HD, Prima LOVE HD, Prima MAX HD, Prima Show HD, Prima Star HD, Prima ZOOM HD, Regionální televize TVS HD, Relax, Retro Music Television, Roma TV HD, Seznam.cz TV HD, Spektrum HD, Spektrum Home, Sport 1 HD, Sport 2 HD, Sporty TV HD, Strike TV HD, STVR 24 HD, STVR Šport HD, Super Polsat, TA 3 HD, TLC HD, Travel Channel HD, Turbo TV HD, TV Brno 1, TV Lux, TV Noe, TV Puls, TV Puls 2, TV Rebel, TVN, TVN 7, TVP 1 HD, TVP 2 HD, TVP 3, TVP Historia, V1, Viasat Explore HD, Viasat History HD, Viasat Nature HD, Warner TV HD, ZAK TV, ZDF HD, Óčko, Óčko Star, ČT 1 HD, ČT 1 JM HD, ČT 1 JZC HD, ČT 1 SM HD, ČT 1 SVC HD, ČT 2 HD, ČT 24 HD, ČT :D / Art HD, ČT Sport HD, Šlágr Originál HD</t>
   </si>
   <si>
     <t>A 11 HD, AMC HD, Animal Planet HD, Arena Sport 1 HD, Arena Sport 2 HD, CNN Prima News HD, Discovery Channel HD, DORCEL TV HD, DORCEL XXX HD, Duck TV HD, Dvojka HD, DW TV HD, Eurosport 1 HD, Eurosport 2 HD, Extasy TV HD, Film Europe HD, Filmbox HD, Hobby TV HD, Jednotka HD, JOJ Cinema HD, JOJ Family HD, JOJ Svět CZ HD, Kanal 1 HD, KVIFF.TV Channel HD, Markíza International HD, Mezzo HD, Mňau TV HD, National Geographic HD, National Geographic Wild HD, Nova Action HD, Nova Cinema HD, Nova Fun HD, Nova HD, Nova Krimi HD, Nova Lady HD, Nova Sport 1 HD, Nova Sport 2 HD, Prima COOL HD, Prima HD, Prima Krimi HD, Prima LOVE HD, Prima MAX HD, Prima Show HD, Prima Star HD, Prima ZOOM HD, Regionální televize TVS HD, Roma TV HD, Seznam.cz TV HD, Spektrum HD, Sport 1 HD, Sport 2 HD, Sporty TV HD, Strike TV HD, STVR 24 HD, STVR Šport HD, TA 3 HD, TLC HD, Travel Channel HD, Turbo TV HD, TVP 1 HD, TVP 2 HD, Viasat Explore HD, Viasat History HD, Viasat Nature HD, Warner TV HD, ZDF HD, ČT 1 HD, ČT 1 JM HD, ČT 1 JZC HD, ČT 1 SM HD, ČT 1 SVC HD, ČT 2 HD, ČT 24 HD, ČT :D / Art HD, ČT Sport HD, Šlágr Originál HD</t>
   </si>
 </sst>
 </file>
 
@@ -207,67 +210,71 @@
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFea870e"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFeeeeee"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
-    <border/>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="8">
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
-[...1 lines deleted...]
-    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
-      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+      <alignment vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="3" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
-      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+      <alignment vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="3" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="3" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/></Relationships>
 </file>
@@ -572,109 +579,110 @@
   </sheetPr>
   <dimension ref="A1:A3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:1">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
   </sheetData>
-  <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
+  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Y11"/>
+  <dimension ref="A1:Z11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" topLeftCell="C2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight"/>
       <selection pane="bottomLeft"/>
-      <selection pane="bottomRight" activeCell="Y2" sqref="Y2:Y11"/>
+      <selection pane="bottomRight" activeCell="Z2" sqref="Z2:Z11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="true" defaultRowHeight="20" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="15" bestFit="true" customWidth="true" style="0"/>
-[...23 lines deleted...]
-    <col min="25" max="25" width="51" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="19.995" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="36.42" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="24.708" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="42.418" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="42.418" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="34.135" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="29.421" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="39.99" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="19.995" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="36.42" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="32.849" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="42.418" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="52.987" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="30.564" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="18.71" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="56.558" bestFit="true" customWidth="true" style="0"/>
+    <col min="19" max="19" width="60.128" bestFit="true" customWidth="true" style="0"/>
+    <col min="20" max="20" width="68.269" bestFit="true" customWidth="true" style="0"/>
+    <col min="21" max="21" width="56.558" bestFit="true" customWidth="true" style="0"/>
+    <col min="22" max="22" width="31.707" bestFit="true" customWidth="true" style="0"/>
+    <col min="23" max="23" width="1857.975" bestFit="true" customWidth="true" style="0"/>
+    <col min="24" max="24" width="25.851" bestFit="true" customWidth="true" style="0"/>
+    <col min="25" max="25" width="1305.824" bestFit="true" customWidth="true" style="0"/>
+    <col min="26" max="26" width="47.131" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:25">
+    <row r="1" spans="1:26">
       <c r="A1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>7</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>8</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>9</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>10</v>
       </c>
       <c r="I1" s="2" t="s">
@@ -706,836 +714,890 @@
       </c>
       <c r="R1" s="2" t="s">
         <v>20</v>
       </c>
       <c r="S1" s="2" t="s">
         <v>21</v>
       </c>
       <c r="T1" s="2" t="s">
         <v>22</v>
       </c>
       <c r="U1" s="2" t="s">
         <v>23</v>
       </c>
       <c r="V1" s="2" t="s">
         <v>24</v>
       </c>
       <c r="W1" s="2" t="s">
         <v>25</v>
       </c>
       <c r="X1" s="2" t="s">
         <v>26</v>
       </c>
       <c r="Y1" s="2" t="s">
         <v>27</v>
       </c>
+      <c r="Z1" s="2" t="s">
+        <v>28</v>
+      </c>
     </row>
-    <row r="2" spans="1:25">
+    <row r="2" spans="1:26">
       <c r="A2" s="1" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B2" s="1" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C2" s="4">
         <v>229.0</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E2" s="6" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="F2" s="6" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="G2" s="6" t="s">
-        <v>30</v>
-[...1 lines deleted...]
-      <c r="H2" s="6"/>
+        <v>31</v>
+      </c>
+      <c r="H2" s="6">
+        <v>0</v>
+      </c>
       <c r="I2" s="6" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="J2" s="4">
         <v>229.0</v>
       </c>
       <c r="K2" s="6" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="L2" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="M2" s="6" t="s">
+        <v>34</v>
+      </c>
+      <c r="N2" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="O2" s="6">
+        <v>7</v>
+      </c>
+      <c r="P2" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="Q2" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="R2" s="6">
+        <v>4</v>
+      </c>
+      <c r="S2" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="T2" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="U2" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="V2" s="6">
+        <v>74</v>
+      </c>
+      <c r="W2" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="X2" s="6">
+        <v>45</v>
+      </c>
+      <c r="Y2" s="6" t="s">
+        <v>40</v>
+      </c>
+      <c r="Z2" s="6">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:26">
+      <c r="A3" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="B3" s="3" t="s">
         <v>30</v>
-      </c>
-[...45 lines deleted...]
-        <v>29</v>
       </c>
       <c r="C3" s="5">
         <v>229.0</v>
       </c>
       <c r="D3" s="7" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E3" s="7" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="F3" s="7" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="G3" s="7" t="s">
-        <v>30</v>
-[...1 lines deleted...]
-      <c r="H3" s="7"/>
+        <v>31</v>
+      </c>
+      <c r="H3" s="7">
+        <v>0</v>
+      </c>
       <c r="I3" s="7" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="J3" s="5">
         <v>229.0</v>
       </c>
       <c r="K3" s="7" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="L3" s="7" t="s">
+        <v>31</v>
+      </c>
+      <c r="M3" s="7" t="s">
+        <v>41</v>
+      </c>
+      <c r="N3" s="7" t="s">
+        <v>35</v>
+      </c>
+      <c r="O3" s="7">
+        <v>7</v>
+      </c>
+      <c r="P3" s="7" t="s">
+        <v>31</v>
+      </c>
+      <c r="Q3" s="7" t="s">
+        <v>31</v>
+      </c>
+      <c r="R3" s="7">
+        <v>4</v>
+      </c>
+      <c r="S3" s="7" t="s">
+        <v>36</v>
+      </c>
+      <c r="T3" s="7" t="s">
+        <v>37</v>
+      </c>
+      <c r="U3" s="7" t="s">
+        <v>38</v>
+      </c>
+      <c r="V3" s="7">
+        <v>74</v>
+      </c>
+      <c r="W3" s="7" t="s">
+        <v>39</v>
+      </c>
+      <c r="X3" s="7">
+        <v>45</v>
+      </c>
+      <c r="Y3" s="7" t="s">
+        <v>40</v>
+      </c>
+      <c r="Z3" s="7">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:26">
+      <c r="A4" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="B4" s="1" t="s">
         <v>30</v>
-      </c>
-[...45 lines deleted...]
-        <v>29</v>
       </c>
       <c r="C4" s="4">
         <v>229.0</v>
       </c>
       <c r="D4" s="6" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E4" s="6" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="F4" s="6" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="G4" s="6" t="s">
-        <v>30</v>
-[...1 lines deleted...]
-      <c r="H4" s="6"/>
+        <v>31</v>
+      </c>
+      <c r="H4" s="6">
+        <v>0</v>
+      </c>
       <c r="I4" s="6" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="J4" s="4">
         <v>229.0</v>
       </c>
       <c r="K4" s="6" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="L4" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="M4" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="N4" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="O4" s="6">
+        <v>7</v>
+      </c>
+      <c r="P4" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="Q4" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="R4" s="6">
+        <v>4</v>
+      </c>
+      <c r="S4" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="T4" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="U4" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="V4" s="6">
+        <v>74</v>
+      </c>
+      <c r="W4" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="X4" s="6">
+        <v>45</v>
+      </c>
+      <c r="Y4" s="6" t="s">
+        <v>40</v>
+      </c>
+      <c r="Z4" s="6">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="5" spans="1:26">
+      <c r="A5" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="B5" s="3" t="s">
         <v>30</v>
-      </c>
-[...45 lines deleted...]
-        <v>29</v>
       </c>
       <c r="C5" s="5">
         <v>229.0</v>
       </c>
       <c r="D5" s="7" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E5" s="7" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="F5" s="7" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="G5" s="7" t="s">
-        <v>30</v>
-[...1 lines deleted...]
-      <c r="H5" s="7"/>
+        <v>31</v>
+      </c>
+      <c r="H5" s="7">
+        <v>0</v>
+      </c>
       <c r="I5" s="7" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="J5" s="5">
         <v>229.0</v>
       </c>
       <c r="K5" s="7" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="L5" s="7" t="s">
+        <v>31</v>
+      </c>
+      <c r="M5" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="N5" s="7" t="s">
+        <v>35</v>
+      </c>
+      <c r="O5" s="7">
+        <v>7</v>
+      </c>
+      <c r="P5" s="7" t="s">
+        <v>31</v>
+      </c>
+      <c r="Q5" s="7" t="s">
+        <v>31</v>
+      </c>
+      <c r="R5" s="7">
+        <v>4</v>
+      </c>
+      <c r="S5" s="7" t="s">
+        <v>36</v>
+      </c>
+      <c r="T5" s="7" t="s">
+        <v>37</v>
+      </c>
+      <c r="U5" s="7" t="s">
+        <v>38</v>
+      </c>
+      <c r="V5" s="7">
+        <v>74</v>
+      </c>
+      <c r="W5" s="7" t="s">
+        <v>39</v>
+      </c>
+      <c r="X5" s="7">
+        <v>45</v>
+      </c>
+      <c r="Y5" s="7" t="s">
+        <v>40</v>
+      </c>
+      <c r="Z5" s="7">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:26">
+      <c r="A6" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="B6" s="1" t="s">
         <v>30</v>
-      </c>
-[...45 lines deleted...]
-        <v>29</v>
       </c>
       <c r="C6" s="4">
         <v>229.0</v>
       </c>
       <c r="D6" s="6" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E6" s="6" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="F6" s="6" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="G6" s="6" t="s">
-        <v>30</v>
-[...1 lines deleted...]
-      <c r="H6" s="6"/>
+        <v>31</v>
+      </c>
+      <c r="H6" s="6">
+        <v>0</v>
+      </c>
       <c r="I6" s="6" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="J6" s="4">
         <v>229.0</v>
       </c>
       <c r="K6" s="6" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="L6" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="M6" s="6" t="s">
+        <v>44</v>
+      </c>
+      <c r="N6" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="O6" s="6">
+        <v>7</v>
+      </c>
+      <c r="P6" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="Q6" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="R6" s="6">
+        <v>4</v>
+      </c>
+      <c r="S6" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="T6" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="U6" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="V6" s="6">
+        <v>74</v>
+      </c>
+      <c r="W6" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="X6" s="6">
+        <v>45</v>
+      </c>
+      <c r="Y6" s="6" t="s">
+        <v>40</v>
+      </c>
+      <c r="Z6" s="6">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:26">
+      <c r="A7" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="B7" s="3" t="s">
         <v>30</v>
-      </c>
-[...45 lines deleted...]
-        <v>29</v>
       </c>
       <c r="C7" s="5">
         <v>585.0</v>
       </c>
       <c r="D7" s="7" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E7" s="7" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="F7" s="7" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="G7" s="7" t="s">
-        <v>30</v>
-[...1 lines deleted...]
-      <c r="H7" s="7"/>
+        <v>31</v>
+      </c>
+      <c r="H7" s="7">
+        <v>0</v>
+      </c>
       <c r="I7" s="7" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="J7" s="5">
         <v>585.0</v>
       </c>
       <c r="K7" s="7" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="L7" s="7" t="s">
+        <v>31</v>
+      </c>
+      <c r="M7" s="7" t="s">
+        <v>34</v>
+      </c>
+      <c r="N7" s="7" t="s">
+        <v>35</v>
+      </c>
+      <c r="O7" s="7">
+        <v>7</v>
+      </c>
+      <c r="P7" s="7" t="s">
+        <v>31</v>
+      </c>
+      <c r="Q7" s="7" t="s">
+        <v>31</v>
+      </c>
+      <c r="R7" s="7">
+        <v>4</v>
+      </c>
+      <c r="S7" s="7" t="s">
+        <v>36</v>
+      </c>
+      <c r="T7" s="7" t="s">
+        <v>37</v>
+      </c>
+      <c r="U7" s="7" t="s">
+        <v>38</v>
+      </c>
+      <c r="V7" s="7">
+        <v>119</v>
+      </c>
+      <c r="W7" s="7" t="s">
+        <v>46</v>
+      </c>
+      <c r="X7" s="7">
+        <v>76</v>
+      </c>
+      <c r="Y7" s="7" t="s">
+        <v>47</v>
+      </c>
+      <c r="Z7" s="7">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:26">
+      <c r="A8" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="B8" s="1" t="s">
         <v>30</v>
-      </c>
-[...45 lines deleted...]
-        <v>29</v>
       </c>
       <c r="C8" s="4">
         <v>585.0</v>
       </c>
       <c r="D8" s="6" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E8" s="6" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="F8" s="6" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="G8" s="6" t="s">
-        <v>30</v>
-[...1 lines deleted...]
-      <c r="H8" s="6"/>
+        <v>31</v>
+      </c>
+      <c r="H8" s="6">
+        <v>0</v>
+      </c>
       <c r="I8" s="6" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="J8" s="4">
         <v>585.0</v>
       </c>
       <c r="K8" s="6" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="L8" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="M8" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="N8" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="O8" s="6">
+        <v>7</v>
+      </c>
+      <c r="P8" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="Q8" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="R8" s="6">
+        <v>4</v>
+      </c>
+      <c r="S8" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="T8" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="U8" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="V8" s="6">
+        <v>119</v>
+      </c>
+      <c r="W8" s="6" t="s">
+        <v>46</v>
+      </c>
+      <c r="X8" s="6">
+        <v>76</v>
+      </c>
+      <c r="Y8" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="Z8" s="6">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:26">
+      <c r="A9" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="B9" s="3" t="s">
         <v>30</v>
-      </c>
-[...45 lines deleted...]
-        <v>29</v>
       </c>
       <c r="C9" s="5">
         <v>585.0</v>
       </c>
       <c r="D9" s="7" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E9" s="7" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="F9" s="7" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="G9" s="7" t="s">
-        <v>30</v>
-[...1 lines deleted...]
-      <c r="H9" s="7"/>
+        <v>31</v>
+      </c>
+      <c r="H9" s="7">
+        <v>0</v>
+      </c>
       <c r="I9" s="7" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="J9" s="5">
         <v>585.0</v>
       </c>
       <c r="K9" s="7" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="L9" s="7" t="s">
+        <v>31</v>
+      </c>
+      <c r="M9" s="7" t="s">
+        <v>42</v>
+      </c>
+      <c r="N9" s="7" t="s">
+        <v>35</v>
+      </c>
+      <c r="O9" s="7">
+        <v>7</v>
+      </c>
+      <c r="P9" s="7" t="s">
+        <v>31</v>
+      </c>
+      <c r="Q9" s="7" t="s">
+        <v>31</v>
+      </c>
+      <c r="R9" s="7">
+        <v>4</v>
+      </c>
+      <c r="S9" s="7" t="s">
+        <v>36</v>
+      </c>
+      <c r="T9" s="7" t="s">
+        <v>37</v>
+      </c>
+      <c r="U9" s="7" t="s">
+        <v>38</v>
+      </c>
+      <c r="V9" s="7">
+        <v>119</v>
+      </c>
+      <c r="W9" s="7" t="s">
+        <v>46</v>
+      </c>
+      <c r="X9" s="7">
+        <v>76</v>
+      </c>
+      <c r="Y9" s="7" t="s">
+        <v>47</v>
+      </c>
+      <c r="Z9" s="7">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:26">
+      <c r="A10" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="B10" s="1" t="s">
         <v>30</v>
-      </c>
-[...45 lines deleted...]
-        <v>29</v>
       </c>
       <c r="C10" s="4">
         <v>585.0</v>
       </c>
       <c r="D10" s="6" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E10" s="6" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="F10" s="6" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="G10" s="6" t="s">
-        <v>30</v>
-[...1 lines deleted...]
-      <c r="H10" s="6"/>
+        <v>31</v>
+      </c>
+      <c r="H10" s="6">
+        <v>0</v>
+      </c>
       <c r="I10" s="6" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="J10" s="4">
         <v>585.0</v>
       </c>
       <c r="K10" s="6" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="L10" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="M10" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="N10" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="O10" s="6">
+        <v>7</v>
+      </c>
+      <c r="P10" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="Q10" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="R10" s="6">
+        <v>4</v>
+      </c>
+      <c r="S10" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="T10" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="U10" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="V10" s="6">
+        <v>119</v>
+      </c>
+      <c r="W10" s="6" t="s">
+        <v>46</v>
+      </c>
+      <c r="X10" s="6">
+        <v>76</v>
+      </c>
+      <c r="Y10" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="Z10" s="6">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:26">
+      <c r="A11" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="B11" s="3" t="s">
         <v>30</v>
-      </c>
-[...45 lines deleted...]
-        <v>29</v>
       </c>
       <c r="C11" s="5">
         <v>585.0</v>
       </c>
       <c r="D11" s="7" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E11" s="7" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="F11" s="7" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="G11" s="7" t="s">
-        <v>30</v>
-[...1 lines deleted...]
-      <c r="H11" s="7"/>
+        <v>31</v>
+      </c>
+      <c r="H11" s="7">
+        <v>0</v>
+      </c>
       <c r="I11" s="7" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="J11" s="5">
         <v>585.0</v>
       </c>
       <c r="K11" s="7" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="L11" s="7" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="M11" s="7" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="N11" s="7" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="O11" s="7">
+        <v>7</v>
+      </c>
+      <c r="P11" s="7" t="s">
+        <v>31</v>
+      </c>
+      <c r="Q11" s="7" t="s">
+        <v>31</v>
+      </c>
+      <c r="R11" s="7">
+        <v>4</v>
+      </c>
+      <c r="S11" s="7" t="s">
+        <v>36</v>
+      </c>
+      <c r="T11" s="7" t="s">
+        <v>37</v>
+      </c>
+      <c r="U11" s="7" t="s">
+        <v>38</v>
+      </c>
+      <c r="V11" s="7">
         <v>119</v>
       </c>
-      <c r="P11" s="7" t="s">
-[...2 lines deleted...]
-      <c r="Q11" s="7">
+      <c r="W11" s="7" t="s">
+        <v>46</v>
+      </c>
+      <c r="X11" s="7">
         <v>76</v>
       </c>
-      <c r="R11" s="7" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="Y11" s="7" t="s">
-        <v>39</v>
+        <v>47</v>
+      </c>
+      <c r="Z11" s="7">
+        <v>0</v>
       </c>
     </row>
   </sheetData>
-  <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
-  <autoFilter ref="A1:Y1"/>
+  <autoFilter ref="A1:Z1"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
+  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Zadání srovnání</vt:lpstr>
       <vt:lpstr>Výsledky srovnání</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
+  <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Unknown Creator</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Untitled Spreadsheet</dc:title>
   <dc:description/>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>