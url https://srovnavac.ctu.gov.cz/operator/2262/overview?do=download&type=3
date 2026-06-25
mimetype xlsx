--- v0 (2026-05-10)
+++ v1 (2026-06-25)
@@ -813,51 +813,51 @@
       <c r="G2" s="5" t="s">
         <v>44</v>
       </c>
       <c r="H2" s="5" t="s">
         <v>45</v>
       </c>
       <c r="I2" s="4">
         <v>5.0</v>
       </c>
       <c r="J2" s="5" t="s">
         <v>46</v>
       </c>
       <c r="K2" s="4">
         <v>200.0</v>
       </c>
       <c r="L2" s="5" t="s">
         <v>47</v>
       </c>
       <c r="M2" s="5" t="s">
         <v>44</v>
       </c>
       <c r="N2" s="5" t="s">
         <v>47</v>
       </c>
       <c r="O2" s="5">
-        <v>999</v>
+        <v>1</v>
       </c>
       <c r="P2" s="5" t="s">
         <v>48</v>
       </c>
       <c r="Q2" s="5" t="s">
         <v>49</v>
       </c>
       <c r="R2" s="5" t="s">
         <v>48</v>
       </c>
       <c r="S2" s="5" t="s">
         <v>48</v>
       </c>
       <c r="T2" s="5" t="s">
         <v>48</v>
       </c>
       <c r="U2" s="5" t="s">
         <v>48</v>
       </c>
       <c r="V2" s="5" t="s">
         <v>48</v>
       </c>
       <c r="W2" s="5" t="s">
         <v>50</v>
       </c>