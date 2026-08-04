--- v0 (2026-06-19)
+++ v1 (2026-08-04)
@@ -9,165 +9,168 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Zadání srovnání" sheetId="1" r:id="rId4"/>
     <sheet name="Výsledky srovnání" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'Výsledky srovnání'!$A$1:$W$1</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'Výsledky srovnání'!$A$1:$X$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="42">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="43">
   <si>
     <t>Tento dokument byl vytvořen srovnávacím nástrojem ČTÚ dostupným na https://srovnavac.ctu.gov.cz. Dokument obsahuje výsledky srovnání služeb poskytovaných podnikateli v elektronických komunikacích na základě informací, které podnikatelé ČTÚ poskytují.</t>
   </si>
   <si>
     <t>Uvedené informace nemusejí představovat úplný přehled trhu. Uvádíme je tak, jak je podnikatelé do srovnávacího nástroje vložili. Najdete-li rozpor mezi uvedenými informacemi a ceníkem podnikatele, využijte prosím funkci Nahlášení chybných údajů.</t>
   </si>
   <si>
     <t>Všechny ceny jsou uváděny za měsíc vč. DPH.</t>
   </si>
   <si>
     <t>Název služby</t>
   </si>
   <si>
     <t>Operátor (obchodní značka)</t>
   </si>
   <si>
     <t>Cena</t>
   </si>
   <si>
     <t>Určeno pouze pro nové zákazníky</t>
   </si>
   <si>
     <t>Určeno pouze pro studenty/mladé</t>
   </si>
   <si>
     <t>Určeno pouze pro seniory</t>
   </si>
   <si>
     <t>Určeno pouze pro OZP</t>
   </si>
   <si>
     <t>Jiné omezující podmínky užití</t>
   </si>
   <si>
     <t>Druh smlouvy</t>
   </si>
   <si>
     <t>Pravidelná paušální platba</t>
   </si>
   <si>
     <t>Perioda paušální platby</t>
   </si>
   <si>
     <t>Časově omezená platnost kreditu</t>
   </si>
   <si>
     <t>Způsob šíření signálu</t>
   </si>
   <si>
+    <t>Time shift</t>
+  </si>
+  <si>
+    <t>Videotéka</t>
+  </si>
+  <si>
+    <t>TV v mobilu</t>
+  </si>
+  <si>
+    <t>Počet zařízení, která lze současně používat</t>
+  </si>
+  <si>
+    <t>URL adresa nabídky služby</t>
+  </si>
+  <si>
+    <t>Je nabízena i v kombinaci s jinými službami</t>
+  </si>
+  <si>
     <t>Celkový počet programů</t>
   </si>
   <si>
     <t>Celkový výčet programů</t>
   </si>
   <si>
     <t>Počet HD programů</t>
   </si>
   <si>
     <t>Výčet HD programů</t>
   </si>
   <si>
-    <t>Time shift</t>
-[...14 lines deleted...]
-    <t>Je nabízena i v kombinaci s jinými službami</t>
+    <t>Celkový počet rozhlasových programů</t>
   </si>
   <si>
     <t>STARTOVACÍ</t>
   </si>
   <si>
     <t>COMFEEL s.r.o.</t>
   </si>
   <si>
     <t>ne</t>
   </si>
   <si>
     <t>bez závazku</t>
   </si>
   <si>
     <t>30 dní</t>
   </si>
   <si>
     <t>IPTV</t>
   </si>
   <si>
+    <t>ano</t>
+  </si>
+  <si>
+    <t>https://www.comfeel.cz/televize/internetova/</t>
+  </si>
+  <si>
     <t>ČT1,ČT2,ČT Déčko,ČT Sport,ČT art,ČT24,ČT1 JM,ČT1 JZČ,ČT1 SVČ,ČT1 SM,Televize Seznam,Prima,Prima COOL,Prima Love,Prima Zoom,Prima Max,CNN Prima News,Prima Star,Prima Krimi,Prima Show,Paramount Network,Nova,Nova Cinema,Nova Action,Nova Fun,Nova Gold,Nova Lady,Jednotka,Dvojka,RTVS :24,Markíza International,JOJ Family,Rik,TA3,Arcadia World,Óčko,Óčko STAR,Óčko Expres,TV Barrandov,Barrandov Krimi,Kino Barrandov,Eurosport,Eurosport2,Arena sport 1,Arena sport 2,TV Natura,Retro,CS Film,Life TV,BBC World,CS Mystery,TV Lux,Lounge TV,TV Noe,Polar,TVS,V1 TV,TV Brno 1,TV Praha,RTM+ (Liberecko),OIK TV,A11,i-Vysočina,Kladno.1 TV,TV Beskyd,Spektrum home,Šláger Premium HD,Šláger Originál,Šláger Muzika,Sky News,UA TV,France 24,France 24 (FR),iConcerts,CS Horror,Hobby TV,TV Mňam,TV Paprika,TV Mňau,Filmpro,ZAK TV,Plzeň TV,Televize Ústeckého kraje,M1,M2,Duna,M4 Sport,M5,Duna World,NASA TV,NASA TV UHD,RT Ústecko,Regionální televize jižní Čechy,cms:tv,HaHa TV</t>
   </si>
   <si>
     <t>ČT1,ČT2,ČT Déčko,ČT Sport,ČT art,ČT24,ČT1 JM,ČT1 JZČ,ČT1 SVČ,ČT1 SM,Televize Seznam,Prima,Prima COOL,Prima Love,Prima Zoom,Prima Max,CNN Prima News,Prima Star,Prima Krimi,Prima Show,Paramount Network,Nova,Nova Cinema,Nova Action,Nova Fun,Nova Gold,Nova Lady,Markíza International,JOJ Family,Rik,TA3,Arcadia World,TV Barrandov,Barrandov Krimi,Kino Barrandov,Eurosport,Eurosport2,Arena sport 1,Arena sport 2,TV Natura,Life TV,TV Lux,Lounge TV,TV Noe,RTM+ (Liberecko),A11,i-Vysočina,Kladno.1 TV,TV Beskyd,Šláger Premium HD,Šláger Muzika,UA TV,iConcerts,Hobby TV,TV Mňam,TV Mňau,ZAK TV,M1,M2,Duna,M4 Sport,M5,Duna World,NASA TV,NASA TV UHD,RT Ústecko,Regionální televize jižní Čechy,cms:tv,Jihočeská televize,Tik Bohumín</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://www.comfeel.cz/televize/internetova/</t>
   </si>
   <si>
     <t>RODINNÝ</t>
   </si>
   <si>
     <t>ČT1,ČT2,ČT Déčko,ČT Sport,ČT art,ČT24,ČT1 JZČ,ČT1 SVČ,ČT1 JM,ČT1 SM,Televize Seznam,Prima,Prima COOL,Prima Love,Prima Zoom,Prima Max,CNN Prima News,Prima Star,Prima Krimi,Prima Show,Paramount Network,Nova,Nova Cinema,Nova Action,Nova Fun,Nova Gold,Nova Lady,Cartoon Network HD,Jednotka,Dvojka,RTVS :24,Markíza International,JOJ Family,Rik,TA3,Arcadia World,JOJ Cinema,Óčko,Óčko HD,Óčko STAR,Óčko STAR HD,Óčko Expres,Óčko EXPRES HD,Óčko BLACK HD,FilmBox,TV Barrandov,Barrandov Krimi,Kino Barrandov,AXN,AXN Black,AXN White,Love Nature 4K,Animal Planet,Travel Channel HD,Spektrum,Viasat History,Eurosport,Eurosport2,Sport1,Sport2,Arena sport 1,Arena sport 2,TV Natura,Film Europe,Relax,Rebel,Retro,CS Film,Cartoon Network CZ,Cartoon Network EN,Cartoonito,Film Europe + HD,Nickelodeon,Jim Jam,Life TV,Minimax,Discovery,Discovery : TLC,Discovery Science,Discovery Turbo Xtra,Investigation Discovery,BBC World,CNN,TV5MONDE,Film+,CS Mystery,AMC,TV Lux,Lounge TV,TV Noe,Polar,TVS,V1 TV,TV Brno 1,TV Praha,RTM+ (Liberecko),OIK TV,A11,i-Vysočina,Kladno.1 TV,TV Beskyd,Spektrum home,MTV,Šláger Premium HD,Šláger Originál,Šláger Muzika,Sky News,UA TV,France 24,France 24 (FR),iConcerts,CS Horror,Lala TV,Hobby TV,TV Mňam,TV Paprika,TV Mňau,HGTV,MTV Hits,Filmpro,ZAK TV,Plzeň TV,Televize Ústeckého kraje,M1,M2,Duna,M4 Sport,M5,Duna World,NASA TV,NASA TV UHD,RT Ústecko,Regionální televize jižní Čechy,cms:tv,HaHa TV,Krušná TV,Extasy 4K,Epic Drama,Tik Bohumín,Food network</t>
   </si>
   <si>
     <t>ČT1,ČT2,ČT Déčko,ČT Sport,ČT art,ČT24,ČT1 JZČ,ČT1 SVČ,ČT1 JM,ČT1 SM,Televize Seznam,Prima,Prima COOL,Prima Love,Prima Zoom,Prima Max,CNN Prima News,Prima Star,Prima Krimi,Prima Show,Paramount Network,Nova,Nova Cinema,Nova Action,Nova Fun,Nova Gold,Nova Lady,Cartoon Network HD,Markíza International,JOJ Family,Rik,TA3,Arcadia World,JOJ Cinema,Óčko HD,Óčko STAR HD,Óčko EXPRES HD,Óčko BLACK HD,FilmBox,TV Barrandov,Barrandov Krimi,Kino Barrandov,Love Nature 4K,Animal Planet,Travel Channel HD,Spektrum,Viasat History,Eurosport,Eurosport2,Sport1,Sport2,Arena sport 1,Arena sport 2,TV Natura,Film Europe,Film Europe + HD,Life TV,Minimax,Discovery,Discovery : TLC,Discovery Science,Investigation Discovery,Film+,AMC,TV Lux,Lounge TV,TV Noe,RTM+ (Liberecko),A11,i-Vysočina,Kladno.1 TV,TV Beskyd,Šláger Premium HD,Šláger Muzika,UA TV,iConcerts,Lala TV,Hobby TV,TV Mňam,TV Mňau,ZAK TV,M1,M2,Duna,M4 Sport,M5,Duna World,NASA TV,NASA TV UHD,RT Ústecko,Regionální televize jižní Čechy,cms:tv,Jihočeská televize,Extasy 4K,Epic Drama,Tik Bohumín,Food network</t>
   </si>
   <si>
     <t>MAXIMÁLNÍ</t>
   </si>
   <si>
     <t>ČT1,ČT2,ČT Déčko,ČT Sport,ČT art,ČT24,ČT1 JZČ,ČT1 SVČ,ČT1 JM,ČT1 SM,Televize Seznam,Prima,Prima COOL,Prima Love,Prima Zoom,Prima Max,CNN Prima News,Prima Star,Prima Krimi,Prima Show,Paramount Network,Nova,Nova Cinema,Nova Action,Nova Fun,Nova Gold,Nova Lady,Cartoon Network HD,Nova Sport 1,Nova Sport 2,Jednotka,Dvojka,RTVS :24,Markíza International,JOJ Family,Rik,TA3,Arcadia World,JOJ Cinema,Óčko,Óčko HD,Óčko STAR,Óčko STAR HD,Óčko Expres,Óčko EXPRES HD,Óčko BLACK HD,HBO,HBO 2,HBO 3,Cinemax 1,Cinemax 2,FilmBox,Filmbox Extra HD,FilmBox Premium,FilmBox Family,DocuBox,FashionBox,FightBox,Fast &amp; Fun Box,Filmbox Arthouse,Filmbox Stars,360TuneBox,TV Barrandov,Barrandov Krimi,Kino Barrandov,AXN,AXN Black,AXN White,Travelxp,National Geographic Wild,National Geographic HD,Love Nature 4K,Animal Planet,Travel Channel HD,Spektrum,Viasat History,Viasat Explore,Viasat Nature,Eurosport,Eurosport2,Sport1,Sport2,Arena sport 1,Arena sport 2,Auto Motor Sport,TV Natura,Fishing&amp;Hunting,Golf Channel,Film Europe,Relax,Rebel,Retro,MTV 00s,CS Film,Cartoon Network CZ,Cartoon Network EN,Cartoonito,Film Europe + HD,Nickelodeon,Nick JR,Disney Channel,Disney Junior,Jim Jam,Life TV,Minimax,Baby TV,Discovery,Discovery : TLC,Discovery Science,Discovery Turbo Xtra,Investigation Discovery,Crime and Investigation,BBC World,History Channel,CNN,TV5MONDE,Film+,CS Mystery,AMC,TV Lux,Lounge TV,TV Noe,Polar,TVS,V1 TV,TV Brno 1,TV Praha,RTM+ (Liberecko),OIK TV,A11,i-Vysočina,Kladno.1 TV,TV Beskyd,Spektrum home,MTV,Šláger Premium HD,Šláger Originál,Šláger Muzika,Nick JR EN,Sky News,UA TV,France 24,France 24 (FR),iConcerts,CS Horror,Lala TV,CS History,Hobby TV,TV Mňam,TV Paprika,TV Mňau,HGTV,MTV Hits,Filmpro,ZAK TV,Plzeň TV,Televize Ústeckého kraje,M1,M2,Duna,M4 Sport,M5,Duna World,NASA TV,NASA TV UHD,RT Ústecko,Regionální televize jižní Čechy,cms:tv,HaHa TV,Mezzo Live,Mezzo,Erox,Eroxxx,Leo TV Gold,Extasy 4K,Epic Drama,Tik Bohumín,Food network,FunBox UHD</t>
   </si>
   <si>
     <t>ČT1,ČT2,ČT Déčko,ČT Sport,ČT art,ČT24,ČT1 JZČ,ČT1 SVČ,ČT1 JM,ČT1 SM,Televize Seznam,Prima,Prima COOL,Prima Love,Prima Zoom,Prima Max,CNN Prima News,Prima Star,Prima Krimi,Prima Show,Paramount Network,Nova,Nova Cinema,Nova Action,Nova Fun,Nova Gold,Nova Lady,Cartoon Network HD,Nova Sport 1,Nova Sport 2,Markíza International,JOJ Family,Rik,TA3,Arcadia World,JOJ Cinema,Óčko HD,Óčko STAR HD,Óčko EXPRES HD,Óčko BLACK HD,HBO,HBO 2,HBO 3,Cinemax 1,Cinemax 2,FilmBox,Filmbox Extra HD,FilmBox Premium,DocuBox,FashionBox,FightBox,Fast &amp; Fun Box,Filmbox Stars,360TuneBox,TV Barrandov,Barrandov Krimi,Kino Barrandov,Travelxp,National Geographic Wild,National Geographic HD,Love Nature 4K,Animal Planet,Travel Channel HD,Spektrum,Viasat History,Viasat Explore,Viasat Nature,Eurosport,Eurosport2,Sport1,Sport2,Arena sport 1,Arena sport 2,Auto Motor Sport,TV Natura,Golf Channel,Film Europe,Film Europe + HD,Life TV,Minimax,Discovery,Discovery : TLC,Discovery Science,Investigation Discovery,History Channel,Film+,AMC,TV Lux,Lounge TV,TV Noe,RTM+ (Liberecko),A11,i-Vysočina,Kladno.1 TV,TV Beskyd,Šláger Premium HD,Šláger Muzika,UA TV,iConcerts,Lala TV,Hobby TV,TV Mňam,TV Mňau,ZAK TV,M1,M2,Duna,M4 Sport,M5,Duna World,NASA TV,NASA TV UHD,RT Ústecko,Regionální televize jižní Čechy,cms:tv,Jihočeská televize,Mezzo Live,Mezzo,Erox,Eroxxx,Leo TV Gold,Extasy 4K,Epic Drama,Tik Bohumín,Food network,FunBox UHD</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
@@ -192,67 +195,71 @@
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFea870e"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFeeeeee"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
-    <border/>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="8">
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
-[...1 lines deleted...]
-    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
-      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+      <alignment vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="3" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
-      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+      <alignment vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="3" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="3" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/></Relationships>
 </file>
@@ -557,107 +564,108 @@
   </sheetPr>
   <dimension ref="A1:A3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:1">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
   </sheetData>
-  <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
+  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W11"/>
+  <dimension ref="A1:X11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" topLeftCell="C2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight"/>
       <selection pane="bottomLeft"/>
-      <selection pane="bottomRight" activeCell="W2" sqref="W2:W11"/>
+      <selection pane="bottomRight" activeCell="X2" sqref="X2:X11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="true" defaultRowHeight="20" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="15" bestFit="true" customWidth="true" style="0"/>
-[...21 lines deleted...]
-    <col min="23" max="23" width="51" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="19.995" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="36.42" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="24.708" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="42.418" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="42.418" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="34.135" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="29.421" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="39.99" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="19.995" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="36.42" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="32.849" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="42.418" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="30.564" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="18.71" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="56.558" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="52.987" bestFit="true" customWidth="true" style="0"/>
+    <col min="19" max="19" width="56.558" bestFit="true" customWidth="true" style="0"/>
+    <col min="20" max="20" width="31.707" bestFit="true" customWidth="true" style="0"/>
+    <col min="21" max="21" width="2292.012" bestFit="true" customWidth="true" style="0"/>
+    <col min="22" max="22" width="25.851" bestFit="true" customWidth="true" style="0"/>
+    <col min="23" max="23" width="1644.456" bestFit="true" customWidth="true" style="0"/>
+    <col min="24" max="24" width="47.131" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:23">
+    <row r="1" spans="1:24">
       <c r="A1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>7</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>8</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>9</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>10</v>
       </c>
       <c r="I1" s="2" t="s">
@@ -683,776 +691,830 @@
       </c>
       <c r="P1" s="2" t="s">
         <v>18</v>
       </c>
       <c r="Q1" s="2" t="s">
         <v>19</v>
       </c>
       <c r="R1" s="2" t="s">
         <v>20</v>
       </c>
       <c r="S1" s="2" t="s">
         <v>21</v>
       </c>
       <c r="T1" s="2" t="s">
         <v>22</v>
       </c>
       <c r="U1" s="2" t="s">
         <v>23</v>
       </c>
       <c r="V1" s="2" t="s">
         <v>24</v>
       </c>
       <c r="W1" s="2" t="s">
         <v>25</v>
       </c>
+      <c r="X1" s="2" t="s">
+        <v>26</v>
+      </c>
     </row>
-    <row r="2" spans="1:23">
+    <row r="2" spans="1:24">
       <c r="A2" s="1" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B2" s="1" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C2" s="4">
         <v>199.0</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E2" s="6" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="F2" s="6" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="G2" s="6" t="s">
-        <v>28</v>
-[...1 lines deleted...]
-      <c r="H2" s="6"/>
+        <v>29</v>
+      </c>
+      <c r="H2" s="6">
+        <v>0</v>
+      </c>
       <c r="I2" s="6" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="J2" s="4">
         <v>199.0</v>
       </c>
       <c r="K2" s="6" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="L2" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="M2" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="N2" s="6">
+        <v>7</v>
+      </c>
+      <c r="O2" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="P2" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q2" s="6">
+        <v>2</v>
+      </c>
+      <c r="R2" s="6" t="s">
+        <v>34</v>
+      </c>
+      <c r="S2" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="T2" s="6">
+        <v>95</v>
+      </c>
+      <c r="U2" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="V2" s="6">
+        <v>70</v>
+      </c>
+      <c r="W2" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="X2" s="6">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:24">
+      <c r="A3" s="3" t="s">
+        <v>27</v>
+      </c>
+      <c r="B3" s="3" t="s">
         <v>28</v>
-      </c>
-[...39 lines deleted...]
-        <v>27</v>
       </c>
       <c r="C3" s="5">
         <v>199.0</v>
       </c>
       <c r="D3" s="7" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E3" s="7" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="F3" s="7" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="G3" s="7" t="s">
-        <v>28</v>
-[...1 lines deleted...]
-      <c r="H3" s="7"/>
+        <v>29</v>
+      </c>
+      <c r="H3" s="7">
+        <v>0</v>
+      </c>
       <c r="I3" s="7" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="J3" s="5">
         <v>199.0</v>
       </c>
       <c r="K3" s="7" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="L3" s="7" t="s">
+        <v>29</v>
+      </c>
+      <c r="M3" s="7" t="s">
+        <v>32</v>
+      </c>
+      <c r="N3" s="7">
+        <v>7</v>
+      </c>
+      <c r="O3" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="P3" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q3" s="7">
+        <v>2</v>
+      </c>
+      <c r="R3" s="7" t="s">
+        <v>34</v>
+      </c>
+      <c r="S3" s="7" t="s">
+        <v>29</v>
+      </c>
+      <c r="T3" s="7">
+        <v>95</v>
+      </c>
+      <c r="U3" s="7" t="s">
+        <v>35</v>
+      </c>
+      <c r="V3" s="7">
+        <v>70</v>
+      </c>
+      <c r="W3" s="7" t="s">
+        <v>36</v>
+      </c>
+      <c r="X3" s="7">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:24">
+      <c r="A4" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="B4" s="1" t="s">
         <v>28</v>
-      </c>
-[...39 lines deleted...]
-        <v>27</v>
       </c>
       <c r="C4" s="4">
         <v>199.0</v>
       </c>
       <c r="D4" s="6" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E4" s="6" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="F4" s="6" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="G4" s="6" t="s">
-        <v>28</v>
-[...1 lines deleted...]
-      <c r="H4" s="6"/>
+        <v>29</v>
+      </c>
+      <c r="H4" s="6">
+        <v>0</v>
+      </c>
       <c r="I4" s="6" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="J4" s="4">
         <v>199.0</v>
       </c>
       <c r="K4" s="6" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="L4" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="M4" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="N4" s="6">
+        <v>7</v>
+      </c>
+      <c r="O4" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="P4" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q4" s="6">
+        <v>2</v>
+      </c>
+      <c r="R4" s="6" t="s">
+        <v>34</v>
+      </c>
+      <c r="S4" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="T4" s="6">
+        <v>95</v>
+      </c>
+      <c r="U4" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="V4" s="6">
+        <v>70</v>
+      </c>
+      <c r="W4" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="X4" s="6">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="5" spans="1:24">
+      <c r="A5" s="3" t="s">
+        <v>27</v>
+      </c>
+      <c r="B5" s="3" t="s">
         <v>28</v>
-      </c>
-[...39 lines deleted...]
-        <v>27</v>
       </c>
       <c r="C5" s="5">
         <v>199.0</v>
       </c>
       <c r="D5" s="7" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E5" s="7" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="F5" s="7" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="G5" s="7" t="s">
-        <v>28</v>
-[...1 lines deleted...]
-      <c r="H5" s="7"/>
+        <v>29</v>
+      </c>
+      <c r="H5" s="7">
+        <v>0</v>
+      </c>
       <c r="I5" s="7" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="J5" s="5">
         <v>199.0</v>
       </c>
       <c r="K5" s="7" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="L5" s="7" t="s">
+        <v>29</v>
+      </c>
+      <c r="M5" s="7" t="s">
+        <v>32</v>
+      </c>
+      <c r="N5" s="7">
+        <v>7</v>
+      </c>
+      <c r="O5" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="P5" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q5" s="7">
+        <v>2</v>
+      </c>
+      <c r="R5" s="7" t="s">
+        <v>34</v>
+      </c>
+      <c r="S5" s="7" t="s">
+        <v>29</v>
+      </c>
+      <c r="T5" s="7">
+        <v>95</v>
+      </c>
+      <c r="U5" s="7" t="s">
+        <v>35</v>
+      </c>
+      <c r="V5" s="7">
+        <v>70</v>
+      </c>
+      <c r="W5" s="7" t="s">
+        <v>36</v>
+      </c>
+      <c r="X5" s="7">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:24">
+      <c r="A6" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="B6" s="1" t="s">
         <v>28</v>
-      </c>
-[...39 lines deleted...]
-        <v>27</v>
       </c>
       <c r="C6" s="4">
         <v>399.0</v>
       </c>
       <c r="D6" s="6" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E6" s="6" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="F6" s="6" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="G6" s="6" t="s">
-        <v>28</v>
-[...1 lines deleted...]
-      <c r="H6" s="6"/>
+        <v>29</v>
+      </c>
+      <c r="H6" s="6">
+        <v>0</v>
+      </c>
       <c r="I6" s="6" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="J6" s="4">
         <v>399.0</v>
       </c>
       <c r="K6" s="6" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="L6" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="M6" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="N6" s="6">
+        <v>7</v>
+      </c>
+      <c r="O6" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="P6" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q6" s="6">
+        <v>2</v>
+      </c>
+      <c r="R6" s="6" t="s">
+        <v>34</v>
+      </c>
+      <c r="S6" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="T6" s="6">
+        <v>140</v>
+      </c>
+      <c r="U6" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="V6" s="6">
+        <v>97</v>
+      </c>
+      <c r="W6" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="X6" s="6">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:24">
+      <c r="A7" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="B7" s="3" t="s">
         <v>28</v>
-      </c>
-[...39 lines deleted...]
-        <v>27</v>
       </c>
       <c r="C7" s="5">
         <v>399.0</v>
       </c>
       <c r="D7" s="7" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E7" s="7" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="F7" s="7" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="G7" s="7" t="s">
-        <v>28</v>
-[...1 lines deleted...]
-      <c r="H7" s="7"/>
+        <v>29</v>
+      </c>
+      <c r="H7" s="7">
+        <v>0</v>
+      </c>
       <c r="I7" s="7" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="J7" s="5">
         <v>399.0</v>
       </c>
       <c r="K7" s="7" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="L7" s="7" t="s">
+        <v>29</v>
+      </c>
+      <c r="M7" s="7" t="s">
+        <v>32</v>
+      </c>
+      <c r="N7" s="7">
+        <v>7</v>
+      </c>
+      <c r="O7" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="P7" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q7" s="7">
+        <v>2</v>
+      </c>
+      <c r="R7" s="7" t="s">
+        <v>34</v>
+      </c>
+      <c r="S7" s="7" t="s">
+        <v>29</v>
+      </c>
+      <c r="T7" s="7">
+        <v>140</v>
+      </c>
+      <c r="U7" s="7" t="s">
+        <v>38</v>
+      </c>
+      <c r="V7" s="7">
+        <v>97</v>
+      </c>
+      <c r="W7" s="7" t="s">
+        <v>39</v>
+      </c>
+      <c r="X7" s="7">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:24">
+      <c r="A8" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="B8" s="1" t="s">
         <v>28</v>
-      </c>
-[...39 lines deleted...]
-        <v>27</v>
       </c>
       <c r="C8" s="4">
         <v>399.0</v>
       </c>
       <c r="D8" s="6" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E8" s="6" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="F8" s="6" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="G8" s="6" t="s">
-        <v>28</v>
-[...1 lines deleted...]
-      <c r="H8" s="6"/>
+        <v>29</v>
+      </c>
+      <c r="H8" s="6">
+        <v>0</v>
+      </c>
       <c r="I8" s="6" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="J8" s="4">
         <v>399.0</v>
       </c>
       <c r="K8" s="6" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="L8" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="M8" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="N8" s="6">
+        <v>7</v>
+      </c>
+      <c r="O8" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="P8" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q8" s="6">
+        <v>2</v>
+      </c>
+      <c r="R8" s="6" t="s">
+        <v>34</v>
+      </c>
+      <c r="S8" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="T8" s="6">
+        <v>140</v>
+      </c>
+      <c r="U8" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="V8" s="6">
+        <v>97</v>
+      </c>
+      <c r="W8" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="X8" s="6">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:24">
+      <c r="A9" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="B9" s="3" t="s">
         <v>28</v>
-      </c>
-[...39 lines deleted...]
-        <v>27</v>
       </c>
       <c r="C9" s="5">
         <v>399.0</v>
       </c>
       <c r="D9" s="7" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E9" s="7" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="F9" s="7" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="G9" s="7" t="s">
-        <v>28</v>
-[...1 lines deleted...]
-      <c r="H9" s="7"/>
+        <v>29</v>
+      </c>
+      <c r="H9" s="7">
+        <v>0</v>
+      </c>
       <c r="I9" s="7" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="J9" s="5">
         <v>399.0</v>
       </c>
       <c r="K9" s="7" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="L9" s="7" t="s">
+        <v>29</v>
+      </c>
+      <c r="M9" s="7" t="s">
+        <v>32</v>
+      </c>
+      <c r="N9" s="7">
+        <v>7</v>
+      </c>
+      <c r="O9" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="P9" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q9" s="7">
+        <v>2</v>
+      </c>
+      <c r="R9" s="7" t="s">
+        <v>34</v>
+      </c>
+      <c r="S9" s="7" t="s">
+        <v>29</v>
+      </c>
+      <c r="T9" s="7">
+        <v>140</v>
+      </c>
+      <c r="U9" s="7" t="s">
+        <v>38</v>
+      </c>
+      <c r="V9" s="7">
+        <v>97</v>
+      </c>
+      <c r="W9" s="7" t="s">
+        <v>39</v>
+      </c>
+      <c r="X9" s="7">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:24">
+      <c r="A10" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="B10" s="1" t="s">
         <v>28</v>
-      </c>
-[...39 lines deleted...]
-        <v>27</v>
       </c>
       <c r="C10" s="4">
         <v>799.0</v>
       </c>
       <c r="D10" s="6" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E10" s="6" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="F10" s="6" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="G10" s="6" t="s">
-        <v>28</v>
-[...1 lines deleted...]
-      <c r="H10" s="6"/>
+        <v>29</v>
+      </c>
+      <c r="H10" s="6">
+        <v>0</v>
+      </c>
       <c r="I10" s="6" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="J10" s="4">
         <v>799.0</v>
       </c>
       <c r="K10" s="6" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="L10" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="M10" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="N10" s="6">
+        <v>7</v>
+      </c>
+      <c r="O10" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="P10" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q10" s="6">
+        <v>2</v>
+      </c>
+      <c r="R10" s="6" t="s">
+        <v>34</v>
+      </c>
+      <c r="S10" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="T10" s="6">
+        <v>179</v>
+      </c>
+      <c r="U10" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="V10" s="6">
+        <v>126</v>
+      </c>
+      <c r="W10" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="X10" s="6">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:24">
+      <c r="A11" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="B11" s="3" t="s">
         <v>28</v>
-      </c>
-[...39 lines deleted...]
-        <v>27</v>
       </c>
       <c r="C11" s="5">
         <v>799.0</v>
       </c>
       <c r="D11" s="7" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E11" s="7" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="F11" s="7" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="G11" s="7" t="s">
-        <v>28</v>
-[...1 lines deleted...]
-      <c r="H11" s="7"/>
+        <v>29</v>
+      </c>
+      <c r="H11" s="7">
+        <v>0</v>
+      </c>
       <c r="I11" s="7" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="J11" s="5">
         <v>799.0</v>
       </c>
       <c r="K11" s="7" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="L11" s="7" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="M11" s="7" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="N11" s="7">
-        <v>200</v>
+        <v>7</v>
       </c>
       <c r="O11" s="7" t="s">
-        <v>40</v>
-[...4 lines deleted...]
-      <c r="Q11" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="P11" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q11" s="7">
+        <v>2</v>
+      </c>
+      <c r="R11" s="7" t="s">
+        <v>34</v>
+      </c>
+      <c r="S11" s="7" t="s">
+        <v>29</v>
+      </c>
+      <c r="T11" s="7">
+        <v>179</v>
+      </c>
+      <c r="U11" s="7" t="s">
         <v>41</v>
       </c>
-      <c r="R11" s="7">
-[...12 lines deleted...]
-        <v>35</v>
+      <c r="V11" s="7">
+        <v>126</v>
       </c>
       <c r="W11" s="7" t="s">
-        <v>28</v>
+        <v>42</v>
+      </c>
+      <c r="X11" s="7">
+        <v>0</v>
       </c>
     </row>
   </sheetData>
-  <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
-  <autoFilter ref="A1:W1"/>
+  <autoFilter ref="A1:X1"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
+  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Zadání srovnání</vt:lpstr>
       <vt:lpstr>Výsledky srovnání</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
+  <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Unknown Creator</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Untitled Spreadsheet</dc:title>
   <dc:description/>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>