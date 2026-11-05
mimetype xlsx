--- v1 (2026-08-14)
+++ v2 (2026-11-05)
@@ -16,51 +16,51 @@
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Zadání srovnání" sheetId="1" r:id="rId4"/>
     <sheet name="Výsledky srovnání" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'Výsledky srovnání'!$A$1:$O$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="42">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="43">
   <si>
     <t>Tento dokument byl vytvořen srovnávacím nástrojem ČTÚ dostupným na https://srovnavac.ctu.gov.cz. Dokument obsahuje výsledky srovnání služeb poskytovaných podnikateli v elektronických komunikacích na základě informací, které podnikatelé ČTÚ poskytují.</t>
   </si>
   <si>
     <t>Uvedené informace nemusejí představovat úplný přehled trhu. Uvádíme je tak, jak je podnikatelé do srovnávacího nástroje vložili. Najdete-li rozpor mezi uvedenými informacemi a ceníkem podnikatele, využijte prosím funkci Nahlášení chybných údajů.</t>
   </si>
   <si>
     <t>Všechny ceny jsou uváděny za měsíc vč. DPH.</t>
   </si>
   <si>
     <t>ano</t>
   </si>
   <si>
     <t>Název služby</t>
   </si>
   <si>
     <t>Operátor (obchodní značka)</t>
   </si>
   <si>
     <t>Cena</t>
   </si>
   <si>
     <t>Druh smlouvy</t>
   </si>
   <si>
@@ -75,117 +75,120 @@
   <si>
     <t>Časově omezená platnost kreditu</t>
   </si>
   <si>
     <t>Inzerovaná rychlost stahování</t>
   </si>
   <si>
     <t>Inzerovaná rychlost vkládání</t>
   </si>
   <si>
     <t>Běžně dostupná rychlost stahování</t>
   </si>
   <si>
     <t>Běžně dostupná rychlost vkládání</t>
   </si>
   <si>
     <t>Typ FUP</t>
   </si>
   <si>
     <t>URL adresa nabídky služby</t>
   </si>
   <si>
     <t>Je nabízena i v kombinaci s jinými službami</t>
   </si>
   <si>
-    <t>ZTP/65+ koax 10/5</t>
+    <t>Internet 5G L 100 Mb</t>
   </si>
   <si>
     <t>HERO NET s.r.o.</t>
   </si>
   <si>
     <t>bez závazku</t>
   </si>
   <si>
     <t>30 dní</t>
   </si>
   <si>
     <t>ne</t>
   </si>
   <si>
+    <t>100 Mb/s</t>
+  </si>
+  <si>
+    <t>bez FUP</t>
+  </si>
+  <si>
+    <t>https://line.cz</t>
+  </si>
+  <si>
+    <t>Internet 5G S 30 Mb</t>
+  </si>
+  <si>
+    <t>30 Mb/s</t>
+  </si>
+  <si>
+    <t>Internet kabelem S 300 Mb</t>
+  </si>
+  <si>
+    <t>300 Mb/s</t>
+  </si>
+  <si>
+    <t>Internet 5G M 50 Mb</t>
+  </si>
+  <si>
+    <t>50 Mb/s</t>
+  </si>
+  <si>
+    <t>Internet kabelem M 1000 Mb</t>
+  </si>
+  <si>
+    <t>1 000 Mb/s</t>
+  </si>
+  <si>
+    <t>Internet 5G XL 300 Mb</t>
+  </si>
+  <si>
+    <t>Nordic Internet 30/5 Mb</t>
+  </si>
+  <si>
+    <t>5 Mb/s</t>
+  </si>
+  <si>
+    <t>Internet kabelem L 2500 Mb</t>
+  </si>
+  <si>
+    <t>2 500 Mb/s</t>
+  </si>
+  <si>
+    <t>Nordic Internet 100/10 Mb</t>
+  </si>
+  <si>
     <t>10 Mb/s</t>
   </si>
   <si>
-    <t>5 Mb/s</t>
-[...47 lines deleted...]
-    <t>koax 50/10</t>
+    <t>DSL do 50 Mb</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00\ [$Kč-405]"/>
   </numFmts>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
@@ -592,51 +595,51 @@
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" topLeftCell="C2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight"/>
       <selection pane="bottomLeft"/>
       <selection pane="bottomRight" activeCell="O2" sqref="O2:O11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="true" defaultRowHeight="20" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="36.42" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="36.42" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="36.42" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="32.849" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="42.418" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="38.848" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="56.558" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>6</v>
@@ -664,507 +667,507 @@
       </c>
       <c r="K1" s="2" t="s">
         <v>14</v>
       </c>
       <c r="L1" s="2" t="s">
         <v>15</v>
       </c>
       <c r="M1" s="2" t="s">
         <v>16</v>
       </c>
       <c r="N1" s="2" t="s">
         <v>17</v>
       </c>
       <c r="O1" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" s="1" t="s">
         <v>19</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>20</v>
       </c>
       <c r="C2" s="4">
-        <v>250.0</v>
+        <v>359.0</v>
       </c>
       <c r="D2" s="6" t="s">
         <v>21</v>
       </c>
       <c r="E2" s="4">
-        <v>250.0</v>
+        <v>359.0</v>
       </c>
       <c r="F2" s="6" t="s">
         <v>22</v>
       </c>
       <c r="G2" s="6" t="s">
         <v>3</v>
       </c>
       <c r="H2" s="6" t="s">
         <v>23</v>
       </c>
       <c r="I2" s="6" t="s">
         <v>24</v>
       </c>
       <c r="J2" s="6" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="K2" s="6" t="s">
         <v>24</v>
       </c>
       <c r="L2" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="M2" s="6" t="s">
         <v>25</v>
       </c>
-      <c r="M2" s="6" t="s">
+      <c r="N2" s="6" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>27</v>
       </c>
       <c r="O2" s="6" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" s="3" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="5">
-        <v>300.0</v>
+        <v>359.0</v>
       </c>
       <c r="D3" s="7" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="5">
-        <v>300.0</v>
+        <v>359.0</v>
       </c>
       <c r="F3" s="7" t="s">
         <v>22</v>
       </c>
       <c r="G3" s="7" t="s">
         <v>3</v>
       </c>
       <c r="H3" s="7" t="s">
         <v>23</v>
       </c>
       <c r="I3" s="7" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="J3" s="7" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="K3" s="7" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="L3" s="7" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="M3" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="N3" s="7" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>27</v>
       </c>
       <c r="O3" s="7" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" s="1" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="B4" s="1" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="4">
-        <v>350.0</v>
+        <v>359.0</v>
       </c>
       <c r="D4" s="6" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="4">
-        <v>350.0</v>
+        <v>359.0</v>
       </c>
       <c r="F4" s="6" t="s">
         <v>22</v>
       </c>
       <c r="G4" s="6" t="s">
         <v>3</v>
       </c>
       <c r="H4" s="6" t="s">
         <v>23</v>
       </c>
       <c r="I4" s="6" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="J4" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="K4" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="L4" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="M4" s="6" t="s">
         <v>25</v>
       </c>
-      <c r="K4" s="6" t="s">
-[...5 lines deleted...]
-      <c r="M4" s="6" t="s">
+      <c r="N4" s="6" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>27</v>
       </c>
       <c r="O4" s="6" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" s="3" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="5">
-        <v>350.0</v>
+        <v>389.0</v>
       </c>
       <c r="D5" s="7" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="5">
-        <v>350.0</v>
+        <v>389.0</v>
       </c>
       <c r="F5" s="7" t="s">
         <v>22</v>
       </c>
       <c r="G5" s="7" t="s">
         <v>3</v>
       </c>
       <c r="H5" s="7" t="s">
         <v>23</v>
       </c>
       <c r="I5" s="7" t="s">
-        <v>24</v>
+        <v>32</v>
       </c>
       <c r="J5" s="7" t="s">
+        <v>32</v>
+      </c>
+      <c r="K5" s="7" t="s">
+        <v>32</v>
+      </c>
+      <c r="L5" s="7" t="s">
+        <v>32</v>
+      </c>
+      <c r="M5" s="7" t="s">
         <v>25</v>
       </c>
-      <c r="K5" s="7" t="s">
-[...5 lines deleted...]
-      <c r="M5" s="7" t="s">
+      <c r="N5" s="7" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>27</v>
       </c>
       <c r="O5" s="7" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" s="1" t="s">
         <v>33</v>
       </c>
       <c r="B6" s="1" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="4">
-        <v>360.0</v>
+        <v>389.0</v>
       </c>
       <c r="D6" s="6" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="4">
-        <v>360.0</v>
+        <v>389.0</v>
       </c>
       <c r="F6" s="6" t="s">
         <v>22</v>
       </c>
       <c r="G6" s="6" t="s">
         <v>3</v>
       </c>
       <c r="H6" s="6" t="s">
         <v>23</v>
       </c>
       <c r="I6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="J6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="K6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="M6" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="N6" s="6" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>27</v>
       </c>
       <c r="O6" s="6" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" s="3" t="s">
         <v>35</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="5">
-        <v>380.0</v>
+        <v>389.0</v>
       </c>
       <c r="D7" s="7" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="5">
-        <v>380.0</v>
+        <v>389.0</v>
       </c>
       <c r="F7" s="7" t="s">
         <v>22</v>
       </c>
       <c r="G7" s="7" t="s">
         <v>3</v>
       </c>
       <c r="H7" s="7" t="s">
         <v>23</v>
       </c>
       <c r="I7" s="7" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="J7" s="7" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="K7" s="7" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="L7" s="7" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="M7" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="N7" s="7" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>27</v>
       </c>
       <c r="O7" s="7" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" s="1" t="s">
         <v>36</v>
       </c>
       <c r="B8" s="1" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="4">
-        <v>380.0</v>
+        <v>400.0</v>
       </c>
       <c r="D8" s="6" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="4">
-        <v>380.0</v>
+        <v>400.0</v>
       </c>
       <c r="F8" s="6" t="s">
         <v>22</v>
       </c>
       <c r="G8" s="6" t="s">
         <v>3</v>
       </c>
       <c r="H8" s="6" t="s">
         <v>23</v>
       </c>
       <c r="I8" s="6" t="s">
-        <v>37</v>
+        <v>28</v>
       </c>
       <c r="J8" s="6" t="s">
         <v>37</v>
       </c>
       <c r="K8" s="6" t="s">
-        <v>37</v>
+        <v>28</v>
       </c>
       <c r="L8" s="6" t="s">
         <v>37</v>
       </c>
       <c r="M8" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="N8" s="6" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>27</v>
       </c>
       <c r="O8" s="6" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" s="3" t="s">
         <v>38</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="5">
-        <v>380.0</v>
+        <v>499.0</v>
       </c>
       <c r="D9" s="7" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="5">
-        <v>380.0</v>
+        <v>499.0</v>
       </c>
       <c r="F9" s="7" t="s">
         <v>22</v>
       </c>
       <c r="G9" s="7" t="s">
         <v>3</v>
       </c>
       <c r="H9" s="7" t="s">
         <v>23</v>
       </c>
       <c r="I9" s="7" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="J9" s="7" t="s">
-        <v>24</v>
+        <v>39</v>
       </c>
       <c r="K9" s="7" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="L9" s="7" t="s">
-        <v>24</v>
+        <v>39</v>
       </c>
       <c r="M9" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="N9" s="7" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>27</v>
       </c>
       <c r="O9" s="7" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="10" spans="1:15">
       <c r="A10" s="1" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B10" s="1" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="4">
-        <v>390.0</v>
+        <v>500.0</v>
       </c>
       <c r="D10" s="6" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="4">
-        <v>390.0</v>
+        <v>500.0</v>
       </c>
       <c r="F10" s="6" t="s">
         <v>22</v>
       </c>
       <c r="G10" s="6" t="s">
         <v>3</v>
       </c>
       <c r="H10" s="6" t="s">
         <v>23</v>
       </c>
       <c r="I10" s="6" t="s">
-        <v>40</v>
+        <v>24</v>
       </c>
       <c r="J10" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="K10" s="6" t="s">
-        <v>40</v>
+        <v>24</v>
       </c>
       <c r="L10" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="M10" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="N10" s="6" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>27</v>
       </c>
       <c r="O10" s="6" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="11" spans="1:15">
       <c r="A11" s="3" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="5">
-        <v>390.0</v>
+        <v>600.0</v>
       </c>
       <c r="D11" s="7" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="5">
-        <v>390.0</v>
+        <v>600.0</v>
       </c>
       <c r="F11" s="7" t="s">
         <v>22</v>
       </c>
       <c r="G11" s="7" t="s">
         <v>3</v>
       </c>
       <c r="H11" s="7" t="s">
         <v>23</v>
       </c>
       <c r="I11" s="7" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="J11" s="7" t="s">
-        <v>24</v>
+        <v>41</v>
       </c>
       <c r="K11" s="7" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="L11" s="7" t="s">
-        <v>24</v>
+        <v>41</v>
       </c>
       <c r="M11" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="N11" s="7" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>27</v>
       </c>
       <c r="O11" s="7" t="s">
         <v>3</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:O1"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>