--- v0 (2026-08-04)
+++ v1 (2026-11-03)
@@ -16,51 +16,51 @@
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Zadání srovnání" sheetId="1" r:id="rId4"/>
     <sheet name="Výsledky srovnání" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'Výsledky srovnání'!$A$1:$V$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="35">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="36">
   <si>
     <t>Tento dokument byl vytvořen srovnávacím nástrojem ČTÚ dostupným na https://srovnavac.ctu.gov.cz. Dokument obsahuje výsledky srovnání služeb poskytovaných podnikateli v elektronických komunikacích na základě informací, které podnikatelé ČTÚ poskytují.</t>
   </si>
   <si>
     <t>Uvedené informace nemusejí představovat úplný přehled trhu. Uvádíme je tak, jak je podnikatelé do srovnávacího nástroje vložili. Najdete-li rozpor mezi uvedenými informacemi a ceníkem podnikatele, využijte prosím funkci Nahlášení chybných údajů.</t>
   </si>
   <si>
     <t>Všechny ceny jsou uváděny za měsíc vč. DPH.</t>
   </si>
   <si>
     <t>ne</t>
   </si>
   <si>
     <t>Název služby</t>
   </si>
   <si>
     <t>Operátor (obchodní značka)</t>
   </si>
   <si>
     <t>Cena</t>
   </si>
   <si>
     <t>Určeno pouze pro nové zákazníky</t>
   </si>
   <si>
@@ -96,69 +96,72 @@
   <si>
     <t>Inzerovaná rychlost vkládání</t>
   </si>
   <si>
     <t>Běžně dostupná rychlost stahování</t>
   </si>
   <si>
     <t>Běžně dostupná rychlost vkládání</t>
   </si>
   <si>
     <t>Agregace 1:X</t>
   </si>
   <si>
     <t>Typ FUP</t>
   </si>
   <si>
     <t>Obsahuje pevnou veřejnou IPv4 adresu</t>
   </si>
   <si>
     <t>URL adresa nabídky služby</t>
   </si>
   <si>
     <t>Je nabízena i v kombinaci s jinými službami</t>
   </si>
   <si>
-    <t>členský příspěvek</t>
+    <t>připojení k netu</t>
   </si>
   <si>
     <t>Vrchonet, z.s.</t>
   </si>
   <si>
     <t>bez závazku</t>
   </si>
   <si>
     <t>30 dní</t>
   </si>
   <si>
     <t>ano</t>
   </si>
   <si>
     <t>nejedná se o nabídku připojení k internetu ale o připojení do spolkové sítě</t>
   </si>
   <si>
-    <t>3 Mb/s</t>
+    <t>50 Mb/s</t>
+  </si>
+  <si>
+    <t>20 Mb/s</t>
   </si>
   <si>
     <t>bez FUP</t>
   </si>
   <si>
     <t>http://www.vrchonet.cz</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00\ [$Kč-405]"/>
   </numFmts>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
@@ -557,51 +560,51 @@
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:V3"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" topLeftCell="C2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight"/>
       <selection pane="bottomLeft"/>
       <selection pane="bottomRight" activeCell="V2" sqref="V2:V2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="true" defaultRowHeight="20" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="21.138" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="36.42" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="42.418" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="42.418" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="36.42" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="32.849" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="42.418" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="89.55" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="38.848" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="48.274" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="56.558" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:22">
       <c r="A1" s="3" t="s">
@@ -696,66 +699,66 @@
       <c r="H2" s="5" t="s">
         <v>28</v>
       </c>
       <c r="I2" s="4">
         <v>330.0</v>
       </c>
       <c r="J2" s="5" t="s">
         <v>29</v>
       </c>
       <c r="K2" s="5" t="s">
         <v>30</v>
       </c>
       <c r="L2" s="5" t="s">
         <v>3</v>
       </c>
       <c r="M2" s="5" t="s">
         <v>31</v>
       </c>
       <c r="N2" s="5" t="s">
         <v>32</v>
       </c>
       <c r="O2" s="5" t="s">
         <v>32</v>
       </c>
       <c r="P2" s="5" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="Q2" s="5" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="R2" s="5">
         <v>680</v>
       </c>
       <c r="S2" s="5" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="T2" s="5" t="s">
         <v>3</v>
       </c>
       <c r="U2" s="5" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="V2" s="5" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="3" spans="1:22">
       <c r="A3" s="2"/>
       <c r="B3" s="2"/>
       <c r="C3" s="2"/>
       <c r="D3" s="2"/>
       <c r="E3" s="2"/>
       <c r="F3" s="2"/>
       <c r="G3" s="2"/>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="2"/>
       <c r="K3" s="2"/>
       <c r="L3" s="2"/>
       <c r="M3" s="2"/>
       <c r="N3" s="2"/>
       <c r="O3" s="2"/>
       <c r="P3" s="2"/>
       <c r="Q3" s="2"/>
       <c r="R3" s="2"/>
       <c r="S3" s="2"/>