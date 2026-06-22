--- v0 (2026-05-07)
+++ v1 (2026-06-22)
@@ -16,51 +16,51 @@
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Zadání srovnání" sheetId="1" r:id="rId4"/>
     <sheet name="Výsledky srovnání" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'Výsledky srovnání'!$A$1:$Y$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="63">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="62">
   <si>
     <t>Tento dokument byl vytvořen srovnávacím nástrojem ČTÚ dostupným na https://srovnavac.ctu.gov.cz. Dokument obsahuje výsledky srovnání služeb poskytovaných podnikateli v elektronických komunikacích na základě informací, které podnikatelé ČTÚ poskytují.</t>
   </si>
   <si>
     <t>Uvedené informace nemusejí představovat úplný přehled trhu. Uvádíme je tak, jak je podnikatelé do srovnávacího nástroje vložili. Najdete-li rozpor mezi uvedenými informacemi a ceníkem podnikatele, využijte prosím funkci Nahlášení chybných údajů.</t>
   </si>
   <si>
     <t>Všechny ceny jsou uváděny za měsíc vč. DPH.</t>
   </si>
   <si>
     <t>Název služby</t>
   </si>
   <si>
     <t>Operátor (obchodní značka)</t>
   </si>
   <si>
     <t>Cena</t>
   </si>
   <si>
     <t>Určeno pouze pro nové zákazníky</t>
   </si>
   <si>
     <t>Určeno pouze pro studenty/mladé</t>
   </si>
   <si>
@@ -118,53 +118,50 @@
     <t>URL adresa nabídky kombinace</t>
   </si>
   <si>
     <t>Je nabízena i v kombinaci s jinými službami</t>
   </si>
   <si>
     <t>entity.plan.parameter.duplicatedFromPlan</t>
   </si>
   <si>
     <t>SpeedLink 1 Giga</t>
   </si>
   <si>
     <t>PODA a.s.</t>
   </si>
   <si>
     <t>ne</t>
   </si>
   <si>
     <t>bez závazku</t>
   </si>
   <si>
     <t>30 dní</t>
   </si>
   <si>
     <t>12 měsíců</t>
-  </si>
-[...1 lines deleted...]
-    <t>Pronájem bezdrátové jednotky za cenu 50 Kč měsíčně.</t>
   </si>
   <si>
     <t>1 000 Mb/s</t>
   </si>
   <si>
     <t>200 Mb/s</t>
   </si>
   <si>
     <t>600 Mb/s</t>
   </si>
   <si>
     <t>120 Mb/s</t>
   </si>
   <si>
     <t>bez FUP</t>
   </si>
   <si>
     <t>https://www.poda.cz/internet/</t>
   </si>
   <si>
     <t>https://www.poda.cz/chci-podu/</t>
   </si>
   <si>
     <t>ano</t>
   </si>
@@ -665,51 +662,51 @@
   <dimension ref="A1:Y11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" topLeftCell="C2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight"/>
       <selection pane="bottomLeft"/>
       <selection pane="bottomRight" activeCell="Y2" sqref="Y2:Y11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="true" defaultRowHeight="20" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="24" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="31" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="37" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="37" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="29" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="24" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="15" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="31" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="28" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="21" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="35" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="37" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="61" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="58" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="35" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="34" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="39" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="38" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="9" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="43" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="35" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="36" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="51" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="48" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25">
       <c r="A1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>6</v>
       </c>
@@ -781,743 +778,735 @@
       <c r="A2" s="1" t="s">
         <v>28</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>29</v>
       </c>
       <c r="C2" s="4">
         <v>250.0</v>
       </c>
       <c r="D2" s="6" t="s">
         <v>30</v>
       </c>
       <c r="E2" s="6" t="s">
         <v>30</v>
       </c>
       <c r="F2" s="6" t="s">
         <v>30</v>
       </c>
       <c r="G2" s="6" t="s">
         <v>30</v>
       </c>
       <c r="H2" s="6" t="s">
         <v>31</v>
       </c>
       <c r="I2" s="4">
-        <v>520.0</v>
+        <v>570.0</v>
       </c>
       <c r="J2" s="6" t="s">
         <v>32</v>
       </c>
       <c r="K2" s="4">
         <v>250.0</v>
       </c>
       <c r="L2" s="6" t="s">
         <v>33</v>
       </c>
       <c r="M2" s="6" t="s">
         <v>30</v>
       </c>
       <c r="N2" s="6" t="s">
         <v>30</v>
       </c>
-      <c r="O2" s="6" t="s">
+      <c r="O2" s="6"/>
+      <c r="P2" s="6" t="s">
         <v>34</v>
       </c>
-      <c r="P2" s="6" t="s">
+      <c r="Q2" s="6" t="s">
         <v>35</v>
       </c>
-      <c r="Q2" s="6" t="s">
+      <c r="R2" s="6" t="s">
         <v>36</v>
       </c>
-      <c r="R2" s="6" t="s">
+      <c r="S2" s="6" t="s">
         <v>37</v>
       </c>
-      <c r="S2" s="6" t="s">
+      <c r="T2" s="6" t="s">
         <v>38</v>
       </c>
-      <c r="T2" s="6" t="s">
+      <c r="U2" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="V2" s="6" t="s">
         <v>39</v>
       </c>
-      <c r="U2" s="6" t="s">
-[...2 lines deleted...]
-      <c r="V2" s="6" t="s">
+      <c r="W2" s="6" t="s">
         <v>40</v>
       </c>
-      <c r="W2" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="X2" s="6" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="Y2" s="6"/>
     </row>
     <row r="3" spans="1:25">
       <c r="A3" s="3" t="s">
         <v>28</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>29</v>
       </c>
       <c r="C3" s="5">
         <v>250.0</v>
       </c>
       <c r="D3" s="7" t="s">
         <v>30</v>
       </c>
       <c r="E3" s="7" t="s">
         <v>30</v>
       </c>
       <c r="F3" s="7" t="s">
         <v>30</v>
       </c>
       <c r="G3" s="7" t="s">
         <v>30</v>
       </c>
       <c r="H3" s="7" t="s">
         <v>31</v>
       </c>
       <c r="I3" s="5">
-        <v>520.0</v>
+        <v>570.0</v>
       </c>
       <c r="J3" s="7" t="s">
         <v>32</v>
       </c>
       <c r="K3" s="5">
         <v>250.0</v>
       </c>
       <c r="L3" s="7" t="s">
         <v>33</v>
       </c>
       <c r="M3" s="7" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="7" t="s">
         <v>30</v>
       </c>
-      <c r="O3" s="7" t="s">
+      <c r="O3" s="7"/>
+      <c r="P3" s="7" t="s">
         <v>34</v>
       </c>
-      <c r="P3" s="7" t="s">
+      <c r="Q3" s="7" t="s">
         <v>35</v>
       </c>
-      <c r="Q3" s="7" t="s">
+      <c r="R3" s="7" t="s">
         <v>36</v>
       </c>
-      <c r="R3" s="7" t="s">
+      <c r="S3" s="7" t="s">
         <v>37</v>
       </c>
-      <c r="S3" s="7" t="s">
+      <c r="T3" s="7" t="s">
         <v>38</v>
       </c>
-      <c r="T3" s="7" t="s">
+      <c r="U3" s="7" t="s">
+        <v>30</v>
+      </c>
+      <c r="V3" s="7" t="s">
         <v>39</v>
       </c>
-      <c r="U3" s="7" t="s">
-[...2 lines deleted...]
-      <c r="V3" s="7" t="s">
+      <c r="W3" s="7" t="s">
         <v>40</v>
       </c>
-      <c r="W3" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="X3" s="7" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="Y3" s="7"/>
     </row>
     <row r="4" spans="1:25">
       <c r="A4" s="1" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="B4" s="1" t="s">
         <v>29</v>
       </c>
       <c r="C4" s="4">
         <v>280.0</v>
       </c>
       <c r="D4" s="6" t="s">
         <v>30</v>
       </c>
       <c r="E4" s="6" t="s">
         <v>30</v>
       </c>
       <c r="F4" s="6" t="s">
         <v>30</v>
       </c>
       <c r="G4" s="6" t="s">
         <v>30</v>
       </c>
       <c r="H4" s="6" t="s">
         <v>31</v>
       </c>
       <c r="I4" s="4">
         <v>350.0</v>
       </c>
       <c r="J4" s="6" t="s">
         <v>32</v>
       </c>
       <c r="K4" s="4">
         <v>280.0</v>
       </c>
       <c r="L4" s="6" t="s">
         <v>33</v>
       </c>
       <c r="M4" s="6" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="N4" s="6" t="s">
         <v>30</v>
       </c>
       <c r="O4" s="6"/>
       <c r="P4" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="Q4" s="6" t="s">
         <v>44</v>
       </c>
-      <c r="Q4" s="6" t="s">
+      <c r="R4" s="6" t="s">
         <v>45</v>
       </c>
-      <c r="R4" s="6" t="s">
+      <c r="S4" s="6" t="s">
         <v>46</v>
       </c>
-      <c r="S4" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="T4" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="U4" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="V4" s="6" t="s">
         <v>39</v>
       </c>
-      <c r="U4" s="6" t="s">
-[...2 lines deleted...]
-      <c r="V4" s="6" t="s">
+      <c r="W4" s="6" t="s">
         <v>40</v>
       </c>
-      <c r="W4" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="X4" s="6" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="Y4" s="6"/>
     </row>
     <row r="5" spans="1:25">
       <c r="A5" s="3" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>29</v>
       </c>
       <c r="C5" s="5">
         <v>280.0</v>
       </c>
       <c r="D5" s="7" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="E5" s="7" t="s">
         <v>30</v>
       </c>
       <c r="F5" s="7" t="s">
         <v>30</v>
       </c>
       <c r="G5" s="7" t="s">
         <v>30</v>
       </c>
       <c r="H5" s="7" t="s">
         <v>31</v>
       </c>
       <c r="I5" s="5">
         <v>280.0</v>
       </c>
       <c r="J5" s="7" t="s">
         <v>32</v>
       </c>
       <c r="K5" s="5"/>
       <c r="L5" s="7"/>
       <c r="M5" s="7" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="N5" s="7" t="s">
         <v>30</v>
       </c>
       <c r="O5" s="7"/>
       <c r="P5" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="Q5" s="7" t="s">
         <v>44</v>
       </c>
-      <c r="Q5" s="7" t="s">
+      <c r="R5" s="7" t="s">
         <v>45</v>
       </c>
-      <c r="R5" s="7" t="s">
+      <c r="S5" s="7" t="s">
         <v>46</v>
       </c>
-      <c r="S5" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="T5" s="7" t="s">
+        <v>38</v>
+      </c>
+      <c r="U5" s="7" t="s">
+        <v>30</v>
+      </c>
+      <c r="V5" s="7" t="s">
         <v>39</v>
       </c>
-      <c r="U5" s="7" t="s">
-[...2 lines deleted...]
-      <c r="V5" s="7" t="s">
+      <c r="W5" s="7" t="s">
         <v>40</v>
       </c>
-      <c r="W5" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="X5" s="7" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="Y5" s="7"/>
     </row>
     <row r="6" spans="1:25">
       <c r="A6" s="1" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="B6" s="1" t="s">
         <v>29</v>
       </c>
       <c r="C6" s="4">
         <v>280.0</v>
       </c>
       <c r="D6" s="6" t="s">
         <v>30</v>
       </c>
       <c r="E6" s="6" t="s">
         <v>30</v>
       </c>
       <c r="F6" s="6" t="s">
         <v>30</v>
       </c>
       <c r="G6" s="6" t="s">
         <v>30</v>
       </c>
       <c r="H6" s="6" t="s">
         <v>31</v>
       </c>
       <c r="I6" s="4">
         <v>350.0</v>
       </c>
       <c r="J6" s="6" t="s">
         <v>32</v>
       </c>
       <c r="K6" s="4">
         <v>280.0</v>
       </c>
       <c r="L6" s="6" t="s">
         <v>33</v>
       </c>
       <c r="M6" s="6" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="N6" s="6" t="s">
         <v>30</v>
       </c>
       <c r="O6" s="6"/>
       <c r="P6" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="Q6" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="R6" s="6" t="s">
         <v>50</v>
       </c>
-      <c r="Q6" s="6" t="s">
+      <c r="S6" s="6" t="s">
         <v>50</v>
       </c>
-      <c r="R6" s="6" t="s">
+      <c r="T6" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="U6" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="V6" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="W6" s="6" t="s">
         <v>51</v>
       </c>
-      <c r="S6" s="6" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="X6" s="6" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="Y6" s="6"/>
     </row>
     <row r="7" spans="1:25">
       <c r="A7" s="3" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>29</v>
       </c>
       <c r="C7" s="5">
         <v>280.0</v>
       </c>
       <c r="D7" s="7" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="E7" s="7" t="s">
         <v>30</v>
       </c>
       <c r="F7" s="7" t="s">
         <v>30</v>
       </c>
       <c r="G7" s="7" t="s">
         <v>30</v>
       </c>
       <c r="H7" s="7" t="s">
         <v>31</v>
       </c>
       <c r="I7" s="5">
         <v>280.0</v>
       </c>
       <c r="J7" s="7" t="s">
         <v>32</v>
       </c>
       <c r="K7" s="5"/>
       <c r="L7" s="7"/>
       <c r="M7" s="7" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="N7" s="7" t="s">
         <v>30</v>
       </c>
       <c r="O7" s="7" t="s">
+        <v>53</v>
+      </c>
+      <c r="P7" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="Q7" s="7" t="s">
+        <v>46</v>
+      </c>
+      <c r="R7" s="7" t="s">
+        <v>45</v>
+      </c>
+      <c r="S7" s="7" t="s">
         <v>54</v>
       </c>
-      <c r="P7" s="7" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="T7" s="7" t="s">
+        <v>38</v>
+      </c>
+      <c r="U7" s="7" t="s">
+        <v>30</v>
+      </c>
+      <c r="V7" s="7" t="s">
         <v>39</v>
       </c>
-      <c r="U7" s="7" t="s">
-[...2 lines deleted...]
-      <c r="V7" s="7" t="s">
+      <c r="W7" s="7" t="s">
         <v>40</v>
       </c>
-      <c r="W7" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="X7" s="7" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="Y7" s="7">
         <v>92507</v>
       </c>
     </row>
     <row r="8" spans="1:25">
       <c r="A8" s="1" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="B8" s="1" t="s">
         <v>29</v>
       </c>
       <c r="C8" s="4">
         <v>280.0</v>
       </c>
       <c r="D8" s="6" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="E8" s="6" t="s">
         <v>30</v>
       </c>
       <c r="F8" s="6" t="s">
         <v>30</v>
       </c>
       <c r="G8" s="6" t="s">
         <v>30</v>
       </c>
       <c r="H8" s="6" t="s">
         <v>31</v>
       </c>
       <c r="I8" s="4">
         <v>280.0</v>
       </c>
       <c r="J8" s="6" t="s">
         <v>32</v>
       </c>
       <c r="K8" s="4"/>
       <c r="L8" s="6"/>
       <c r="M8" s="6" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="N8" s="6" t="s">
         <v>30</v>
       </c>
       <c r="O8" s="6" t="s">
+        <v>56</v>
+      </c>
+      <c r="P8" s="6" t="s">
         <v>57</v>
       </c>
-      <c r="P8" s="6" t="s">
+      <c r="Q8" s="6" t="s">
         <v>58</v>
       </c>
-      <c r="Q8" s="6" t="s">
+      <c r="R8" s="6" t="s">
         <v>59</v>
       </c>
-      <c r="R8" s="6" t="s">
+      <c r="S8" s="6" t="s">
         <v>60</v>
       </c>
-      <c r="S8" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="T8" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="U8" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="V8" s="6" t="s">
         <v>39</v>
-      </c>
-[...4 lines deleted...]
-        <v>40</v>
       </c>
       <c r="W8" s="6"/>
       <c r="X8" s="6" t="s">
         <v>30</v>
       </c>
       <c r="Y8" s="6">
         <v>92525</v>
       </c>
     </row>
     <row r="9" spans="1:25">
       <c r="A9" s="3" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>29</v>
       </c>
       <c r="C9" s="5">
         <v>280.0</v>
       </c>
       <c r="D9" s="7" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="E9" s="7" t="s">
         <v>30</v>
       </c>
       <c r="F9" s="7" t="s">
         <v>30</v>
       </c>
       <c r="G9" s="7" t="s">
         <v>30</v>
       </c>
       <c r="H9" s="7" t="s">
         <v>31</v>
       </c>
       <c r="I9" s="5">
         <v>280.0</v>
       </c>
       <c r="J9" s="7" t="s">
         <v>32</v>
       </c>
       <c r="K9" s="5"/>
       <c r="L9" s="7"/>
       <c r="M9" s="7" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="N9" s="7" t="s">
         <v>30</v>
       </c>
       <c r="O9" s="7" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="P9" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="Q9" s="7" t="s">
         <v>58</v>
       </c>
-      <c r="Q9" s="7" t="s">
+      <c r="R9" s="7" t="s">
         <v>59</v>
       </c>
-      <c r="R9" s="7" t="s">
+      <c r="S9" s="7" t="s">
         <v>60</v>
       </c>
-      <c r="S9" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="T9" s="7" t="s">
+        <v>38</v>
+      </c>
+      <c r="U9" s="7" t="s">
+        <v>30</v>
+      </c>
+      <c r="V9" s="7" t="s">
         <v>39</v>
-      </c>
-[...4 lines deleted...]
-        <v>40</v>
       </c>
       <c r="W9" s="7"/>
       <c r="X9" s="7" t="s">
         <v>30</v>
       </c>
       <c r="Y9" s="7"/>
     </row>
     <row r="10" spans="1:25">
       <c r="A10" s="1" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="B10" s="1" t="s">
         <v>29</v>
       </c>
       <c r="C10" s="4">
         <v>280.0</v>
       </c>
       <c r="D10" s="6" t="s">
         <v>30</v>
       </c>
       <c r="E10" s="6" t="s">
         <v>30</v>
       </c>
       <c r="F10" s="6" t="s">
         <v>30</v>
       </c>
       <c r="G10" s="6" t="s">
         <v>30</v>
       </c>
       <c r="H10" s="6" t="s">
         <v>31</v>
       </c>
       <c r="I10" s="4">
         <v>470.0</v>
       </c>
       <c r="J10" s="6" t="s">
         <v>32</v>
       </c>
       <c r="K10" s="4">
         <v>280.0</v>
       </c>
       <c r="L10" s="6" t="s">
         <v>33</v>
       </c>
       <c r="M10" s="6" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="N10" s="6" t="s">
         <v>30</v>
       </c>
       <c r="O10" s="6"/>
       <c r="P10" s="6" t="s">
+        <v>57</v>
+      </c>
+      <c r="Q10" s="6" t="s">
         <v>58</v>
       </c>
-      <c r="Q10" s="6" t="s">
+      <c r="R10" s="6" t="s">
         <v>59</v>
       </c>
-      <c r="R10" s="6" t="s">
+      <c r="S10" s="6" t="s">
         <v>60</v>
       </c>
-      <c r="S10" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="T10" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="U10" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="V10" s="6" t="s">
         <v>39</v>
-      </c>
-[...4 lines deleted...]
-        <v>40</v>
       </c>
       <c r="W10" s="6"/>
       <c r="X10" s="6" t="s">
         <v>30</v>
       </c>
       <c r="Y10" s="6"/>
     </row>
     <row r="11" spans="1:25">
       <c r="A11" s="3" t="s">
-        <v>62</v>
+        <v>55</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>29</v>
       </c>
       <c r="C11" s="5">
         <v>280.0</v>
       </c>
       <c r="D11" s="7" t="s">
-        <v>30</v>
+        <v>41</v>
       </c>
       <c r="E11" s="7" t="s">
         <v>30</v>
       </c>
       <c r="F11" s="7" t="s">
         <v>30</v>
       </c>
       <c r="G11" s="7" t="s">
         <v>30</v>
       </c>
       <c r="H11" s="7" t="s">
         <v>31</v>
       </c>
       <c r="I11" s="5">
-        <v>490.0</v>
+        <v>280.0</v>
       </c>
       <c r="J11" s="7" t="s">
         <v>32</v>
       </c>
-      <c r="K11" s="5">
-[...4 lines deleted...]
-      </c>
+      <c r="K11" s="5"/>
+      <c r="L11" s="7"/>
       <c r="M11" s="7" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="N11" s="7" t="s">
         <v>30</v>
       </c>
-      <c r="O11" s="7"/>
+      <c r="O11" s="7" t="s">
+        <v>53</v>
+      </c>
       <c r="P11" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="Q11" s="7" t="s">
         <v>58</v>
       </c>
-      <c r="Q11" s="7" t="s">
+      <c r="R11" s="7" t="s">
         <v>59</v>
       </c>
-      <c r="R11" s="7" t="s">
+      <c r="S11" s="7" t="s">
         <v>60</v>
       </c>
-      <c r="S11" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="T11" s="7" t="s">
+        <v>38</v>
+      </c>
+      <c r="U11" s="7" t="s">
+        <v>30</v>
+      </c>
+      <c r="V11" s="7" t="s">
         <v>39</v>
       </c>
-      <c r="U11" s="7" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="W11" s="7"/>
       <c r="X11" s="7" t="s">
-        <v>42</v>
+        <v>30</v>
       </c>
       <c r="Y11" s="7"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:Y1"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>