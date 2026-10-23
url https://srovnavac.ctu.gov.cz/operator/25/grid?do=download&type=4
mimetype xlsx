--- v1 (2026-06-22)
+++ v2 (2026-10-23)
@@ -9,68 +9,71 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Zadání srovnání" sheetId="1" r:id="rId4"/>
     <sheet name="Výsledky srovnání" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'Výsledky srovnání'!$A$1:$Y$1</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'Výsledky srovnání'!$A$1:$X$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="62">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="56">
   <si>
     <t>Tento dokument byl vytvořen srovnávacím nástrojem ČTÚ dostupným na https://srovnavac.ctu.gov.cz. Dokument obsahuje výsledky srovnání služeb poskytovaných podnikateli v elektronických komunikacích na základě informací, které podnikatelé ČTÚ poskytují.</t>
   </si>
   <si>
     <t>Uvedené informace nemusejí představovat úplný přehled trhu. Uvádíme je tak, jak je podnikatelé do srovnávacího nástroje vložili. Najdete-li rozpor mezi uvedenými informacemi a ceníkem podnikatele, využijte prosím funkci Nahlášení chybných údajů.</t>
   </si>
   <si>
     <t>Všechny ceny jsou uváděny za měsíc vč. DPH.</t>
   </si>
   <si>
+    <t>ano</t>
+  </si>
+  <si>
     <t>Název služby</t>
   </si>
   <si>
     <t>Operátor (obchodní značka)</t>
   </si>
   <si>
     <t>Cena</t>
   </si>
   <si>
     <t>Určeno pouze pro nové zákazníky</t>
   </si>
   <si>
     <t>Určeno pouze pro studenty/mladé</t>
   </si>
   <si>
     <t>Určeno pouze pro seniory</t>
   </si>
   <si>
     <t>Určeno pouze pro OZP</t>
   </si>
   <si>
     <t>Druh smlouvy</t>
   </si>
   <si>
     <t>Pravidelná paušální platba</t>
@@ -99,108 +102,87 @@
   <si>
     <t>Inzerovaná rychlost vkládání</t>
   </si>
   <si>
     <t>Běžně dostupná rychlost stahování</t>
   </si>
   <si>
     <t>Běžně dostupná rychlost vkládání</t>
   </si>
   <si>
     <t>Typ FUP</t>
   </si>
   <si>
     <t>Obsahuje pevnou veřejnou IPv4 adresu</t>
   </si>
   <si>
     <t>URL adresa nabídky služby</t>
   </si>
   <si>
     <t>URL adresa nabídky kombinace</t>
   </si>
   <si>
     <t>Je nabízena i v kombinaci s jinými službami</t>
   </si>
   <si>
-    <t>entity.plan.parameter.duplicatedFromPlan</t>
-[...2 lines deleted...]
-    <t>SpeedLink 1 Giga</t>
+    <t>WIFI 30M (byt)</t>
   </si>
   <si>
     <t>PODA a.s.</t>
   </si>
   <si>
     <t>ne</t>
   </si>
   <si>
     <t>bez závazku</t>
   </si>
   <si>
     <t>30 dní</t>
   </si>
   <si>
     <t>12 měsíců</t>
   </si>
   <si>
-    <t>1 000 Mb/s</t>
-[...8 lines deleted...]
-    <t>120 Mb/s</t>
+    <t>30 Mb/s</t>
+  </si>
+  <si>
+    <t>5 Mb/s</t>
+  </si>
+  <si>
+    <t>18 Mb/s</t>
+  </si>
+  <si>
+    <t>3 Mb/s</t>
   </si>
   <si>
     <t>bez FUP</t>
   </si>
   <si>
     <t>https://www.poda.cz/internet/</t>
   </si>
   <si>
     <t>https://www.poda.cz/chci-podu/</t>
-  </si>
-[...16 lines deleted...]
-    <t>3 Mb/s</t>
   </si>
   <si>
     <t>WIFI Promo 30M (byt)</t>
   </si>
   <si>
     <t>Speedy 100M</t>
   </si>
   <si>
     <t>100 Mb/s</t>
   </si>
   <si>
     <t>60 Mb/s</t>
   </si>
   <si>
     <t>https://www.poda.cz/tv-sluzby/</t>
   </si>
   <si>
     <t>WIFI Promo 30M</t>
   </si>
   <si>
     <t>Smlouva na dobu určitou v délce trvání 12 měsíců.</t>
   </si>
   <si>
     <t>1,80 Mb/s</t>
   </si>
@@ -252,67 +234,71 @@
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFea870e"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFeeeeee"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
-    <border/>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="8">
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
-[...1 lines deleted...]
-    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
-      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+      <alignment vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="3" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
-      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+      <alignment vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="3" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="3" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/></Relationships>
 </file>
@@ -617,934 +603,913 @@
   </sheetPr>
   <dimension ref="A1:A3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:1">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
   </sheetData>
-  <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
+  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Y11"/>
+  <dimension ref="A1:X11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" topLeftCell="C2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight"/>
       <selection pane="bottomLeft"/>
-      <selection pane="bottomRight" activeCell="Y2" sqref="Y2:Y11"/>
+      <selection pane="bottomRight" activeCell="X2" sqref="X2:X11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="true" defaultRowHeight="20" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="24" bestFit="true" customWidth="true" style="0"/>
-[...23 lines deleted...]
-    <col min="25" max="25" width="48" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="24.708" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="36.42" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="24.708" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="42.418" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="42.418" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="34.135" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="29.421" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="19.995" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="36.42" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="32.849" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="24.708" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="25.851" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="39.99" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="42.418" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="58.843" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="39.99" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="38.848" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="44.703" bestFit="true" customWidth="true" style="0"/>
+    <col min="19" max="19" width="43.561" bestFit="true" customWidth="true" style="0"/>
+    <col min="20" max="20" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="21" max="21" width="48.274" bestFit="true" customWidth="true" style="0"/>
+    <col min="22" max="22" width="35.277" bestFit="true" customWidth="true" style="0"/>
+    <col min="23" max="23" width="38.848" bestFit="true" customWidth="true" style="0"/>
+    <col min="24" max="24" width="56.558" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:25">
+    <row r="1" spans="1:24">
       <c r="A1" s="2" t="s">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="S1" s="2" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="T1" s="2" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="U1" s="2" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="V1" s="2" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="W1" s="2" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="X1" s="2" t="s">
-        <v>26</v>
-[...1 lines deleted...]
-      <c r="Y1" s="2" t="s">
         <v>27</v>
       </c>
     </row>
-    <row r="2" spans="1:25">
+    <row r="2" spans="1:24">
       <c r="A2" s="1" t="s">
         <v>28</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>29</v>
       </c>
       <c r="C2" s="4">
-        <v>250.0</v>
+        <v>280.0</v>
       </c>
       <c r="D2" s="6" t="s">
         <v>30</v>
       </c>
       <c r="E2" s="6" t="s">
         <v>30</v>
       </c>
       <c r="F2" s="6" t="s">
         <v>30</v>
       </c>
       <c r="G2" s="6" t="s">
         <v>30</v>
       </c>
       <c r="H2" s="6" t="s">
         <v>31</v>
       </c>
       <c r="I2" s="4">
-        <v>570.0</v>
+        <v>350.0</v>
       </c>
       <c r="J2" s="6" t="s">
         <v>32</v>
       </c>
       <c r="K2" s="4">
-        <v>250.0</v>
+        <v>280.0</v>
       </c>
       <c r="L2" s="6" t="s">
         <v>33</v>
       </c>
       <c r="M2" s="6" t="s">
-        <v>30</v>
+        <v>3</v>
       </c>
       <c r="N2" s="6" t="s">
         <v>30</v>
       </c>
       <c r="O2" s="6"/>
       <c r="P2" s="6" t="s">
         <v>34</v>
       </c>
       <c r="Q2" s="6" t="s">
         <v>35</v>
       </c>
       <c r="R2" s="6" t="s">
         <v>36</v>
       </c>
       <c r="S2" s="6" t="s">
         <v>37</v>
       </c>
       <c r="T2" s="6" t="s">
         <v>38</v>
       </c>
       <c r="U2" s="6" t="s">
         <v>30</v>
       </c>
       <c r="V2" s="6" t="s">
         <v>39</v>
       </c>
       <c r="W2" s="6" t="s">
         <v>40</v>
       </c>
       <c r="X2" s="6" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="3" spans="1:24">
+      <c r="A3" s="3" t="s">
         <v>41</v>
-      </c>
-[...4 lines deleted...]
-        <v>28</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>29</v>
       </c>
       <c r="C3" s="5">
-        <v>250.0</v>
+        <v>280.0</v>
       </c>
       <c r="D3" s="7" t="s">
-        <v>30</v>
+        <v>3</v>
       </c>
       <c r="E3" s="7" t="s">
         <v>30</v>
       </c>
       <c r="F3" s="7" t="s">
         <v>30</v>
       </c>
       <c r="G3" s="7" t="s">
         <v>30</v>
       </c>
       <c r="H3" s="7" t="s">
         <v>31</v>
       </c>
       <c r="I3" s="5">
-        <v>570.0</v>
+        <v>280.0</v>
       </c>
       <c r="J3" s="7" t="s">
         <v>32</v>
       </c>
-      <c r="K3" s="5">
-[...4 lines deleted...]
-      </c>
+      <c r="K3" s="5"/>
+      <c r="L3" s="7"/>
       <c r="M3" s="7" t="s">
-        <v>30</v>
+        <v>3</v>
       </c>
       <c r="N3" s="7" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="7"/>
       <c r="P3" s="7" t="s">
         <v>34</v>
       </c>
       <c r="Q3" s="7" t="s">
         <v>35</v>
       </c>
       <c r="R3" s="7" t="s">
         <v>36</v>
       </c>
       <c r="S3" s="7" t="s">
         <v>37</v>
       </c>
       <c r="T3" s="7" t="s">
         <v>38</v>
       </c>
       <c r="U3" s="7" t="s">
         <v>30</v>
       </c>
       <c r="V3" s="7" t="s">
         <v>39</v>
       </c>
       <c r="W3" s="7" t="s">
         <v>40</v>
       </c>
       <c r="X3" s="7" t="s">
-        <v>41</v>
-[...1 lines deleted...]
-      <c r="Y3" s="7"/>
+        <v>3</v>
+      </c>
     </row>
-    <row r="4" spans="1:25">
+    <row r="4" spans="1:24">
       <c r="A4" s="1" t="s">
         <v>42</v>
       </c>
       <c r="B4" s="1" t="s">
         <v>29</v>
       </c>
       <c r="C4" s="4">
         <v>280.0</v>
       </c>
       <c r="D4" s="6" t="s">
         <v>30</v>
       </c>
       <c r="E4" s="6" t="s">
         <v>30</v>
       </c>
       <c r="F4" s="6" t="s">
         <v>30</v>
       </c>
       <c r="G4" s="6" t="s">
         <v>30</v>
       </c>
       <c r="H4" s="6" t="s">
         <v>31</v>
       </c>
       <c r="I4" s="4">
         <v>350.0</v>
       </c>
       <c r="J4" s="6" t="s">
         <v>32</v>
       </c>
       <c r="K4" s="4">
         <v>280.0</v>
       </c>
       <c r="L4" s="6" t="s">
         <v>33</v>
       </c>
       <c r="M4" s="6" t="s">
-        <v>41</v>
+        <v>3</v>
       </c>
       <c r="N4" s="6" t="s">
         <v>30</v>
       </c>
       <c r="O4" s="6"/>
       <c r="P4" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Q4" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="R4" s="6" t="s">
         <v>44</v>
       </c>
-      <c r="R4" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="S4" s="6" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="T4" s="6" t="s">
         <v>38</v>
       </c>
       <c r="U4" s="6" t="s">
         <v>30</v>
       </c>
       <c r="V4" s="6" t="s">
         <v>39</v>
       </c>
       <c r="W4" s="6" t="s">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="X4" s="6" t="s">
-        <v>41</v>
-[...1 lines deleted...]
-      <c r="Y4" s="6"/>
+        <v>3</v>
+      </c>
     </row>
-    <row r="5" spans="1:25">
+    <row r="5" spans="1:24">
       <c r="A5" s="3" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>29</v>
       </c>
       <c r="C5" s="5">
         <v>280.0</v>
       </c>
       <c r="D5" s="7" t="s">
-        <v>41</v>
+        <v>3</v>
       </c>
       <c r="E5" s="7" t="s">
         <v>30</v>
       </c>
       <c r="F5" s="7" t="s">
         <v>30</v>
       </c>
       <c r="G5" s="7" t="s">
         <v>30</v>
       </c>
       <c r="H5" s="7" t="s">
         <v>31</v>
       </c>
       <c r="I5" s="5">
         <v>280.0</v>
       </c>
       <c r="J5" s="7" t="s">
         <v>32</v>
       </c>
       <c r="K5" s="5"/>
       <c r="L5" s="7"/>
       <c r="M5" s="7" t="s">
-        <v>41</v>
+        <v>3</v>
       </c>
       <c r="N5" s="7" t="s">
         <v>30</v>
       </c>
-      <c r="O5" s="7"/>
+      <c r="O5" s="7" t="s">
+        <v>47</v>
+      </c>
       <c r="P5" s="7" t="s">
-        <v>43</v>
+        <v>34</v>
       </c>
       <c r="Q5" s="7" t="s">
-        <v>44</v>
+        <v>37</v>
       </c>
       <c r="R5" s="7" t="s">
-        <v>45</v>
+        <v>36</v>
       </c>
       <c r="S5" s="7" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="T5" s="7" t="s">
         <v>38</v>
       </c>
       <c r="U5" s="7" t="s">
         <v>30</v>
       </c>
       <c r="V5" s="7" t="s">
         <v>39</v>
       </c>
       <c r="W5" s="7" t="s">
         <v>40</v>
       </c>
       <c r="X5" s="7" t="s">
-        <v>41</v>
-[...1 lines deleted...]
-      <c r="Y5" s="7"/>
+        <v>3</v>
+      </c>
     </row>
-    <row r="6" spans="1:25">
+    <row r="6" spans="1:24">
       <c r="A6" s="1" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B6" s="1" t="s">
         <v>29</v>
       </c>
       <c r="C6" s="4">
         <v>280.0</v>
       </c>
       <c r="D6" s="6" t="s">
-        <v>30</v>
+        <v>3</v>
       </c>
       <c r="E6" s="6" t="s">
         <v>30</v>
       </c>
       <c r="F6" s="6" t="s">
         <v>30</v>
       </c>
       <c r="G6" s="6" t="s">
         <v>30</v>
       </c>
       <c r="H6" s="6" t="s">
         <v>31</v>
       </c>
       <c r="I6" s="4">
-        <v>350.0</v>
+        <v>280.0</v>
       </c>
       <c r="J6" s="6" t="s">
         <v>32</v>
       </c>
-      <c r="K6" s="4">
-[...4 lines deleted...]
-      </c>
+      <c r="K6" s="4"/>
+      <c r="L6" s="6"/>
       <c r="M6" s="6" t="s">
-        <v>41</v>
+        <v>3</v>
       </c>
       <c r="N6" s="6" t="s">
         <v>30</v>
       </c>
-      <c r="O6" s="6"/>
+      <c r="O6" s="6" t="s">
+        <v>50</v>
+      </c>
       <c r="P6" s="6" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="Q6" s="6" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="R6" s="6" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="S6" s="6" t="s">
-        <v>50</v>
+        <v>54</v>
       </c>
       <c r="T6" s="6" t="s">
         <v>38</v>
       </c>
       <c r="U6" s="6" t="s">
         <v>30</v>
       </c>
       <c r="V6" s="6" t="s">
         <v>39</v>
       </c>
-      <c r="W6" s="6" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="W6" s="6"/>
       <c r="X6" s="6" t="s">
-        <v>41</v>
-[...1 lines deleted...]
-      <c r="Y6" s="6"/>
+        <v>30</v>
+      </c>
     </row>
-    <row r="7" spans="1:25">
+    <row r="7" spans="1:24">
       <c r="A7" s="3" t="s">
-        <v>52</v>
+        <v>49</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>29</v>
       </c>
       <c r="C7" s="5">
         <v>280.0</v>
       </c>
       <c r="D7" s="7" t="s">
-        <v>41</v>
+        <v>3</v>
       </c>
       <c r="E7" s="7" t="s">
         <v>30</v>
       </c>
       <c r="F7" s="7" t="s">
         <v>30</v>
       </c>
       <c r="G7" s="7" t="s">
         <v>30</v>
       </c>
       <c r="H7" s="7" t="s">
         <v>31</v>
       </c>
       <c r="I7" s="5">
         <v>280.0</v>
       </c>
       <c r="J7" s="7" t="s">
         <v>32</v>
       </c>
       <c r="K7" s="5"/>
       <c r="L7" s="7"/>
       <c r="M7" s="7" t="s">
-        <v>41</v>
+        <v>3</v>
       </c>
       <c r="N7" s="7" t="s">
         <v>30</v>
       </c>
       <c r="O7" s="7" t="s">
+        <v>47</v>
+      </c>
+      <c r="P7" s="7" t="s">
+        <v>51</v>
+      </c>
+      <c r="Q7" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="R7" s="7" t="s">
         <v>53</v>
-      </c>
-[...7 lines deleted...]
-        <v>45</v>
       </c>
       <c r="S7" s="7" t="s">
         <v>54</v>
       </c>
       <c r="T7" s="7" t="s">
         <v>38</v>
       </c>
       <c r="U7" s="7" t="s">
         <v>30</v>
       </c>
       <c r="V7" s="7" t="s">
         <v>39</v>
       </c>
-      <c r="W7" s="7" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="W7" s="7"/>
       <c r="X7" s="7" t="s">
-        <v>41</v>
-[...2 lines deleted...]
-        <v>92507</v>
+        <v>30</v>
       </c>
     </row>
-    <row r="8" spans="1:25">
+    <row r="8" spans="1:24">
       <c r="A8" s="1" t="s">
         <v>55</v>
       </c>
       <c r="B8" s="1" t="s">
         <v>29</v>
       </c>
       <c r="C8" s="4">
         <v>280.0</v>
       </c>
       <c r="D8" s="6" t="s">
-        <v>41</v>
+        <v>30</v>
       </c>
       <c r="E8" s="6" t="s">
         <v>30</v>
       </c>
       <c r="F8" s="6" t="s">
         <v>30</v>
       </c>
       <c r="G8" s="6" t="s">
         <v>30</v>
       </c>
       <c r="H8" s="6" t="s">
         <v>31</v>
       </c>
       <c r="I8" s="4">
-        <v>280.0</v>
+        <v>470.0</v>
       </c>
       <c r="J8" s="6" t="s">
         <v>32</v>
       </c>
-      <c r="K8" s="4"/>
-      <c r="L8" s="6"/>
+      <c r="K8" s="4">
+        <v>280.0</v>
+      </c>
+      <c r="L8" s="6" t="s">
+        <v>33</v>
+      </c>
       <c r="M8" s="6" t="s">
-        <v>41</v>
+        <v>3</v>
       </c>
       <c r="N8" s="6" t="s">
         <v>30</v>
       </c>
-      <c r="O8" s="6" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="O8" s="6"/>
       <c r="P8" s="6" t="s">
-        <v>57</v>
+        <v>51</v>
       </c>
       <c r="Q8" s="6" t="s">
-        <v>58</v>
+        <v>52</v>
       </c>
       <c r="R8" s="6" t="s">
-        <v>59</v>
+        <v>53</v>
       </c>
       <c r="S8" s="6" t="s">
-        <v>60</v>
+        <v>54</v>
       </c>
       <c r="T8" s="6" t="s">
         <v>38</v>
       </c>
       <c r="U8" s="6" t="s">
         <v>30</v>
       </c>
       <c r="V8" s="6" t="s">
         <v>39</v>
       </c>
       <c r="W8" s="6"/>
       <c r="X8" s="6" t="s">
         <v>30</v>
       </c>
-      <c r="Y8" s="6">
-[...1 lines deleted...]
-      </c>
     </row>
-    <row r="9" spans="1:25">
+    <row r="9" spans="1:24">
       <c r="A9" s="3" t="s">
-        <v>55</v>
+        <v>49</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>29</v>
       </c>
       <c r="C9" s="5">
         <v>280.0</v>
       </c>
       <c r="D9" s="7" t="s">
-        <v>41</v>
+        <v>3</v>
       </c>
       <c r="E9" s="7" t="s">
         <v>30</v>
       </c>
       <c r="F9" s="7" t="s">
         <v>30</v>
       </c>
       <c r="G9" s="7" t="s">
         <v>30</v>
       </c>
       <c r="H9" s="7" t="s">
         <v>31</v>
       </c>
       <c r="I9" s="5">
         <v>280.0</v>
       </c>
       <c r="J9" s="7" t="s">
         <v>32</v>
       </c>
       <c r="K9" s="5"/>
       <c r="L9" s="7"/>
       <c r="M9" s="7" t="s">
-        <v>41</v>
+        <v>3</v>
       </c>
       <c r="N9" s="7" t="s">
         <v>30</v>
       </c>
       <c r="O9" s="7" t="s">
+        <v>47</v>
+      </c>
+      <c r="P9" s="7" t="s">
+        <v>51</v>
+      </c>
+      <c r="Q9" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="R9" s="7" t="s">
         <v>53</v>
       </c>
-      <c r="P9" s="7" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="S9" s="7" t="s">
-        <v>60</v>
+        <v>54</v>
       </c>
       <c r="T9" s="7" t="s">
         <v>38</v>
       </c>
       <c r="U9" s="7" t="s">
         <v>30</v>
       </c>
       <c r="V9" s="7" t="s">
         <v>39</v>
       </c>
       <c r="W9" s="7"/>
       <c r="X9" s="7" t="s">
         <v>30</v>
       </c>
-      <c r="Y9" s="7"/>
     </row>
-    <row r="10" spans="1:25">
+    <row r="10" spans="1:24">
       <c r="A10" s="1" t="s">
-        <v>61</v>
+        <v>46</v>
       </c>
       <c r="B10" s="1" t="s">
         <v>29</v>
       </c>
       <c r="C10" s="4">
         <v>280.0</v>
       </c>
       <c r="D10" s="6" t="s">
-        <v>30</v>
+        <v>3</v>
       </c>
       <c r="E10" s="6" t="s">
         <v>30</v>
       </c>
       <c r="F10" s="6" t="s">
         <v>30</v>
       </c>
       <c r="G10" s="6" t="s">
         <v>30</v>
       </c>
       <c r="H10" s="6" t="s">
         <v>31</v>
       </c>
       <c r="I10" s="4">
-        <v>470.0</v>
+        <v>280.0</v>
       </c>
       <c r="J10" s="6" t="s">
         <v>32</v>
       </c>
-      <c r="K10" s="4">
-[...4 lines deleted...]
-      </c>
+      <c r="K10" s="4"/>
+      <c r="L10" s="6"/>
       <c r="M10" s="6" t="s">
-        <v>41</v>
+        <v>3</v>
       </c>
       <c r="N10" s="6" t="s">
         <v>30</v>
       </c>
-      <c r="O10" s="6"/>
+      <c r="O10" s="6" t="s">
+        <v>47</v>
+      </c>
       <c r="P10" s="6" t="s">
-        <v>57</v>
+        <v>34</v>
       </c>
       <c r="Q10" s="6" t="s">
-        <v>58</v>
+        <v>37</v>
       </c>
       <c r="R10" s="6" t="s">
-        <v>59</v>
+        <v>36</v>
       </c>
       <c r="S10" s="6" t="s">
-        <v>60</v>
+        <v>48</v>
       </c>
       <c r="T10" s="6" t="s">
         <v>38</v>
       </c>
       <c r="U10" s="6" t="s">
         <v>30</v>
       </c>
       <c r="V10" s="6" t="s">
         <v>39</v>
       </c>
-      <c r="W10" s="6"/>
+      <c r="W10" s="6" t="s">
+        <v>40</v>
+      </c>
       <c r="X10" s="6" t="s">
-        <v>30</v>
-[...1 lines deleted...]
-      <c r="Y10" s="6"/>
+        <v>3</v>
+      </c>
     </row>
-    <row r="11" spans="1:25">
+    <row r="11" spans="1:24">
       <c r="A11" s="3" t="s">
-        <v>55</v>
+        <v>46</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>29</v>
       </c>
       <c r="C11" s="5">
         <v>280.0</v>
       </c>
       <c r="D11" s="7" t="s">
-        <v>41</v>
+        <v>3</v>
       </c>
       <c r="E11" s="7" t="s">
         <v>30</v>
       </c>
       <c r="F11" s="7" t="s">
         <v>30</v>
       </c>
       <c r="G11" s="7" t="s">
         <v>30</v>
       </c>
       <c r="H11" s="7" t="s">
         <v>31</v>
       </c>
       <c r="I11" s="5">
         <v>280.0</v>
       </c>
       <c r="J11" s="7" t="s">
         <v>32</v>
       </c>
       <c r="K11" s="5"/>
       <c r="L11" s="7"/>
       <c r="M11" s="7" t="s">
-        <v>41</v>
+        <v>3</v>
       </c>
       <c r="N11" s="7" t="s">
         <v>30</v>
       </c>
       <c r="O11" s="7" t="s">
-        <v>53</v>
+        <v>47</v>
       </c>
       <c r="P11" s="7" t="s">
-        <v>57</v>
+        <v>34</v>
       </c>
       <c r="Q11" s="7" t="s">
-        <v>58</v>
+        <v>37</v>
       </c>
       <c r="R11" s="7" t="s">
-        <v>59</v>
+        <v>36</v>
       </c>
       <c r="S11" s="7" t="s">
-        <v>60</v>
+        <v>48</v>
       </c>
       <c r="T11" s="7" t="s">
         <v>38</v>
       </c>
       <c r="U11" s="7" t="s">
         <v>30</v>
       </c>
       <c r="V11" s="7" t="s">
         <v>39</v>
       </c>
-      <c r="W11" s="7"/>
+      <c r="W11" s="7" t="s">
+        <v>40</v>
+      </c>
       <c r="X11" s="7" t="s">
-        <v>30</v>
-[...1 lines deleted...]
-      <c r="Y11" s="7"/>
+        <v>3</v>
+      </c>
     </row>
   </sheetData>
-  <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
-  <autoFilter ref="A1:Y1"/>
+  <autoFilter ref="A1:X1"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
+  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Zadání srovnání</vt:lpstr>
       <vt:lpstr>Výsledky srovnání</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
+  <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Unknown Creator</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Untitled Spreadsheet</dc:title>
   <dc:description/>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>