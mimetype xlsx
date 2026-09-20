--- v0 (2026-06-21)
+++ v1 (2026-09-20)
@@ -9,171 +9,174 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Zadání srovnání" sheetId="1" r:id="rId4"/>
     <sheet name="Výsledky srovnání" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'Výsledky srovnání'!$A$1:$Y$1</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'Výsledky srovnání'!$A$1:$Z$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="41">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="42">
   <si>
     <t>Tento dokument byl vytvořen srovnávacím nástrojem ČTÚ dostupným na https://srovnavac.ctu.gov.cz. Dokument obsahuje výsledky srovnání služeb poskytovaných podnikateli v elektronických komunikacích na základě informací, které podnikatelé ČTÚ poskytují.</t>
   </si>
   <si>
     <t>Uvedené informace nemusejí představovat úplný přehled trhu. Uvádíme je tak, jak je podnikatelé do srovnávacího nástroje vložili. Najdete-li rozpor mezi uvedenými informacemi a ceníkem podnikatele, využijte prosím funkci Nahlášení chybných údajů.</t>
   </si>
   <si>
     <t>Všechny ceny jsou uváděny za měsíc vč. DPH.</t>
   </si>
   <si>
     <t>Název služby</t>
   </si>
   <si>
     <t>Operátor (obchodní značka)</t>
   </si>
   <si>
     <t>Cena</t>
   </si>
   <si>
     <t>Určeno pouze pro nové zákazníky</t>
   </si>
   <si>
     <t>Určeno pouze pro studenty/mladé</t>
   </si>
   <si>
     <t>Určeno pouze pro seniory</t>
   </si>
   <si>
     <t>Určeno pouze pro OZP</t>
   </si>
   <si>
     <t>Druh smlouvy</t>
   </si>
   <si>
     <t>Pravidelná paušální platba</t>
   </si>
   <si>
     <t>Perioda paušální platby</t>
   </si>
   <si>
     <t>Čerpání služby lze pozastavit</t>
   </si>
   <si>
     <t>Časově omezená platnost kreditu</t>
   </si>
   <si>
     <t>Způsob šíření signálu</t>
   </si>
   <si>
+    <t>Time shift</t>
+  </si>
+  <si>
+    <t>Videotéka</t>
+  </si>
+  <si>
+    <t>TV v mobilu</t>
+  </si>
+  <si>
+    <t>Počet zařízení, která lze současně používat</t>
+  </si>
+  <si>
+    <t>Kolik nejvýše dalších zařízení lze pronajmout</t>
+  </si>
+  <si>
+    <t>Cena za pronájem dalšího zařízení</t>
+  </si>
+  <si>
+    <t>URL adresa nabídky služby</t>
+  </si>
+  <si>
+    <t>Je nabízena i v kombinaci s jinými službami</t>
+  </si>
+  <si>
     <t>Celkový počet programů</t>
   </si>
   <si>
     <t>Celkový výčet programů</t>
   </si>
   <si>
     <t>Počet HD programů</t>
   </si>
   <si>
     <t>Výčet HD programů</t>
   </si>
   <si>
-    <t>Time shift</t>
-[...20 lines deleted...]
-    <t>Je nabízena i v kombinaci s jinými službami</t>
+    <t>Celkový počet rozhlasových programů</t>
   </si>
   <si>
     <t>Kuki Start</t>
   </si>
   <si>
     <t>Morkovsko IT s.r.o.</t>
   </si>
   <si>
     <t>ne</t>
   </si>
   <si>
     <t>bez závazku</t>
   </si>
   <si>
     <t>30 dní</t>
   </si>
   <si>
     <t>IPTV</t>
   </si>
   <si>
+    <t>ano</t>
+  </si>
+  <si>
+    <t>https://morkovsko.it/televize/</t>
+  </si>
+  <si>
     <t>Promo kanál,ČT1 HD,ČT2 HD,ČT24 HD,ČT Sport HD,ČT :D HD,ČT3 HD,ČT Art HD,ČT1 - JMO HD,ČT1 - SMO HD,Nova HD,Nova Fun HD,Nova Cinema HD,Nova Action HD,Nova Gold HD,Nova Lady HD,Prima HD,Jednotka HD,Dvojka HD,Prima COOL HD,Prima love HD,Prima SHOW HD,Prima ZOOM HD,Prima MAX HD,Paramount Network HD,Prima KRIMI HD,CNN Prima News HD,Prima STAR HD,TV Barrandov HD,Kino Barrandov HD,Barrandov Krimi HD,TV Noe,Ukraina 24,TV Relax,Óčko HD,Óčko Star HD,Óčko Expres HD,Seznam.cz TV HD,JOJ Family HD,CS Mystery,TV Rebel,Info TV,TV BRNO 1,Praha TV,regionalnitelevize.cz,Retro Music,Šláger Originál</t>
   </si>
   <si>
     <t>Promo kanál,ČT1 HD,ČT2 HD,ČT24 HD,ČT Sport HD,ČT :D HD,ČT3 HD,ČT Art HD,ČT1 - JMO HD,ČT1 - SMO HD,Nova HD,Nova Fun HD,Nova Cinema HD,Nova Action HD,Nova Gold HD,Nova Lady HD,Prima HD,Jednotka HD,Dvojka HD,Prima COOL HD,Prima love HD,Prima SHOW HD,Prima ZOOM HD,Prima MAX HD,Paramount Network HD,Prima KRIMI HD,CNN Prima News HD,Prima STAR HD,TV Barrandov HD,Kino Barrandov HD,Barrandov Krimi HD,Óčko HD,Óčko Star HD,Óčko Expres HD,Seznam.cz TV HD,JOJ Family HD</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://morkovsko.it/televize/</t>
   </si>
   <si>
     <t>Kuki Základ</t>
   </si>
   <si>
     <t>Kuki Ideal</t>
   </si>
   <si>
     <t>Kuki Komplet</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00\ [$Kč-405]"/>
   </numFmts>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
@@ -189,67 +192,71 @@
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFea870e"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFeeeeee"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
-    <border/>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="8">
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
-[...1 lines deleted...]
-    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
-      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+      <alignment vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="3" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
-      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+      <alignment vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="3" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="3" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/></Relationships>
 </file>
@@ -554,109 +561,110 @@
   </sheetPr>
   <dimension ref="A1:A3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:1">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
   </sheetData>
-  <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
+  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Y9"/>
+  <dimension ref="A1:Z9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" topLeftCell="C2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight"/>
       <selection pane="bottomLeft"/>
-      <selection pane="bottomRight" activeCell="Y2" sqref="Y2:Y9"/>
+      <selection pane="bottomRight" activeCell="Z2" sqref="Z2:Z9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="true" defaultRowHeight="20" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="15" bestFit="true" customWidth="true" style="0"/>
-[...23 lines deleted...]
-    <col min="25" max="25" width="51" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="19.995" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="36.42" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="24.708" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="42.418" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="42.418" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="34.135" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="29.421" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="19.995" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="36.42" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="32.849" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="39.99" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="42.418" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="30.564" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="18.71" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="56.558" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="58.843" bestFit="true" customWidth="true" style="0"/>
+    <col min="19" max="19" width="44.703" bestFit="true" customWidth="true" style="0"/>
+    <col min="20" max="20" width="36.42" bestFit="true" customWidth="true" style="0"/>
+    <col min="21" max="21" width="56.558" bestFit="true" customWidth="true" style="0"/>
+    <col min="22" max="22" width="31.707" bestFit="true" customWidth="true" style="0"/>
+    <col min="23" max="23" width="689.974" bestFit="true" customWidth="true" style="0"/>
+    <col min="24" max="24" width="25.851" bestFit="true" customWidth="true" style="0"/>
+    <col min="25" max="25" width="543.724" bestFit="true" customWidth="true" style="0"/>
+    <col min="26" max="26" width="47.131" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:25">
+    <row r="1" spans="1:26">
       <c r="A1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>7</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>8</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>9</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>10</v>
       </c>
       <c r="I1" s="2" t="s">
@@ -688,702 +696,730 @@
       </c>
       <c r="R1" s="2" t="s">
         <v>20</v>
       </c>
       <c r="S1" s="2" t="s">
         <v>21</v>
       </c>
       <c r="T1" s="2" t="s">
         <v>22</v>
       </c>
       <c r="U1" s="2" t="s">
         <v>23</v>
       </c>
       <c r="V1" s="2" t="s">
         <v>24</v>
       </c>
       <c r="W1" s="2" t="s">
         <v>25</v>
       </c>
       <c r="X1" s="2" t="s">
         <v>26</v>
       </c>
       <c r="Y1" s="2" t="s">
         <v>27</v>
       </c>
+      <c r="Z1" s="2" t="s">
+        <v>28</v>
+      </c>
     </row>
-    <row r="2" spans="1:25">
+    <row r="2" spans="1:26">
       <c r="A2" s="1" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B2" s="1" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C2" s="4">
         <v>119.0</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E2" s="6" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="F2" s="6" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="G2" s="6" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="H2" s="6" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I2" s="4">
         <v>119.0</v>
       </c>
       <c r="J2" s="6" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="K2" s="6" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="L2" s="6" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="M2" s="6" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="N2" s="6">
-        <v>64</v>
+        <v>7</v>
       </c>
       <c r="O2" s="6" t="s">
-        <v>34</v>
-[...4 lines deleted...]
-      <c r="Q2" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="P2" s="6" t="s">
         <v>35</v>
       </c>
+      <c r="Q2" s="6">
+        <v>4</v>
+      </c>
       <c r="R2" s="6">
-        <v>7</v>
-[...2 lines deleted...]
-        <v>30</v>
+        <v>1</v>
+      </c>
+      <c r="S2" s="4">
+        <v>69.0</v>
       </c>
       <c r="T2" s="6" t="s">
         <v>36</v>
       </c>
-      <c r="U2" s="6">
-        <v>4</v>
+      <c r="U2" s="6" t="s">
+        <v>31</v>
       </c>
       <c r="V2" s="6">
-        <v>1</v>
-[...4 lines deleted...]
-      <c r="X2" s="6" t="s">
+        <v>64</v>
+      </c>
+      <c r="W2" s="6" t="s">
         <v>37</v>
       </c>
+      <c r="X2" s="6">
+        <v>52</v>
+      </c>
       <c r="Y2" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="Z2" s="6">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:26">
+      <c r="A3" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="B3" s="3" t="s">
         <v>30</v>
-      </c>
-[...6 lines deleted...]
-        <v>29</v>
       </c>
       <c r="C3" s="5">
         <v>119.0</v>
       </c>
       <c r="D3" s="7" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E3" s="7" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="F3" s="7" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="G3" s="7" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="H3" s="7" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I3" s="5">
         <v>119.0</v>
       </c>
       <c r="J3" s="7" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="K3" s="7" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="L3" s="7" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="M3" s="7" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="N3" s="7">
-        <v>64</v>
+        <v>7</v>
       </c>
       <c r="O3" s="7" t="s">
-        <v>34</v>
-[...4 lines deleted...]
-      <c r="Q3" s="7" t="s">
+        <v>31</v>
+      </c>
+      <c r="P3" s="7" t="s">
         <v>35</v>
       </c>
+      <c r="Q3" s="7">
+        <v>4</v>
+      </c>
       <c r="R3" s="7">
-        <v>7</v>
-[...2 lines deleted...]
-        <v>30</v>
+        <v>1</v>
+      </c>
+      <c r="S3" s="5">
+        <v>69.0</v>
       </c>
       <c r="T3" s="7" t="s">
         <v>36</v>
       </c>
-      <c r="U3" s="7">
-        <v>4</v>
+      <c r="U3" s="7" t="s">
+        <v>31</v>
       </c>
       <c r="V3" s="7">
-        <v>1</v>
-[...4 lines deleted...]
-      <c r="X3" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="W3" s="7" t="s">
         <v>37</v>
       </c>
+      <c r="X3" s="7">
+        <v>52</v>
+      </c>
       <c r="Y3" s="7" t="s">
+        <v>38</v>
+      </c>
+      <c r="Z3" s="7">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:26">
+      <c r="A4" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="B4" s="1" t="s">
         <v>30</v>
-      </c>
-[...6 lines deleted...]
-        <v>29</v>
       </c>
       <c r="C4" s="4">
         <v>249.0</v>
       </c>
       <c r="D4" s="6" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E4" s="6" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="F4" s="6" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="G4" s="6" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="H4" s="6" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I4" s="4">
         <v>249.0</v>
       </c>
       <c r="J4" s="6" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="K4" s="6" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="L4" s="6" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="M4" s="6" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="N4" s="6">
-        <v>102</v>
+        <v>7</v>
       </c>
       <c r="O4" s="6" t="s">
-        <v>34</v>
-[...4 lines deleted...]
-      <c r="Q4" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="P4" s="6" t="s">
         <v>35</v>
       </c>
+      <c r="Q4" s="6">
+        <v>4</v>
+      </c>
       <c r="R4" s="6">
-        <v>7</v>
-[...2 lines deleted...]
-        <v>30</v>
+        <v>1</v>
+      </c>
+      <c r="S4" s="4">
+        <v>69.0</v>
       </c>
       <c r="T4" s="6" t="s">
         <v>36</v>
       </c>
-      <c r="U4" s="6">
-        <v>4</v>
+      <c r="U4" s="6" t="s">
+        <v>31</v>
       </c>
       <c r="V4" s="6">
-        <v>1</v>
-[...4 lines deleted...]
-      <c r="X4" s="6" t="s">
+        <v>102</v>
+      </c>
+      <c r="W4" s="6" t="s">
         <v>37</v>
       </c>
+      <c r="X4" s="6">
+        <v>79</v>
+      </c>
       <c r="Y4" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="Z4" s="6">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="5" spans="1:26">
+      <c r="A5" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="B5" s="3" t="s">
         <v>30</v>
-      </c>
-[...6 lines deleted...]
-        <v>29</v>
       </c>
       <c r="C5" s="5">
         <v>249.0</v>
       </c>
       <c r="D5" s="7" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E5" s="7" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="F5" s="7" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="G5" s="7" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="H5" s="7" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I5" s="5">
         <v>249.0</v>
       </c>
       <c r="J5" s="7" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="K5" s="7" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="L5" s="7" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="M5" s="7" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="N5" s="7">
-        <v>102</v>
+        <v>7</v>
       </c>
       <c r="O5" s="7" t="s">
-        <v>34</v>
-[...4 lines deleted...]
-      <c r="Q5" s="7" t="s">
+        <v>31</v>
+      </c>
+      <c r="P5" s="7" t="s">
         <v>35</v>
       </c>
+      <c r="Q5" s="7">
+        <v>4</v>
+      </c>
       <c r="R5" s="7">
-        <v>7</v>
-[...2 lines deleted...]
-        <v>30</v>
+        <v>1</v>
+      </c>
+      <c r="S5" s="5">
+        <v>69.0</v>
       </c>
       <c r="T5" s="7" t="s">
         <v>36</v>
       </c>
-      <c r="U5" s="7">
-        <v>4</v>
+      <c r="U5" s="7" t="s">
+        <v>31</v>
       </c>
       <c r="V5" s="7">
-        <v>1</v>
-[...4 lines deleted...]
-      <c r="X5" s="7" t="s">
+        <v>102</v>
+      </c>
+      <c r="W5" s="7" t="s">
         <v>37</v>
       </c>
+      <c r="X5" s="7">
+        <v>79</v>
+      </c>
       <c r="Y5" s="7" t="s">
+        <v>38</v>
+      </c>
+      <c r="Z5" s="7">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:26">
+      <c r="A6" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="B6" s="1" t="s">
         <v>30</v>
-      </c>
-[...6 lines deleted...]
-        <v>29</v>
       </c>
       <c r="C6" s="4">
         <v>399.0</v>
       </c>
       <c r="D6" s="6" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E6" s="6" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="F6" s="6" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="G6" s="6" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="H6" s="6" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I6" s="4">
         <v>399.0</v>
       </c>
       <c r="J6" s="6" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="K6" s="6" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="L6" s="6" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="M6" s="6" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="N6" s="6">
-        <v>144</v>
+        <v>7</v>
       </c>
       <c r="O6" s="6" t="s">
-        <v>34</v>
-[...4 lines deleted...]
-      <c r="Q6" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="P6" s="6" t="s">
         <v>35</v>
       </c>
+      <c r="Q6" s="6">
+        <v>4</v>
+      </c>
       <c r="R6" s="6">
-        <v>7</v>
-[...2 lines deleted...]
-        <v>30</v>
+        <v>1</v>
+      </c>
+      <c r="S6" s="4">
+        <v>69.0</v>
       </c>
       <c r="T6" s="6" t="s">
         <v>36</v>
       </c>
-      <c r="U6" s="6">
-        <v>4</v>
+      <c r="U6" s="6" t="s">
+        <v>31</v>
       </c>
       <c r="V6" s="6">
-        <v>1</v>
-[...4 lines deleted...]
-      <c r="X6" s="6" t="s">
+        <v>144</v>
+      </c>
+      <c r="W6" s="6" t="s">
         <v>37</v>
       </c>
+      <c r="X6" s="6">
+        <v>103</v>
+      </c>
       <c r="Y6" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="Z6" s="6">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:26">
+      <c r="A7" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="B7" s="3" t="s">
         <v>30</v>
-      </c>
-[...6 lines deleted...]
-        <v>29</v>
       </c>
       <c r="C7" s="5">
         <v>399.0</v>
       </c>
       <c r="D7" s="7" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E7" s="7" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="F7" s="7" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="G7" s="7" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="H7" s="7" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I7" s="5">
         <v>399.0</v>
       </c>
       <c r="J7" s="7" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="K7" s="7" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="L7" s="7" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="M7" s="7" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="N7" s="7">
-        <v>144</v>
+        <v>7</v>
       </c>
       <c r="O7" s="7" t="s">
-        <v>34</v>
-[...4 lines deleted...]
-      <c r="Q7" s="7" t="s">
+        <v>31</v>
+      </c>
+      <c r="P7" s="7" t="s">
         <v>35</v>
       </c>
+      <c r="Q7" s="7">
+        <v>4</v>
+      </c>
       <c r="R7" s="7">
-        <v>7</v>
-[...2 lines deleted...]
-        <v>30</v>
+        <v>1</v>
+      </c>
+      <c r="S7" s="5">
+        <v>69.0</v>
       </c>
       <c r="T7" s="7" t="s">
         <v>36</v>
       </c>
-      <c r="U7" s="7">
-        <v>4</v>
+      <c r="U7" s="7" t="s">
+        <v>31</v>
       </c>
       <c r="V7" s="7">
-        <v>1</v>
-[...4 lines deleted...]
-      <c r="X7" s="7" t="s">
+        <v>144</v>
+      </c>
+      <c r="W7" s="7" t="s">
         <v>37</v>
       </c>
+      <c r="X7" s="7">
+        <v>103</v>
+      </c>
       <c r="Y7" s="7" t="s">
+        <v>38</v>
+      </c>
+      <c r="Z7" s="7">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:26">
+      <c r="A8" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="B8" s="1" t="s">
         <v>30</v>
-      </c>
-[...6 lines deleted...]
-        <v>29</v>
       </c>
       <c r="C8" s="4">
         <v>649.0</v>
       </c>
       <c r="D8" s="6" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E8" s="6" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="F8" s="6" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="G8" s="6" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="H8" s="6" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I8" s="4">
         <v>649.0</v>
       </c>
       <c r="J8" s="6" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="K8" s="6" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="L8" s="6" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="M8" s="6" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="N8" s="6">
-        <v>175</v>
+        <v>7</v>
       </c>
       <c r="O8" s="6" t="s">
-        <v>34</v>
-[...4 lines deleted...]
-      <c r="Q8" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="P8" s="6" t="s">
         <v>35</v>
       </c>
+      <c r="Q8" s="6">
+        <v>4</v>
+      </c>
       <c r="R8" s="6">
-        <v>7</v>
-[...2 lines deleted...]
-        <v>30</v>
+        <v>1</v>
+      </c>
+      <c r="S8" s="4">
+        <v>69.0</v>
       </c>
       <c r="T8" s="6" t="s">
         <v>36</v>
       </c>
-      <c r="U8" s="6">
-        <v>4</v>
+      <c r="U8" s="6" t="s">
+        <v>31</v>
       </c>
       <c r="V8" s="6">
-        <v>1</v>
-[...4 lines deleted...]
-      <c r="X8" s="6" t="s">
+        <v>175</v>
+      </c>
+      <c r="W8" s="6" t="s">
         <v>37</v>
       </c>
+      <c r="X8" s="6">
+        <v>123</v>
+      </c>
       <c r="Y8" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="Z8" s="6">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:26">
+      <c r="A9" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="B9" s="3" t="s">
         <v>30</v>
-      </c>
-[...6 lines deleted...]
-        <v>29</v>
       </c>
       <c r="C9" s="5">
         <v>649.0</v>
       </c>
       <c r="D9" s="7" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E9" s="7" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="F9" s="7" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="G9" s="7" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="H9" s="7" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I9" s="5">
         <v>649.0</v>
       </c>
       <c r="J9" s="7" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="K9" s="7" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="L9" s="7" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="M9" s="7" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="N9" s="7">
-        <v>175</v>
+        <v>7</v>
       </c>
       <c r="O9" s="7" t="s">
-        <v>34</v>
-[...4 lines deleted...]
-      <c r="Q9" s="7" t="s">
+        <v>31</v>
+      </c>
+      <c r="P9" s="7" t="s">
         <v>35</v>
       </c>
+      <c r="Q9" s="7">
+        <v>4</v>
+      </c>
       <c r="R9" s="7">
-        <v>7</v>
-[...2 lines deleted...]
-        <v>30</v>
+        <v>1</v>
+      </c>
+      <c r="S9" s="5">
+        <v>69.0</v>
       </c>
       <c r="T9" s="7" t="s">
         <v>36</v>
       </c>
-      <c r="U9" s="7">
-        <v>4</v>
+      <c r="U9" s="7" t="s">
+        <v>31</v>
       </c>
       <c r="V9" s="7">
-        <v>1</v>
-[...4 lines deleted...]
-      <c r="X9" s="7" t="s">
+        <v>175</v>
+      </c>
+      <c r="W9" s="7" t="s">
         <v>37</v>
       </c>
+      <c r="X9" s="7">
+        <v>123</v>
+      </c>
       <c r="Y9" s="7" t="s">
-        <v>30</v>
+        <v>38</v>
+      </c>
+      <c r="Z9" s="7">
+        <v>0</v>
       </c>
     </row>
   </sheetData>
-  <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
-  <autoFilter ref="A1:Y1"/>
+  <autoFilter ref="A1:Z1"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
+  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Zadání srovnání</vt:lpstr>
       <vt:lpstr>Výsledky srovnání</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
+  <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Unknown Creator</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Untitled Spreadsheet</dc:title>
   <dc:description/>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>