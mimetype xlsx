--- v0 (2026-05-02)
+++ v1 (2026-08-04)
@@ -9,58 +9,58 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Zadání srovnání" sheetId="1" r:id="rId4"/>
     <sheet name="Výsledky srovnání" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'Výsledky srovnání'!$A$1:$Y$1</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'Výsledky srovnání'!$A$1:$Z$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="64">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="65">
   <si>
     <t>Tento dokument byl vytvořen srovnávacím nástrojem ČTÚ dostupným na https://srovnavac.ctu.gov.cz. Dokument obsahuje výsledky srovnání služeb poskytovaných podnikateli v elektronických komunikacích na základě informací, které podnikatelé ČTÚ poskytují.</t>
   </si>
   <si>
     <t>Uvedené informace nemusejí představovat úplný přehled trhu. Uvádíme je tak, jak je podnikatelé do srovnávacího nástroje vložili. Najdete-li rozpor mezi uvedenými informacemi a ceníkem podnikatele, využijte prosím funkci Nahlášení chybných údajů.</t>
   </si>
   <si>
     <t>Všechny ceny jsou uváděny za měsíc vč. DPH.</t>
   </si>
   <si>
     <t>Název služby</t>
   </si>
   <si>
     <t>Operátor (obchodní značka)</t>
   </si>
   <si>
     <t>Cena</t>
   </si>
   <si>
     <t>Určeno pouze pro nové zákazníky</t>
   </si>
   <si>
     <t>Určeno pouze pro studenty/mladé</t>
   </si>
   <si>
@@ -72,132 +72,135 @@
   <si>
     <t>Jiné omezující podmínky užití</t>
   </si>
   <si>
     <t>Druh smlouvy</t>
   </si>
   <si>
     <t>Pravidelná paušální platba</t>
   </si>
   <si>
     <t>Perioda paušální platby</t>
   </si>
   <si>
     <t>Čerpání služby lze pozastavit</t>
   </si>
   <si>
     <t>Časově omezená platnost kreditu</t>
   </si>
   <si>
     <t>Obecné poznámky ke službě</t>
   </si>
   <si>
     <t>Způsob šíření signálu</t>
   </si>
   <si>
+    <t>Time shift</t>
+  </si>
+  <si>
+    <t>Videotéka</t>
+  </si>
+  <si>
+    <t>TV v mobilu</t>
+  </si>
+  <si>
+    <t>Počet zařízení, která lze současně používat</t>
+  </si>
+  <si>
+    <t>URL adresa nabídky služby</t>
+  </si>
+  <si>
+    <t>Je nabízena i v kombinaci s jinými službami</t>
+  </si>
+  <si>
     <t>Celkový počet programů</t>
   </si>
   <si>
     <t>Celkový výčet programů</t>
   </si>
   <si>
     <t>Počet HD programů</t>
   </si>
   <si>
     <t>Výčet HD programů</t>
   </si>
   <si>
-    <t>Time shift</t>
-[...14 lines deleted...]
-    <t>Je nabízena i v kombinaci s jinými službami</t>
+    <t>Celkový počet rozhlasových programů</t>
   </si>
   <si>
     <t>WIA TV</t>
   </si>
   <si>
     <t>WIA spol. s r.o.</t>
   </si>
   <si>
     <t>ne</t>
   </si>
   <si>
     <t>pouze s DSL internetem</t>
   </si>
   <si>
     <t>předplacená</t>
   </si>
   <si>
     <t>30 dní</t>
   </si>
   <si>
     <t>poskytována jen s WIA DSL tarify</t>
   </si>
   <si>
     <t>IPTV</t>
   </si>
   <si>
+    <t>ano</t>
+  </si>
+  <si>
+    <t>https://dsl.wia.cz/</t>
+  </si>
+  <si>
     <t>Baby TV,TV Barrandov,Barrandov Krimi,BBC World,TV Brno 1,ČT1,ČT1 JM,ČT1 SM,ČT2,ČT24,ČT3,ČT Sport,ČT art,Déčko,Disney Channel,Nova Action,Filmpro,Krb,France 24,France 24 (FR),HaHa TV,Hobby TV,Info TV Brno a jižní morava,i-Vysočina,JOJ Family,Kino Barrandov,Krušná TV,Mumlavské vodopády,Galerie zvířat,Ošetřování mláďat,Lounge TV,Markíza International,TV Mňam,TV Mňau,NASA TV,NASA TV UHD,National Geographic Wild,TV Natura,National Geographic HD,Noční Praha,Nova,Nova Cinema,Óčko,Óčko Expres,Óčko STAR,OIK TV,ORF eins,ORF zwei,Panorama TV,Polar,TV Praha,Prima Krimi,Prima Max,CNN Prima News,Paramount Network,Prima COOL,Prima,Prima Love,Prima Zoom,regionalnitelevize.cz,Retro,RT Documentary,Regionální televize jižní Čechy,RT Ústecko,RTM+ (Liberecko),Russia Today,Televize Seznam,Sky News,Šlágr TV,Šlágr Premium,Šlágr 2,TVS,Arena sport 1,Arena sport 2,Nova 2,Sport1,Sport2,Čapí hnízdo,Jednotka,Dvojka,Trojka,TA3,Nova Gold,TV Lux,Life TV,TV Noe,UA TV,Kočičí kavárna,Korálová zahrada,Pláž,V1 TV,ZAK TV</t>
   </si>
   <si>
-    <t>ano</t>
-[...4 lines deleted...]
-  <si>
     <t>WIA TV Rodina</t>
   </si>
   <si>
     <t>Baby TV,TV Barrandov,Barrandov Krimi,BBC World,TV Brno 1,ČT1,ČT1 JM,ČT1 SM,ČT2,ČT24,ČT3,ČT Sport,ČT art,Déčko,Disney Channel,Nova Action,Filmpro,Krb,France 24,France 24 (FR),HaHa TV,Hobby TV,Info TV Brno a jižní morava,i-Vysočina,JOJ Family,Kino Barrandov,Krušná TV,Mumlavské vodopády,Galerie zvířat,Ošetřování mláďat,Lounge TV,Love Nature,Markíza International,TV Mňam,TV Mňau,NASA TV,NASA TV UHD,National Geographic Wild,TV Natura,National Geographic HD,Noční Praha,Nova,Nova Cinema,Óčko,Óčko Expres,Óčko STAR,OIK TV,ORF eins,ORF zwei,Panorama TV,Plzeň TV,Polar,TV Praha,Prima Krimi,Prima Max,CNN Prima News,Paramount Network,Prima COOL,Prima,Prima Love,Prima Zoom,regionalnitelevize.cz,Retro,RT Documentary,Regionální televize jižní Čechy,RT Ústecko,RTM+ (Liberecko),Russia Today,Televize Seznam,Sky News,Šlágr TV,Šlágr Premium,Šlágr 2,TVS,Arena sport 1,Arena sport 2,Nova 2,Sport1,Sport2,Čapí hnízdo,Jednotka,Dvojka,Trojka,TA3,Nova Gold,TV Lux,Life TV,TV Noe,UA TV,Kočičí kavárna,Korálová zahrada,Pláž,V1 TV,ZAK TV,Animal Planet,AXN,AXN Black,AXN White,Baby TV,Boomerang,Cartoon Network EN,Cartoon Network CZ,Cartoon Network HD,CNN,Deluxe Music,Discovery,Disney Channel,Disney Junior,Duna,Duna World,Eurosport,Eurosport2,Extasy 4K,Film Europe,Film+,FilmBox,Golf Channel,History Channel,Investigation Discovery,Jim Jam,Film Europe + HD,CS Mystery,Lala TV,Love Nature,M1,M2,Minimax,MTV,MTV Hits,National Geographic Wild,National Geographic HD,Nickelodeon,Óčko BLACK HD,Óčko EXPRES HD,Óčko STAR HD,Óčko HD,Relax,PornHub TV,Rebel,Rik,Crime and Investigation,Discovery Science,Arena sport 1,Spektrum,Sport1,Sport2,Discovery : TLC,Travel Channel HD,TV Paprika,TV5MONDE,VH1,Viasat History,Discovery Turbo Xtra</t>
   </si>
   <si>
     <t>WIA TV Premium s tarifem WIA internet Premium</t>
   </si>
   <si>
     <t>pouze s tarifem WIA internet</t>
   </si>
   <si>
     <t>poskytována jen s tarifem WIA internet Premium</t>
   </si>
   <si>
+    <t>https://internet.wia.cz/</t>
+  </si>
+  <si>
     <t>Baby TV,TV Barrandov,Barrandov Krimi,BBC World,TV Brno 1,ČT1,ČT1 JM,ČT1 SM,ČT2,ČT24,ČT3,ČT Sport,ČT art,Déčko,Disney Channel,Nova Action,Filmpro,Krb,France 24,France 24 (FR),HaHa TV,Hobby TV,Info TV Brno a jižní morava,i-Vysočina,JOJ Family,Kino Barrandov,Krušná TV,Mumlavské vodopády,Galerie zvířat,Ošetřování mláďat,Lounge TV,Love Nature,Markíza International,TV Mňam,TV Mňau,NASA TV,NASA TV UHD,National Geographic Wild,TV Natura,National Geographic HD,Noční Praha,Nova,Nova Cinema,Óčko,Óčko Expres,Óčko STAR,OIK TV,ORF eins,ORF zwei,Panorama TV,Plzeň TV,Polar,TV Praha,Prima Krimi,Prima Max,CNN Prima News,Paramount Network,Prima COOL,Prima,Prima Love,Prima Zoom,regionalnitelevize.cz,Retro,RT Documentary,Regionální televize jižní Čechy,RT Ústecko,RTM+ (Liberecko),Russia Today,Televize Seznam,Sky News,Šlágr TV,Šlágr Premium,Šlágr 2,TVS,Arena sport 1,Arena sport 2,Nova 2,Sport1,Sport2,Čapí hnízdo,Jednotka,Dvojka,Trojka,TA3,Nova Gold,TV Lux,Life TV,TV Noe,UA TV,Kočičí kavárna,Korálová zahrada,Pláž,V1 TV,ZAK TV,AMC,Animal Planet,Auto Motor Sport,AXN,AXN Black,AXN White,Baby TV,Boomerang,Brazzers TV Europe,Cartoon Network EN,Cartoon Network CZ,Cartoon Network HD,CNN,CS Film,Deluxe Music,Discovery,Disney Channel,Disney Junior,Duna,Duna World,Eurosport,Eurosport2,Extasy 4K,Film Europe,Film+,FilmBox,Fishing&amp;Hunting,Golf Channel,History Channel,CS Horror,Investigation Discovery,Jim Jam,JOJ Cinema,Film Europe + HD,CS Mystery,Lala TV,Love Nature,M1,M2,Mezzo,Mezzo Live HD,Minimax,MTV,MTV Hits,National Geographic Wild,National Geographic HD,Nick JR EN,Nickelodeon,Nick JR,Nova Sport 1,Nova Sport 2,Óčko BLACK HD,Óčko EXPRES HD,Óčko STAR HD,Óčko HD,Relax,PornHub TV,Rebel,Rik,Crime and Investigation,Discovery Science,Arena sport 1,Spektrum,Sport1,Sport2,Discovery : TLC,Travel Channel HD,TV Paprika,TV5MONDE,VH1,Viasat Explore,Viasat History,Viasat Nature,Discovery Turbo Xtra</t>
-  </si>
-[...1 lines deleted...]
-    <t>https://internet.wia.cz/</t>
   </si>
   <si>
     <t>WIA TV s tarifem FIX Start</t>
   </si>
   <si>
     <t>pouze s WIA FIX Start internetem</t>
   </si>
   <si>
     <t>poskytována jen s WIA FIX Start tarifem</t>
   </si>
   <si>
     <t>https://fix.wia.cz/</t>
   </si>
   <si>
     <t>WIA TV s tarifem Airmax Lite</t>
   </si>
   <si>
     <t>pouze s WIA Airmax Lite internetem</t>
   </si>
   <si>
     <t>poskytována jen s WIA Airmax Lite tarifem</t>
   </si>
   <si>
     <t>https://airmax.wia.cz/</t>
   </si>
@@ -258,67 +261,71 @@
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFea870e"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFeeeeee"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
-    <border/>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="8">
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
-[...1 lines deleted...]
-    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
-      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+      <alignment vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="3" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
-      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+      <alignment vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="3" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="3" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/></Relationships>
 </file>
@@ -623,109 +630,110 @@
   </sheetPr>
   <dimension ref="A1:A3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:1">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
   </sheetData>
-  <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
+  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Y11"/>
+  <dimension ref="A1:Z11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" topLeftCell="C2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight"/>
       <selection pane="bottomLeft"/>
-      <selection pane="bottomRight" activeCell="Y2" sqref="Y2:Y11"/>
+      <selection pane="bottomRight" activeCell="Z2" sqref="Z2:Z11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="true" defaultRowHeight="20" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="54" bestFit="true" customWidth="true" style="0"/>
-[...23 lines deleted...]
-    <col min="25" max="25" width="51" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="54.13" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="36.42" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="24.708" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="42.418" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="42.418" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="34.135" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="29.421" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="41.133" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="19.995" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="36.42" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="32.849" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="39.99" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="42.418" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="55.272" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="30.564" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="18.71" bestFit="true" customWidth="true" style="0"/>
+    <col min="19" max="19" width="56.558" bestFit="true" customWidth="true" style="0"/>
+    <col min="20" max="20" width="35.277" bestFit="true" customWidth="true" style="0"/>
+    <col min="21" max="21" width="56.558" bestFit="true" customWidth="true" style="0"/>
+    <col min="22" max="22" width="31.707" bestFit="true" customWidth="true" style="0"/>
+    <col min="23" max="23" width="2224.885" bestFit="true" customWidth="true" style="0"/>
+    <col min="24" max="24" width="25.851" bestFit="true" customWidth="true" style="0"/>
+    <col min="25" max="25" width="2224.885" bestFit="true" customWidth="true" style="0"/>
+    <col min="26" max="26" width="47.131" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:25">
+    <row r="1" spans="1:26">
       <c r="A1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>7</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>8</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>9</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>10</v>
       </c>
       <c r="I1" s="2" t="s">
@@ -757,848 +765,882 @@
       </c>
       <c r="R1" s="2" t="s">
         <v>20</v>
       </c>
       <c r="S1" s="2" t="s">
         <v>21</v>
       </c>
       <c r="T1" s="2" t="s">
         <v>22</v>
       </c>
       <c r="U1" s="2" t="s">
         <v>23</v>
       </c>
       <c r="V1" s="2" t="s">
         <v>24</v>
       </c>
       <c r="W1" s="2" t="s">
         <v>25</v>
       </c>
       <c r="X1" s="2" t="s">
         <v>26</v>
       </c>
       <c r="Y1" s="2" t="s">
         <v>27</v>
       </c>
+      <c r="Z1" s="2" t="s">
+        <v>28</v>
+      </c>
     </row>
-    <row r="2" spans="1:25">
+    <row r="2" spans="1:26">
       <c r="A2" s="1" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B2" s="1" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C2" s="4">
         <v>199.0</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E2" s="6" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="F2" s="6" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="G2" s="6" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="H2" s="6" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I2" s="6" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="J2" s="4">
         <v>199.0</v>
       </c>
       <c r="K2" s="6" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="L2" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="M2" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="N2" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="O2" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="P2" s="6">
+        <v>7</v>
+      </c>
+      <c r="Q2" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="R2" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="S2" s="6">
+        <v>2</v>
+      </c>
+      <c r="T2" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="U2" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="V2" s="6">
+        <v>92</v>
+      </c>
+      <c r="W2" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="X2" s="6">
+        <v>92</v>
+      </c>
+      <c r="Y2" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="Z2" s="6">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:26">
+      <c r="A3" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="B3" s="3" t="s">
         <v>30</v>
-      </c>
-[...45 lines deleted...]
-        <v>29</v>
       </c>
       <c r="C3" s="5">
         <v>399.0</v>
       </c>
       <c r="D3" s="7" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E3" s="7" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="F3" s="7" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="G3" s="7" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="H3" s="7" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I3" s="7" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="J3" s="5">
         <v>399.0</v>
       </c>
       <c r="K3" s="7" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="L3" s="7" t="s">
+        <v>31</v>
+      </c>
+      <c r="M3" s="7" t="s">
+        <v>31</v>
+      </c>
+      <c r="N3" s="7" t="s">
+        <v>35</v>
+      </c>
+      <c r="O3" s="7" t="s">
+        <v>36</v>
+      </c>
+      <c r="P3" s="7">
+        <v>7</v>
+      </c>
+      <c r="Q3" s="7" t="s">
+        <v>31</v>
+      </c>
+      <c r="R3" s="7" t="s">
+        <v>37</v>
+      </c>
+      <c r="S3" s="7">
+        <v>2</v>
+      </c>
+      <c r="T3" s="7" t="s">
+        <v>38</v>
+      </c>
+      <c r="U3" s="7" t="s">
+        <v>31</v>
+      </c>
+      <c r="V3" s="7">
+        <v>145</v>
+      </c>
+      <c r="W3" s="7" t="s">
+        <v>41</v>
+      </c>
+      <c r="X3" s="7">
+        <v>145</v>
+      </c>
+      <c r="Y3" s="7" t="s">
+        <v>41</v>
+      </c>
+      <c r="Z3" s="7">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:26">
+      <c r="A4" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="B4" s="1" t="s">
         <v>30</v>
-      </c>
-[...45 lines deleted...]
-        <v>29</v>
       </c>
       <c r="C4" s="4">
         <v>399.0</v>
       </c>
       <c r="D4" s="6" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E4" s="6" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="F4" s="6" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="G4" s="6" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="H4" s="6" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="I4" s="6" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="J4" s="4">
         <v>399.0</v>
       </c>
       <c r="K4" s="6" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="L4" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="M4" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="N4" s="6" t="s">
+        <v>44</v>
+      </c>
+      <c r="O4" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="P4" s="6">
+        <v>7</v>
+      </c>
+      <c r="Q4" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="R4" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="S4" s="6">
+        <v>2</v>
+      </c>
+      <c r="T4" s="6" t="s">
+        <v>45</v>
+      </c>
+      <c r="U4" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="V4" s="6">
+        <v>160</v>
+      </c>
+      <c r="W4" s="6" t="s">
+        <v>46</v>
+      </c>
+      <c r="X4" s="6">
+        <v>160</v>
+      </c>
+      <c r="Y4" s="6" t="s">
+        <v>46</v>
+      </c>
+      <c r="Z4" s="6">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="5" spans="1:26">
+      <c r="A5" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="B5" s="3" t="s">
         <v>30</v>
-      </c>
-[...45 lines deleted...]
-        <v>29</v>
       </c>
       <c r="C5" s="5">
         <v>498.0</v>
       </c>
       <c r="D5" s="7" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E5" s="7" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="F5" s="7" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="G5" s="7" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="H5" s="7" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="I5" s="7" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="J5" s="5">
         <v>498.0</v>
       </c>
       <c r="K5" s="7" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="L5" s="7" t="s">
+        <v>31</v>
+      </c>
+      <c r="M5" s="7" t="s">
+        <v>31</v>
+      </c>
+      <c r="N5" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="O5" s="7" t="s">
+        <v>36</v>
+      </c>
+      <c r="P5" s="7"/>
+      <c r="Q5" s="7" t="s">
+        <v>31</v>
+      </c>
+      <c r="R5" s="7" t="s">
+        <v>37</v>
+      </c>
+      <c r="S5" s="7">
+        <v>2</v>
+      </c>
+      <c r="T5" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="U5" s="7" t="s">
+        <v>31</v>
+      </c>
+      <c r="V5" s="7">
+        <v>92</v>
+      </c>
+      <c r="W5" s="7" t="s">
+        <v>39</v>
+      </c>
+      <c r="X5" s="7">
+        <v>92</v>
+      </c>
+      <c r="Y5" s="7" t="s">
+        <v>39</v>
+      </c>
+      <c r="Z5" s="7">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:26">
+      <c r="A6" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="B6" s="1" t="s">
         <v>30</v>
-      </c>
-[...43 lines deleted...]
-        <v>29</v>
       </c>
       <c r="C6" s="4">
         <v>498.0</v>
       </c>
       <c r="D6" s="6" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E6" s="6" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="F6" s="6" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="G6" s="6" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="H6" s="6" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="I6" s="6" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="J6" s="4">
         <v>498.0</v>
       </c>
       <c r="K6" s="6" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="L6" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="M6" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="N6" s="6" t="s">
+        <v>53</v>
+      </c>
+      <c r="O6" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="P6" s="6"/>
+      <c r="Q6" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="R6" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="S6" s="6">
+        <v>2</v>
+      </c>
+      <c r="T6" s="6" t="s">
+        <v>54</v>
+      </c>
+      <c r="U6" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="V6" s="6">
+        <v>92</v>
+      </c>
+      <c r="W6" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="X6" s="6">
+        <v>92</v>
+      </c>
+      <c r="Y6" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="Z6" s="6">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:26">
+      <c r="A7" s="3" t="s">
+        <v>55</v>
+      </c>
+      <c r="B7" s="3" t="s">
         <v>30</v>
-      </c>
-[...43 lines deleted...]
-        <v>29</v>
       </c>
       <c r="C7" s="5">
         <v>499.0</v>
       </c>
       <c r="D7" s="7" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E7" s="7" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="F7" s="7" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="G7" s="7" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="H7" s="7" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="I7" s="7" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="J7" s="5">
         <v>499.0</v>
       </c>
       <c r="K7" s="7" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="L7" s="7" t="s">
+        <v>31</v>
+      </c>
+      <c r="M7" s="7" t="s">
+        <v>31</v>
+      </c>
+      <c r="N7" s="7" t="s">
+        <v>56</v>
+      </c>
+      <c r="O7" s="7" t="s">
+        <v>36</v>
+      </c>
+      <c r="P7" s="7">
+        <v>7</v>
+      </c>
+      <c r="Q7" s="7" t="s">
+        <v>31</v>
+      </c>
+      <c r="R7" s="7" t="s">
+        <v>37</v>
+      </c>
+      <c r="S7" s="7">
+        <v>2</v>
+      </c>
+      <c r="T7" s="7" t="s">
+        <v>45</v>
+      </c>
+      <c r="U7" s="7" t="s">
+        <v>31</v>
+      </c>
+      <c r="V7" s="7">
+        <v>160</v>
+      </c>
+      <c r="W7" s="7" t="s">
+        <v>46</v>
+      </c>
+      <c r="X7" s="7">
+        <v>160</v>
+      </c>
+      <c r="Y7" s="7" t="s">
+        <v>46</v>
+      </c>
+      <c r="Z7" s="7">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:26">
+      <c r="A8" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="B8" s="1" t="s">
         <v>30</v>
-      </c>
-[...45 lines deleted...]
-        <v>29</v>
       </c>
       <c r="C8" s="4">
         <v>548.0</v>
       </c>
       <c r="D8" s="6" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E8" s="6" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="F8" s="6" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="G8" s="6" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="H8" s="6" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="I8" s="6" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="J8" s="4">
         <v>548.0</v>
       </c>
       <c r="K8" s="6" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="L8" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="M8" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="N8" s="6" t="s">
+        <v>59</v>
+      </c>
+      <c r="O8" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="P8" s="6"/>
+      <c r="Q8" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="R8" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="S8" s="6">
+        <v>2</v>
+      </c>
+      <c r="T8" s="6" t="s">
+        <v>50</v>
+      </c>
+      <c r="U8" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="V8" s="6">
+        <v>92</v>
+      </c>
+      <c r="W8" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="X8" s="6">
+        <v>92</v>
+      </c>
+      <c r="Y8" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="Z8" s="6">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:26">
+      <c r="A9" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="B9" s="3" t="s">
         <v>30</v>
-      </c>
-[...43 lines deleted...]
-        <v>29</v>
       </c>
       <c r="C9" s="5">
         <v>548.0</v>
       </c>
       <c r="D9" s="7" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E9" s="7" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="F9" s="7" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="G9" s="7" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="H9" s="7" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="I9" s="7" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="J9" s="5">
         <v>548.0</v>
       </c>
       <c r="K9" s="7" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="L9" s="7" t="s">
+        <v>31</v>
+      </c>
+      <c r="M9" s="7" t="s">
+        <v>31</v>
+      </c>
+      <c r="N9" s="7" t="s">
+        <v>56</v>
+      </c>
+      <c r="O9" s="7" t="s">
+        <v>36</v>
+      </c>
+      <c r="P9" s="7">
+        <v>7</v>
+      </c>
+      <c r="Q9" s="7" t="s">
+        <v>31</v>
+      </c>
+      <c r="R9" s="7" t="s">
+        <v>37</v>
+      </c>
+      <c r="S9" s="7">
+        <v>2</v>
+      </c>
+      <c r="T9" s="7" t="s">
+        <v>45</v>
+      </c>
+      <c r="U9" s="7" t="s">
+        <v>31</v>
+      </c>
+      <c r="V9" s="7">
+        <v>92</v>
+      </c>
+      <c r="W9" s="7" t="s">
+        <v>39</v>
+      </c>
+      <c r="X9" s="7">
+        <v>92</v>
+      </c>
+      <c r="Y9" s="7" t="s">
+        <v>39</v>
+      </c>
+      <c r="Z9" s="7">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:26">
+      <c r="A10" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="B10" s="1" t="s">
         <v>30</v>
-      </c>
-[...45 lines deleted...]
-        <v>29</v>
       </c>
       <c r="C10" s="4">
         <v>598.0</v>
       </c>
       <c r="D10" s="6" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E10" s="6" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="F10" s="6" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="G10" s="6" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="H10" s="6" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="I10" s="6" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="J10" s="4">
         <v>598.0</v>
       </c>
       <c r="K10" s="6" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="L10" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="M10" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="N10" s="6" t="s">
+        <v>59</v>
+      </c>
+      <c r="O10" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="P10" s="6">
+        <v>7</v>
+      </c>
+      <c r="Q10" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="R10" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="S10" s="6">
+        <v>2</v>
+      </c>
+      <c r="T10" s="6" t="s">
+        <v>50</v>
+      </c>
+      <c r="U10" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="V10" s="6">
+        <v>92</v>
+      </c>
+      <c r="W10" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="X10" s="6">
+        <v>92</v>
+      </c>
+      <c r="Y10" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="Z10" s="6">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:26">
+      <c r="A11" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="B11" s="3" t="s">
         <v>30</v>
-      </c>
-[...45 lines deleted...]
-        <v>29</v>
       </c>
       <c r="C11" s="5">
         <v>599.0</v>
       </c>
       <c r="D11" s="7" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E11" s="7" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="F11" s="7" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="G11" s="7" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="H11" s="7" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="I11" s="7" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="J11" s="5">
         <v>599.0</v>
       </c>
       <c r="K11" s="7" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="L11" s="7" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="M11" s="7" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="N11" s="7" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="O11" s="7" t="s">
-        <v>35</v>
-[...3 lines deleted...]
-      </c>
+        <v>36</v>
+      </c>
+      <c r="P11" s="7"/>
       <c r="Q11" s="7" t="s">
-        <v>36</v>
-[...7 lines deleted...]
-      <c r="T11" s="7"/>
+        <v>31</v>
+      </c>
+      <c r="R11" s="7" t="s">
+        <v>37</v>
+      </c>
+      <c r="S11" s="7">
+        <v>2</v>
+      </c>
+      <c r="T11" s="7" t="s">
+        <v>50</v>
+      </c>
       <c r="U11" s="7" t="s">
-        <v>30</v>
-[...8 lines deleted...]
-        <v>49</v>
+        <v>31</v>
+      </c>
+      <c r="V11" s="7">
+        <v>92</v>
+      </c>
+      <c r="W11" s="7" t="s">
+        <v>39</v>
+      </c>
+      <c r="X11" s="7">
+        <v>92</v>
       </c>
       <c r="Y11" s="7" t="s">
-        <v>30</v>
+        <v>39</v>
+      </c>
+      <c r="Z11" s="7">
+        <v>0</v>
       </c>
     </row>
   </sheetData>
-  <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
-  <autoFilter ref="A1:Y1"/>
+  <autoFilter ref="A1:Z1"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
+  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Zadání srovnání</vt:lpstr>
       <vt:lpstr>Výsledky srovnání</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
+  <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Unknown Creator</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Untitled Spreadsheet</dc:title>
   <dc:description/>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>