--- v0 (2026-05-07)
+++ v1 (2026-06-22)
@@ -16,287 +16,290 @@
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Zadání srovnání" sheetId="1" r:id="rId4"/>
     <sheet name="Výsledky srovnání" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'Výsledky srovnání'!$A$1:$AX$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="79">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="80">
   <si>
     <t>Tento dokument byl vytvořen srovnávacím nástrojem ČTÚ dostupným na https://srovnavac.ctu.gov.cz. Dokument obsahuje výsledky srovnání služeb poskytovaných podnikateli v elektronických komunikacích na základě informací, které podnikatelé ČTÚ poskytují.</t>
   </si>
   <si>
     <t>Uvedené informace nemusejí představovat úplný přehled trhu. Uvádíme je tak, jak je podnikatelé do srovnávacího nástroje vložili. Najdete-li rozpor mezi uvedenými informacemi a ceníkem podnikatele, využijte prosím funkci Nahlášení chybných údajů.</t>
   </si>
   <si>
     <t>Všechny ceny jsou uváděny za měsíc vč. DPH.</t>
   </si>
   <si>
     <t>Název služby</t>
   </si>
   <si>
     <t>Operátor (obchodní značka)</t>
   </si>
   <si>
     <t>Cena</t>
   </si>
   <si>
     <t>Určeno pouze pro nové zákazníky</t>
   </si>
   <si>
     <t>Určeno pouze pro studenty/mladé</t>
   </si>
   <si>
     <t>Určeno pouze pro seniory</t>
   </si>
   <si>
     <t>Určeno pouze pro OZP</t>
   </si>
   <si>
     <t>Druh smlouvy</t>
   </si>
   <si>
     <t>Pravidelná paušální platba</t>
   </si>
   <si>
     <t>Perioda paušální platby</t>
   </si>
   <si>
     <t>Délka závazku</t>
   </si>
   <si>
+    <t>Délka úvodní akce</t>
+  </si>
+  <si>
     <t>Poplatek za instalaci/aktivaci</t>
   </si>
   <si>
     <t>Počet nabízených odměn</t>
   </si>
   <si>
     <t>Počet nabízených slev</t>
   </si>
   <si>
     <t>Počet nabízených jiných výhod</t>
   </si>
   <si>
     <t>Čerpání služby lze pozastavit</t>
   </si>
   <si>
     <t>Časově omezená platnost kreditu</t>
   </si>
   <si>
     <t>Počet SIM karet</t>
   </si>
   <si>
     <t>Přehled vyúčtování a nastavení účtu online</t>
   </si>
   <si>
     <t>Převod nevyužitých volných minut do dalšího období</t>
   </si>
   <si>
     <t>Převod nevyužitých volných SMS do dalšího období</t>
   </si>
   <si>
     <t>Odesílání SMS z internetu zdarma</t>
   </si>
   <si>
     <t>Lze využívat DMS</t>
   </si>
   <si>
     <t>Lze využívat Premium SMS</t>
   </si>
   <si>
     <t>Lze získat SIM kartu navíc pro data</t>
   </si>
   <si>
     <t>Volné minuty</t>
   </si>
   <si>
-    <t>Volné minuty - vlastní síť</t>
-[...10 lines deleted...]
-  <si>
     <t>Volné minuty - zóna 1</t>
   </si>
   <si>
     <t>Volné minuty - zóna 2</t>
   </si>
   <si>
     <t>Volné minuty - zóna 3</t>
   </si>
   <si>
     <t>Účtování</t>
   </si>
   <si>
     <t>Účtování - zóna 1</t>
   </si>
   <si>
     <t>Účtování - zóna 2</t>
   </si>
   <si>
     <t>Účtování - zóna 3</t>
   </si>
   <si>
     <t>Cena za minutu</t>
   </si>
   <si>
+    <t>Cena za minutu - zóna 1</t>
+  </si>
+  <si>
+    <t>Cena za minutu - zóna 2</t>
+  </si>
+  <si>
+    <t>Cena za minutu - zóna 3</t>
+  </si>
+  <si>
     <t>Volné SMS</t>
   </si>
   <si>
     <t>Cena za odchozí SMS</t>
   </si>
   <si>
     <t>Volné MB</t>
   </si>
   <si>
     <t>Poplatek za výměnu SIM karty</t>
   </si>
   <si>
     <t>Odhadovaná max. rychlost stahování</t>
   </si>
   <si>
     <t>Odhadovaná max. rychlost vkládání</t>
   </si>
   <si>
     <t>Inzerovaná rychlost stahování</t>
   </si>
   <si>
     <t>Inzerovaná rychlost vkládání</t>
   </si>
   <si>
     <t>Typ FUP</t>
   </si>
   <si>
     <t>URL adresa nabídky služby</t>
   </si>
   <si>
     <t>Je nabízena i v kombinaci s jinými službami</t>
   </si>
   <si>
+    <t>Tarif 199</t>
+  </si>
+  <si>
+    <t>VIVO CONNECTION, spol. s r.o.</t>
+  </si>
+  <si>
+    <t>ne</t>
+  </si>
+  <si>
+    <t>závazek</t>
+  </si>
+  <si>
+    <t>30 dní</t>
+  </si>
+  <si>
+    <t>0 měsíců</t>
+  </si>
+  <si>
+    <t>1 měsíc</t>
+  </si>
+  <si>
+    <t>200 min</t>
+  </si>
+  <si>
+    <t>1 min</t>
+  </si>
+  <si>
+    <t>1+1</t>
+  </si>
+  <si>
+    <t>20 SMS</t>
+  </si>
+  <si>
+    <t>0 MB</t>
+  </si>
+  <si>
+    <t>1 MB</t>
+  </si>
+  <si>
+    <t>20 Mb/s</t>
+  </si>
+  <si>
+    <t>5,76 Mb/s</t>
+  </si>
+  <si>
+    <t>bez FUP</t>
+  </si>
+  <si>
+    <t>https://www.citymail.cz/mobil/#tarifs</t>
+  </si>
+  <si>
     <t>Tarif 99</t>
   </si>
   <si>
-    <t>VIVO CONNECTION, spol. s r.o.</t>
-[...13 lines deleted...]
-  <si>
     <t>100 min</t>
   </si>
   <si>
-    <t>0 min</t>
-[...4 lines deleted...]
-  <si>
     <t>0 SMS</t>
   </si>
   <si>
-    <t>0 MB</t>
-[...23 lines deleted...]
-    <t>20 SMS</t>
+    <t>Tarif 349</t>
+  </si>
+  <si>
+    <t>160 min</t>
+  </si>
+  <si>
+    <t>40 SMS</t>
+  </si>
+  <si>
+    <t>2000 MB</t>
   </si>
   <si>
     <t>Tarif 299</t>
   </si>
   <si>
     <t>150 min</t>
   </si>
   <si>
     <t>30 SMS</t>
   </si>
   <si>
-    <t>300 MB</t>
-[...11 lines deleted...]
-    <t>600 MB</t>
+    <t>1000 MB</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00\ [$Kč-405]"/>
   </numFmts>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
@@ -710,77 +713,77 @@
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AX5"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" topLeftCell="C2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight"/>
       <selection pane="bottomLeft"/>
       <selection pane="bottomRight" activeCell="AX2" sqref="AX2:AX5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="true" defaultRowHeight="20" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="15" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="35" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="5" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="37" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="37" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="29" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="24" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="15" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="31" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="28" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="16" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="36" bestFit="true" customWidth="true" style="0"/>
-[...2 lines deleted...]
-    <col min="15" max="15" width="35" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="21" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="36" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="26" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="25" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="35" bestFit="true" customWidth="true" style="0"/>
-    <col min="17" max="17" width="37" bestFit="true" customWidth="true" style="0"/>
-[...20 lines deleted...]
-    <col min="38" max="38" width="17" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="35" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="37" bestFit="true" customWidth="true" style="0"/>
+    <col min="19" max="19" width="18" bestFit="true" customWidth="true" style="0"/>
+    <col min="20" max="20" width="50" bestFit="true" customWidth="true" style="0"/>
+    <col min="21" max="21" width="60" bestFit="true" customWidth="true" style="0"/>
+    <col min="22" max="22" width="57" bestFit="true" customWidth="true" style="0"/>
+    <col min="23" max="23" width="38" bestFit="true" customWidth="true" style="0"/>
+    <col min="24" max="24" width="19" bestFit="true" customWidth="true" style="0"/>
+    <col min="25" max="25" width="29" bestFit="true" customWidth="true" style="0"/>
+    <col min="26" max="26" width="42" bestFit="true" customWidth="true" style="0"/>
+    <col min="27" max="27" width="15" bestFit="true" customWidth="true" style="0"/>
+    <col min="28" max="28" width="25" bestFit="true" customWidth="true" style="0"/>
+    <col min="29" max="29" width="25" bestFit="true" customWidth="true" style="0"/>
+    <col min="30" max="30" width="25" bestFit="true" customWidth="true" style="0"/>
+    <col min="31" max="31" width="10" bestFit="true" customWidth="true" style="0"/>
+    <col min="32" max="32" width="21" bestFit="true" customWidth="true" style="0"/>
+    <col min="33" max="33" width="21" bestFit="true" customWidth="true" style="0"/>
+    <col min="34" max="34" width="21" bestFit="true" customWidth="true" style="0"/>
+    <col min="35" max="35" width="17" bestFit="true" customWidth="true" style="0"/>
+    <col min="36" max="36" width="28" bestFit="true" customWidth="true" style="0"/>
+    <col min="37" max="37" width="28" bestFit="true" customWidth="true" style="0"/>
+    <col min="38" max="38" width="28" bestFit="true" customWidth="true" style="0"/>
     <col min="39" max="39" width="11" bestFit="true" customWidth="true" style="0"/>
     <col min="40" max="40" width="23" bestFit="true" customWidth="true" style="0"/>
     <col min="41" max="41" width="10" bestFit="true" customWidth="true" style="0"/>
     <col min="42" max="42" width="10" bestFit="true" customWidth="true" style="0"/>
     <col min="43" max="43" width="34" bestFit="true" customWidth="true" style="0"/>
     <col min="44" max="44" width="41" bestFit="true" customWidth="true" style="0"/>
     <col min="45" max="45" width="39" bestFit="true" customWidth="true" style="0"/>
     <col min="46" max="46" width="35" bestFit="true" customWidth="true" style="0"/>
     <col min="47" max="47" width="34" bestFit="true" customWidth="true" style="0"/>
     <col min="48" max="48" width="9" bestFit="true" customWidth="true" style="0"/>
     <col min="49" max="49" width="44" bestFit="true" customWidth="true" style="0"/>
     <col min="50" max="50" width="51" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:50">
       <c r="A1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="D1" s="2" t="s">
@@ -876,620 +879,648 @@
       <c r="AH1" s="2" t="s">
         <v>36</v>
       </c>
       <c r="AI1" s="2" t="s">
         <v>37</v>
       </c>
       <c r="AJ1" s="2" t="s">
         <v>38</v>
       </c>
       <c r="AK1" s="2" t="s">
         <v>39</v>
       </c>
       <c r="AL1" s="2" t="s">
         <v>40</v>
       </c>
       <c r="AM1" s="2" t="s">
         <v>41</v>
       </c>
       <c r="AN1" s="2" t="s">
         <v>42</v>
       </c>
       <c r="AO1" s="2" t="s">
         <v>43</v>
       </c>
       <c r="AP1" s="2" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="AQ1" s="2" t="s">
         <v>44</v>
       </c>
       <c r="AR1" s="2" t="s">
         <v>45</v>
       </c>
       <c r="AS1" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AT1" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AU1" s="2" t="s">
         <v>48</v>
       </c>
       <c r="AV1" s="2" t="s">
         <v>49</v>
       </c>
       <c r="AW1" s="2" t="s">
         <v>50</v>
       </c>
       <c r="AX1" s="2" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="2" spans="1:50">
       <c r="A2" s="1" t="s">
         <v>52</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>53</v>
       </c>
       <c r="C2" s="4"/>
       <c r="D2" s="6" t="s">
         <v>54</v>
       </c>
       <c r="E2" s="6" t="s">
         <v>54</v>
       </c>
       <c r="F2" s="6" t="s">
         <v>54</v>
       </c>
       <c r="G2" s="6" t="s">
         <v>54</v>
       </c>
       <c r="H2" s="6" t="s">
         <v>55</v>
       </c>
       <c r="I2" s="4">
-        <v>99.0</v>
+        <v>199.0</v>
       </c>
       <c r="J2" s="6" t="s">
         <v>56</v>
       </c>
       <c r="K2" s="6" t="s">
         <v>57</v>
       </c>
-      <c r="L2" s="4">
-[...2 lines deleted...]
-      <c r="M2" s="6"/>
+      <c r="L2" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="M2" s="4">
+        <v>100.0</v>
+      </c>
       <c r="N2" s="6"/>
       <c r="O2" s="6"/>
-      <c r="P2" s="6" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="P2" s="6"/>
       <c r="Q2" s="6" t="s">
         <v>54</v>
       </c>
-      <c r="R2" s="6">
+      <c r="R2" s="6" t="s">
+        <v>54</v>
+      </c>
+      <c r="S2" s="6">
         <v>1</v>
       </c>
-      <c r="S2" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="T2" s="6" t="s">
         <v>54</v>
       </c>
       <c r="U2" s="6" t="s">
         <v>54</v>
       </c>
       <c r="V2" s="6" t="s">
         <v>54</v>
       </c>
       <c r="W2" s="6" t="s">
         <v>54</v>
       </c>
       <c r="X2" s="6" t="s">
         <v>54</v>
       </c>
       <c r="Y2" s="6" t="s">
         <v>54</v>
       </c>
       <c r="Z2" s="6" t="s">
-        <v>58</v>
+        <v>54</v>
       </c>
       <c r="AA2" s="6" t="s">
         <v>59</v>
       </c>
       <c r="AB2" s="6" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="AC2" s="6" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="AD2" s="6" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="AE2" s="6" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="AF2" s="6" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="AG2" s="6" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="AH2" s="6" t="s">
-        <v>60</v>
-[...8 lines deleted...]
-        <v>60</v>
+        <v>61</v>
+      </c>
+      <c r="AI2" s="4">
+        <v>1.49</v>
+      </c>
+      <c r="AJ2" s="4">
+        <v>4.21</v>
+      </c>
+      <c r="AK2" s="4">
+        <v>7.84</v>
       </c>
       <c r="AL2" s="4">
-        <v>1.49</v>
+        <v>9.56</v>
       </c>
       <c r="AM2" s="6" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="AN2" s="4">
         <v>1.49</v>
       </c>
       <c r="AO2" s="6" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="AP2" s="6" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="AQ2" s="4">
-        <v>99.0</v>
+        <v>100.0</v>
       </c>
       <c r="AR2" s="6" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="AS2" s="6" t="s">
+        <v>66</v>
+      </c>
+      <c r="AT2" s="6" t="s">
         <v>65</v>
       </c>
-      <c r="AT2" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AU2" s="6" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="AV2" s="6" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="AW2" s="6" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="AX2" s="6" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="3" spans="1:50">
       <c r="A3" s="3" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>53</v>
       </c>
       <c r="C3" s="5"/>
       <c r="D3" s="7" t="s">
         <v>54</v>
       </c>
       <c r="E3" s="7" t="s">
         <v>54</v>
       </c>
       <c r="F3" s="7" t="s">
         <v>54</v>
       </c>
       <c r="G3" s="7" t="s">
         <v>54</v>
       </c>
       <c r="H3" s="7" t="s">
         <v>55</v>
       </c>
       <c r="I3" s="5">
-        <v>199.0</v>
+        <v>99.0</v>
       </c>
       <c r="J3" s="7" t="s">
         <v>56</v>
       </c>
       <c r="K3" s="7" t="s">
         <v>57</v>
       </c>
-      <c r="L3" s="5">
-[...2 lines deleted...]
-      <c r="M3" s="7"/>
+      <c r="L3" s="7" t="s">
+        <v>58</v>
+      </c>
+      <c r="M3" s="5">
+        <v>100.0</v>
+      </c>
       <c r="N3" s="7"/>
       <c r="O3" s="7"/>
-      <c r="P3" s="7" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="P3" s="7"/>
       <c r="Q3" s="7" t="s">
         <v>54</v>
       </c>
-      <c r="R3" s="7">
+      <c r="R3" s="7" t="s">
+        <v>54</v>
+      </c>
+      <c r="S3" s="7">
         <v>1</v>
       </c>
-      <c r="S3" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="T3" s="7" t="s">
         <v>54</v>
       </c>
       <c r="U3" s="7" t="s">
         <v>54</v>
       </c>
       <c r="V3" s="7" t="s">
         <v>54</v>
       </c>
       <c r="W3" s="7" t="s">
         <v>54</v>
       </c>
       <c r="X3" s="7" t="s">
         <v>54</v>
       </c>
       <c r="Y3" s="7" t="s">
         <v>54</v>
       </c>
       <c r="Z3" s="7" t="s">
-        <v>69</v>
+        <v>54</v>
       </c>
       <c r="AA3" s="7" t="s">
-        <v>59</v>
+        <v>70</v>
       </c>
       <c r="AB3" s="7" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="AC3" s="7" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="AD3" s="7" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="AE3" s="7" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="AF3" s="7" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="AG3" s="7" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="AH3" s="7" t="s">
-        <v>60</v>
-[...8 lines deleted...]
-        <v>60</v>
+        <v>61</v>
+      </c>
+      <c r="AI3" s="5">
+        <v>1.49</v>
+      </c>
+      <c r="AJ3" s="5">
+        <v>4.21</v>
+      </c>
+      <c r="AK3" s="5">
+        <v>7.84</v>
       </c>
       <c r="AL3" s="5">
-        <v>1.49</v>
+        <v>9.56</v>
       </c>
       <c r="AM3" s="7" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="AN3" s="5">
         <v>1.49</v>
       </c>
       <c r="AO3" s="7" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="AP3" s="7" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="AQ3" s="5">
-        <v>199.0</v>
+        <v>100.0</v>
       </c>
       <c r="AR3" s="7" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="AS3" s="7" t="s">
+        <v>66</v>
+      </c>
+      <c r="AT3" s="7" t="s">
         <v>65</v>
       </c>
-      <c r="AT3" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AU3" s="7" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="AV3" s="7" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="AW3" s="7" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="AX3" s="7" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="4" spans="1:50">
       <c r="A4" s="1" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B4" s="1" t="s">
         <v>53</v>
       </c>
       <c r="C4" s="4"/>
       <c r="D4" s="6" t="s">
         <v>54</v>
       </c>
       <c r="E4" s="6" t="s">
         <v>54</v>
       </c>
       <c r="F4" s="6" t="s">
         <v>54</v>
       </c>
       <c r="G4" s="6" t="s">
         <v>54</v>
       </c>
       <c r="H4" s="6" t="s">
         <v>55</v>
       </c>
       <c r="I4" s="4">
-        <v>299.0</v>
+        <v>349.0</v>
       </c>
       <c r="J4" s="6" t="s">
         <v>56</v>
       </c>
       <c r="K4" s="6" t="s">
         <v>57</v>
       </c>
-      <c r="L4" s="4">
-[...2 lines deleted...]
-      <c r="M4" s="6"/>
+      <c r="L4" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="M4" s="4">
+        <v>100.0</v>
+      </c>
       <c r="N4" s="6"/>
       <c r="O4" s="6"/>
-      <c r="P4" s="6" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="P4" s="6"/>
       <c r="Q4" s="6" t="s">
         <v>54</v>
       </c>
-      <c r="R4" s="6">
+      <c r="R4" s="6" t="s">
+        <v>54</v>
+      </c>
+      <c r="S4" s="6">
         <v>1</v>
       </c>
-      <c r="S4" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="T4" s="6" t="s">
         <v>54</v>
       </c>
       <c r="U4" s="6" t="s">
         <v>54</v>
       </c>
       <c r="V4" s="6" t="s">
         <v>54</v>
       </c>
       <c r="W4" s="6" t="s">
         <v>54</v>
       </c>
       <c r="X4" s="6" t="s">
         <v>54</v>
       </c>
       <c r="Y4" s="6" t="s">
         <v>54</v>
       </c>
       <c r="Z4" s="6" t="s">
-        <v>72</v>
-[...7 lines deleted...]
-      <c r="AG4" s="6"/>
+        <v>54</v>
+      </c>
+      <c r="AA4" s="6" t="s">
+        <v>73</v>
+      </c>
+      <c r="AB4" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="AC4" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="AD4" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="AE4" s="6" t="s">
+        <v>61</v>
+      </c>
+      <c r="AF4" s="6" t="s">
+        <v>61</v>
+      </c>
+      <c r="AG4" s="6" t="s">
+        <v>61</v>
+      </c>
       <c r="AH4" s="6" t="s">
-        <v>60</v>
-[...8 lines deleted...]
-        <v>60</v>
+        <v>61</v>
+      </c>
+      <c r="AI4" s="4">
+        <v>1.49</v>
+      </c>
+      <c r="AJ4" s="4">
+        <v>4.21</v>
+      </c>
+      <c r="AK4" s="4">
+        <v>7.84</v>
       </c>
       <c r="AL4" s="4">
-        <v>1.49</v>
+        <v>9.56</v>
       </c>
       <c r="AM4" s="6" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="AN4" s="4">
         <v>1.49</v>
       </c>
       <c r="AO4" s="6" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="AP4" s="6" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="AQ4" s="4">
-        <v>299.0</v>
+        <v>100.0</v>
       </c>
       <c r="AR4" s="6" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="AS4" s="6" t="s">
+        <v>66</v>
+      </c>
+      <c r="AT4" s="6" t="s">
         <v>65</v>
       </c>
-      <c r="AT4" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AU4" s="6" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="AV4" s="6" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="AW4" s="6" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="AX4" s="6" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="5" spans="1:50">
       <c r="A5" s="3" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>53</v>
       </c>
       <c r="C5" s="5"/>
       <c r="D5" s="7" t="s">
         <v>54</v>
       </c>
       <c r="E5" s="7" t="s">
         <v>54</v>
       </c>
       <c r="F5" s="7" t="s">
         <v>54</v>
       </c>
       <c r="G5" s="7" t="s">
         <v>54</v>
       </c>
       <c r="H5" s="7" t="s">
         <v>55</v>
       </c>
       <c r="I5" s="5">
-        <v>349.0</v>
+        <v>299.0</v>
       </c>
       <c r="J5" s="7" t="s">
         <v>56</v>
       </c>
       <c r="K5" s="7" t="s">
         <v>57</v>
       </c>
-      <c r="L5" s="5">
-[...2 lines deleted...]
-      <c r="M5" s="7"/>
+      <c r="L5" s="7" t="s">
+        <v>58</v>
+      </c>
+      <c r="M5" s="5">
+        <v>100.0</v>
+      </c>
       <c r="N5" s="7"/>
       <c r="O5" s="7"/>
-      <c r="P5" s="7" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="P5" s="7"/>
       <c r="Q5" s="7" t="s">
         <v>54</v>
       </c>
-      <c r="R5" s="7">
+      <c r="R5" s="7" t="s">
+        <v>54</v>
+      </c>
+      <c r="S5" s="7">
         <v>1</v>
       </c>
-      <c r="S5" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="T5" s="7" t="s">
         <v>54</v>
       </c>
       <c r="U5" s="7" t="s">
         <v>54</v>
       </c>
       <c r="V5" s="7" t="s">
         <v>54</v>
       </c>
       <c r="W5" s="7" t="s">
         <v>54</v>
       </c>
       <c r="X5" s="7" t="s">
         <v>54</v>
       </c>
       <c r="Y5" s="7" t="s">
         <v>54</v>
       </c>
       <c r="Z5" s="7" t="s">
-        <v>76</v>
-[...7 lines deleted...]
-      <c r="AG5" s="7"/>
+        <v>54</v>
+      </c>
+      <c r="AA5" s="7" t="s">
+        <v>77</v>
+      </c>
+      <c r="AB5" s="7" t="s">
+        <v>60</v>
+      </c>
+      <c r="AC5" s="7" t="s">
+        <v>60</v>
+      </c>
+      <c r="AD5" s="7" t="s">
+        <v>60</v>
+      </c>
+      <c r="AE5" s="7" t="s">
+        <v>61</v>
+      </c>
+      <c r="AF5" s="7" t="s">
+        <v>61</v>
+      </c>
+      <c r="AG5" s="7" t="s">
+        <v>61</v>
+      </c>
       <c r="AH5" s="7" t="s">
-        <v>60</v>
-[...8 lines deleted...]
-        <v>60</v>
+        <v>61</v>
+      </c>
+      <c r="AI5" s="5">
+        <v>1.49</v>
+      </c>
+      <c r="AJ5" s="5">
+        <v>4.21</v>
+      </c>
+      <c r="AK5" s="5">
+        <v>7.84</v>
       </c>
       <c r="AL5" s="5">
-        <v>1.49</v>
+        <v>9.56</v>
       </c>
       <c r="AM5" s="7" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="AN5" s="5">
         <v>1.49</v>
       </c>
       <c r="AO5" s="7" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="AP5" s="7" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="AQ5" s="5">
-        <v>349.0</v>
+        <v>100.0</v>
       </c>
       <c r="AR5" s="7" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="AS5" s="7" t="s">
+        <v>66</v>
+      </c>
+      <c r="AT5" s="7" t="s">
         <v>65</v>
       </c>
-      <c r="AT5" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AU5" s="7" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="AV5" s="7" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="AW5" s="7" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="AX5" s="7" t="s">
         <v>54</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:AX1"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>