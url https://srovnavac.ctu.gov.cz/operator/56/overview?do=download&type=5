--- v0 (2026-05-14)
+++ v1 (2026-08-06)
@@ -122,123 +122,123 @@
   <si>
     <t>Určeno pouze pro OZP</t>
   </si>
   <si>
     <t>Jiné omezující podmínky užití</t>
   </si>
   <si>
     <t>Druh smlouvy</t>
   </si>
   <si>
     <t>Pravidelná paušální platba</t>
   </si>
   <si>
     <t>Perioda paušální platby</t>
   </si>
   <si>
     <t>Čerpání služby lze pozastavit</t>
   </si>
   <si>
     <t>Časově omezená platnost kreditu</t>
   </si>
   <si>
     <t>Způsob šíření signálu</t>
   </si>
   <si>
+    <t>Time shift</t>
+  </si>
+  <si>
+    <t>Videotéka</t>
+  </si>
+  <si>
+    <t>TV v mobilu</t>
+  </si>
+  <si>
+    <t>Počet zařízení, která lze současně používat</t>
+  </si>
+  <si>
+    <t>Kolik nejvýše dalších zařízení lze pronajmout</t>
+  </si>
+  <si>
+    <t>Cena za pronájem dalšího zařízení</t>
+  </si>
+  <si>
+    <t>URL adresa nabídky služby</t>
+  </si>
+  <si>
+    <t>Je nabízena i v kombinaci s jinými službami</t>
+  </si>
+  <si>
     <t>Celkový počet programů</t>
   </si>
   <si>
     <t>Celkový výčet programů</t>
   </si>
   <si>
     <t>Počet HD programů</t>
   </si>
   <si>
     <t>Výčet HD programů</t>
   </si>
   <si>
     <t>Celkový výčet rozhlasových programů</t>
   </si>
   <si>
     <t>Celkový počet rozhlasových programů</t>
   </si>
   <si>
-    <t>Time shift</t>
-[...22 lines deleted...]
-  <si>
     <t>STARTOVACÍ</t>
   </si>
   <si>
     <t>eHAMnet, s.r.o.</t>
   </si>
   <si>
     <t>ne</t>
   </si>
   <si>
     <t>bez závazku</t>
   </si>
   <si>
     <t>30 dní</t>
   </si>
   <si>
     <t>ano</t>
   </si>
   <si>
     <t>IPTV</t>
   </si>
   <si>
+    <t>https://www.ehamnet.cz/televize/</t>
+  </si>
+  <si>
     <t>TV Barrandov,Barrandov Krimi,Nova Action,Kino Barrandov,Nova,Nova Lady,Nova Cinema,Prima Krimi,Prima Max,CNN Prima News,Prima Show,Prima Star,Prima COOL,Prima,Prima Love,Prima Zoom,Nova Fun,Nova Gold,Arcadia World,Das Erste,BBC News,TV Brno 1,cms:tv,ČT1,ČT1 JM,ČT1 JZČ,ČT1 SM,ČT1 SVČ,ČT2,ČT24,ČT Sport,ČT art,ČT Déčko,Duna,Duna World,DVTV Extra,Espreso TV,FilmBox,Filmpro,Krb,France 24,France 24 (FR),HaHa TV,Hobby TV,iConcerts,iVodárenství,i-Vysočina,Jihočeská televize,JOJ Family,Kladno.1 TV,Zoo Brno - Komentovaná krmení,Krušná TV,Mumlavské vodopády,Galerie zvířat,Ošetřování mláďat,Love Nature 4K,M1,M2,M4 Sport,M5,Markíza International,TV Mňam,TV Mňau,NatureTV,Óčko,Óčko Expres,Óčko STAR,OIK TV,OK TV,ORF eins,ORF zwei,Panorama TV,Plzeň TV,Relax,Polar,TV Praha,Paramount Network,Poslanecká sněmovna ČR,Rebel,A11,Retro,TV Rik,Kurýr TV,RT Ústecko,RTM+ (Liberecko),Televize Seznam,Sky News,Šláger Originál,Premium,Šláger Muzika,TVS,Arena sport 1,Arena sport 2,Spektrum home,Sporty TV,Ptačí krmítko,Jednotka,Dvojka,STVR 24,TA3,Tik Bohumín,TV Doktor,TV Lux,TV Paprika,TV Beskyd,Life TV,TV Noe,TV R,FREEDOM,1+1,TV Spark,Kočičí kavárna,Korálová zahrada,Pláž,Televize Ústeckého kraje,V1 TV,Warner TV,ZAK TV,ZDF,Zoo Brno - Africká vesnice,Zoo Brno - Medvěd kamčatský,Zoo Brno - Medvěd lední,Zoo Brno - Život v zoo,Film Europe,Film Europe + HD</t>
   </si>
   <si>
     <t>TV Barrandov,Barrandov Krimi,Nova Action,Kino Barrandov,Nova,Nova Lady,Nova Cinema,Prima Krimi,Prima Max,CNN Prima News,Prima Show,Prima Star,Prima COOL,Prima,Prima Love,Prima Zoom,Nova Fun,Nova Gold,Arcadia World,cms:tv,ČT1,ČT1 JM,ČT1 JZČ,ČT1 SM,ČT1 SVČ,ČT2,ČT24,ČT Sport,ČT art,ČT Déčko,Duna,Duna World,DVTV Extra,FilmBox,Hobby TV,iConcerts,i-Vysočina,Jihočeská televize,JOJ Family,Kladno.1 TV,Love Nature 4K,M1,M2,M4 Sport,M5,Markíza International,TV Mňam,TV Mňau,OK TV,Paramount Network,Poslanecká sněmovna ČR,RT Ústecko,RTM+ (Liberecko),Televize Seznam,Šláger Muzika,Arena sport 1,Arena sport 2,Sporty TV,TA3,Tik Bohumín,TV Doktor,TV Lux,TV Beskyd,Life TV,TV Noe,Warner TV,ZAK TV,ZDF,Film Europe,Film Europe + HD</t>
   </si>
   <si>
     <t>Detské radio,Rádio 1,Rádio BEAT,Rádio Best FM,Rádio Blaník,Rádio Otava,Rádio Bonton,ČRo Brno,Radio Čas,Radio Čas Rock,Černá Hora,ČRo České Budějovice,Český impuls,Classic Praha,Radio Color,Rádio Country,ČRo Karlovy Vary,ČRo Pohoda,ČRo Radiožurnál Sport,ČRo Zlín,ČRo Radiožurnál,ČRo Dvojka,ČRo Vltava,ČRo Plus,Dance Rádio,ČRo D-Dur,Radio Dechovka,Rádio Devín,Radio Dixie,Dobré rádio,Radio Dychovka,Europa 2,Evropa 2,Rádio Expres,Fajn Radio,Fit family rádio,Flash radio,Rádio FM,Free Rádio,Frekvence 1,Frekvence 1 - Youradio Československé hity,Frekvence 1 - Youradio Legendy,Frekvence 1 - Youradio Osmdesátky,Rádio Fun,Funkstar Radio,Rádio G6 (Gipsy Radio),Radio Haná,Helax 93,7,Radio Hey,Hitrádio Desítka,Hitradio Osmdesatka,Hitradio Devadesátka,Hitrádio City 93,7 FM,Hitrádio City Brno,Hitrádio City Zóna lásky,Hitrádio Contact,Hitrádio Dragon,Hitrádio Faktor,Hitrádio North Music,Hitrádio FM Crystal,Hitrádio FM Plus,Hitrádio - Milénium,Hitradio Orion,Hitrádio PopRock,Hitrádio Vysočina,Hitrádio Zlín,ČRo Hradec Králové,Rádio Humor,Impuls,ČRo Jazz,Rádio Melody,Rádio Jih,Rádio Jih Cimbálka,Rádio Jihlava,ČRo Junior,Kiss,Rádio Košice,Krokodýl,ČRo Sever - Liberec,Rádio Lumen,Nekonečný šum,NON-STOP rádio,Rádiookej,Oldies Rádio,ČRo Olomouc,Rádio Orlicko,ČRo Ostrava,Radio Ostravan,ČRo Pardubice,Rádio Patria,PiGy Disko Trysko,PiGy Pohádkové písničky,PiGy Pohádky,ČRo Plzeň,Rádio Pohádka,Rádio Povídka,ČRo Radio Praha,Proglas,Radio Punctum,ČRo Regina,Rádio Regina Stred,Rádio Regina Západ,Rádio Regina Východ,ČRo Region - Středočeský kraj,Rock Rádio,Rádio Rock,Rádio Samson,ČRo Sever,Signál rádio,Rádio SiTy,Rádio Slovensko,Rádio Spin,Rádio Vlna,ČRo Region - Vysočina,ČRo Radio Wave,Radio WOW,Známka Punku,ZUN rádio,RadioR,Rusyn FM,SeeJay</t>
-  </si>
-[...1 lines deleted...]
-    <t>https://www.ehamnet.cz/televize/</t>
   </si>
   <si>
     <t>RODINNÝ</t>
   </si>
   <si>
     <t>TV Barrandov,Barrandov Krimi,Nova Action,Kino Barrandov,Nova,Nova Lady,Nova Cinema,Prima Krimi,Prima Max,CNN Prima News,Prima Show,Prima Star,Prima COOL,Prima,Prima Love,Prima Zoom,Nova Fun,Nova Gold,AMC,Animal Planet,Arcadia World,Das Erste,AXN,AXN Black,AXN White,BBC News,Cartoonito,TV Brno 1,Cartoon Network HD,cms:tv,CNN,CS Film,ČT1,ČT1 JM,ČT1 JZČ,ČT1 SM,ČT1 SVČ,ČT2,ČT24,ČT Sport,ČT art,ČT Déčko,Discovery,Duna,Duna World,DVTV Extra,Epic Drama,Espreso TV,Eurosport,Eurosport2,Extasy 4K Platinum,Film Europe,Film+,FilmBox,Filmpro,Krb,Food network,France 24,France 24 (FR),HaHa TV,HGTV,Hobby TV,CS Horror,iConcerts,Investigation Discovery,iVodárenství,i-Vysočina,Jihočeská televize,Jim Jam,JOJ Cinema,JOJ Family,Film Europe + HD,CS Mystery,Kladno.1 TV,Zoo Brno - Komentovaná krmení,Krušná TV,Lala TV,Mumlavské vodopády,Galerie zvířat,Ošetřování mláďat,Love Nature 4K,M1,M2,M4 Sport,M5,Markíza International,Minimax,TV Mňam,TV Mňau,MTV,MTV Hits,NatureTV,Nickelodeon,Óčko,Óčko BLACK HD,Óčko EXPRES HD,Óčko Expres,Óčko STAR HD,Óčko STAR,Óčko HD,OIK TV,OK TV,ORF eins,ORF zwei,Panorama TV,Plzeň TV,Relax,Polar,TV Praha,Paramount Network,Poslanecká sněmovna ČR,Rebel,A11,Retro,TV Rik,Kurýr TV,RT Ústecko,RTM+ (Liberecko),Televize Seznam,Sky News,Šláger Originál,Premium,Šláger Muzika,TVS,Arena sport 1,Arena sport 2,Spektrum,Spektrum home,Sport1,Sport2,Sporty TV,Ptačí krmítko,Jednotka,Dvojka,STVR 24,TA3,Tik Bohumín,Discovery: TLC,Travel Channel HD,TV Doktor,TV Lux,TV Paprika,TV5MONDE,TV Beskyd,Life TV,TV Noe,TV R,FREEDOM,1+1,TV Spark,Kočičí kavárna,Korálová zahrada,Pláž,Televize Ústeckého kraje,V1 TV,Viasat History,Warner TV,ZAK TV,ZDF,Zoo Brno - Africká vesnice,Zoo Brno - Medvěd kamčatský,Zoo Brno - Medvěd lední,Zoo Brno - Život v zoo</t>
   </si>
   <si>
     <t>TV Barrandov,Barrandov Krimi,Nova Action,Kino Barrandov,Nova,Nova Lady,Nova Cinema,Prima Krimi,Prima Max,CNN Prima News,Prima Show,Prima Star,Prima COOL,Prima,Prima Love,Prima Zoom,Nova Fun,Nova Gold,AMC,Animal Planet,Arcadia World,Cartoon Network HD,cms:tv,ČT1,ČT1 JM,ČT1 JZČ,ČT1 SM,ČT1 SVČ,ČT2,ČT24,ČT Sport,ČT art,ČT Déčko,Discovery,Duna,Duna World,DVTV Extra,Epic Drama,Eurosport,Eurosport2,Film Europe,Film+,FilmBox,Food network,Hobby TV,iConcerts,Investigation Discovery,i-Vysočina,Jihočeská televize,JOJ Cinema,JOJ Family,Film Europe + HD,Kladno.1 TV,Lala TV,Love Nature 4K,M1,M2,M4 Sport,M5,Markíza International,Minimax,TV Mňam,TV Mňau,Óčko BLACK HD,Óčko EXPRES HD,Óčko STAR HD,Óčko HD,OK TV,Paramount Network,Poslanecká sněmovna ČR,RT Ústecko,RTM+ (Liberecko),Televize Seznam,Šláger Muzika,Arena sport 1,Arena sport 2,Spektrum,Sport1,Sport2,Sporty TV,TA3,Tik Bohumín,Travel Channel HD,TV Doktor,TV Lux,TV Beskyd,Life TV,TV Noe,Viasat History,Warner TV,ZAK TV,ZDF</t>
   </si>
   <si>
     <t>MAXIMÁLNÍ</t>
   </si>
   <si>
     <t>TV Barrandov,Barrandov Krimi,Nova Action,Kino Barrandov,Nova,Nova Lady,Nova Cinema,Prima Krimi,Prima Max,CNN Prima News,Prima Show,Prima Star,Prima COOL,Prima,Prima Love,Prima Zoom,Nova Fun,Nova Gold,360TuneBox,AMC,Animal Planet,Arcadia World,Das Erste,Auto Motor Sport,AXN,AXN Black,AXN White,Baby TV,BANG U,BBC News,BBC Earth,Cartoonito,TV Brno 1,Cartoon Network HD,Cinemax 1,Cinemax 2,cms:tv,CNN,CS Film,ČT1,ČT1 JM,ČT1 JZČ,ČT1 SM,ČT1 SVČ,ČT2,ČT24,ČT Sport,ČT art,ČT Déčko,Discovery,Disney Channel,Disney Junior,DocuBox,Duna,Duna World,DVTV Extra,Epic Drama,Erox,Eroxxx,Espreso TV,Eurosport,Eurosport2,Extasy 4K Platinum,FashionBox,Fast &amp; Fun Box,FightBox,Film Europe,Film+,FilmBox,FilmBox Arthouse,FilmBox Premium,FilmBox Family,FilmBox Extra HD,FilmBox Stars,Filmpro,Krb,Fishing&amp;Hunting,Food network,France 24,France 24 (FR),FunBox UHD,Golf Channel,HaHa TV,HBO,HBO 3,HBO 2,HGTV,History Channel,Hobby TV,CS Horror,iConcerts,Investigation Discovery,iVodárenství,i-Vysočina,Jihočeská televize,Jim Jam,JOJ Cinema,JOJ Family,Film Europe + HD,CS Mystery,Kladno.1 TV,Zoo Brno - Komentovaná krmení,Krušná TV,Lala TV,Leo TV Gold,Mumlavské vodopády,Galerie zvířat,Ošetřování mláďat,Love Nature 4K,M1,M2,M4 Sport,M5,Markíza International,Mezzo,Mezzo Live,Minimax,TV Mňam,TV Mňau,MTV,MTV Hits,National Geographic Wild,NatureTV,National Geographic,Nickelodeon,Nick JR,Nova Sport 1,Nova Sport 2,Óčko,Óčko BLACK HD,Óčko EXPRES HD,Óčko Expres,Óčko STAR HD,Óčko STAR,Óčko HD,OIK TV,OK TV,ORF eins,ORF zwei,Panorama TV,Plzeň TV,Relax,Polar,TV Praha,Paramount Network,Poslanecká sněmovna ČR,Pure Babes,Rebel,A11,Retro,TV Rik,Kurýr TV,RT Ústecko,RTM+ (Liberecko),Crime and Investigation,Televize Seznam,Sky News,Šláger Originál,Premium,Šláger Muzika,TVS,Arena sport 1,Arena sport 2,Spektrum,Spektrum home,Sport1,Sport2,Sporty TV,Ptačí krmítko,Jednotka,Dvojka,STVR 24,TA3,Tik Bohumín,Discovery: TLC,Travel Channel HD,Travelxp,TV Doktor,TV Lux,TV Paprika,TV5MONDE,TV Beskyd,Life TV,TV Noe,TV R,FREEDOM,1+1,TV Spark,Kočičí kavárna,Korálová zahrada,Pláž,Televize Ústeckého kraje,V1 TV,MTV 00s,Viasat Explore,Viasat History,Viasat Nature,CS History,Warner TV,ZAK TV,ZDF,Zoo Brno - Africká vesnice,Zoo Brno - Medvěd kamčatský,Zoo Brno - Medvěd lední,Zoo Brno - Život v zoo</t>
   </si>
   <si>
     <t>TV Barrandov,Barrandov Krimi,Nova Action,Kino Barrandov,Nova,Nova Lady,Nova Cinema,Prima Krimi,Prima Max,CNN Prima News,Prima Show,Prima Star,Prima COOL,Prima,Prima Love,Prima Zoom,Nova Fun,Nova Gold,360TuneBox,AMC,Animal Planet,Arcadia World,Auto Motor Sport,BBC Earth,Cartoon Network HD,Cinemax 1,Cinemax 2,cms:tv,ČT1,ČT1 JM,ČT1 JZČ,ČT1 SM,ČT1 SVČ,ČT2,ČT24,ČT Sport,ČT art,ČT Déčko,Discovery,DocuBox,Duna,Duna World,DVTV Extra,Epic Drama,Erox,Eroxxx,Eurosport,Eurosport2,FashionBox,Fast &amp; Fun Box,FightBox,Film Europe,Film+,FilmBox,FilmBox Premium,FilmBox Extra HD,FilmBox Stars,Food network,FunBox UHD,Golf Channel,HBO,HBO 3,HBO 2,History Channel,Hobby TV,iConcerts,Investigation Discovery,i-Vysočina,Jihočeská televize,JOJ Cinema,JOJ Family,Film Europe + HD,Kladno.1 TV,Lala TV,Leo TV Gold,Love Nature 4K,M1,M2,M4 Sport,M5,Markíza International,Mezzo,Mezzo Live,Minimax,TV Mňam,TV Mňau,National Geographic Wild,Nova Sport 1,Nova Sport 2,Óčko BLACK HD,Óčko EXPRES HD,Óčko STAR HD,Óčko HD,OK TV,Paramount Network,Poslanecká sněmovna ČR,RT Ústecko,RTM+ (Liberecko),Televize Seznam,Šláger Muzika,Arena sport 1,Arena sport 2,Spektrum,Sport1,Sport2,Sporty TV,TA3,Tik Bohumín,Travel Channel HD,TV Doktor,TV Lux,TV Beskyd,Life TV,TV Noe,Viasat Explore,Viasat History,Viasat Nature,Warner TV,ZAK TV,ZDF</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
@@ -263,67 +263,71 @@
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFea870e"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFeeeeee"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
-    <border/>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="8">
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
-[...1 lines deleted...]
-    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
-      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+      <alignment vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="3" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
-      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+      <alignment vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="3" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="3" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/></Relationships>
 </file>
@@ -632,109 +636,109 @@
   </sheetPr>
   <dimension ref="A1:A3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:1">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
   </sheetData>
-  <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
+  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AB4"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" topLeftCell="C2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight"/>
       <selection pane="bottomLeft"/>
       <selection pane="bottomRight" activeCell="AB2" sqref="AB2:AB4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="true" defaultRowHeight="20" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="15" bestFit="true" customWidth="true" style="0"/>
-[...26 lines deleted...]
-    <col min="28" max="28" width="51" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="19.995" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="36.42" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="24.708" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="42.418" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="42.418" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="34.135" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="29.421" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="39.99" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="19.995" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="36.42" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="32.849" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="39.99" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="42.418" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="30.564" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="18.71" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="56.558" bestFit="true" customWidth="true" style="0"/>
+    <col min="19" max="19" width="58.843" bestFit="true" customWidth="true" style="0"/>
+    <col min="20" max="20" width="44.703" bestFit="true" customWidth="true" style="0"/>
+    <col min="21" max="21" width="38.848" bestFit="true" customWidth="true" style="0"/>
+    <col min="22" max="22" width="56.558" bestFit="true" customWidth="true" style="0"/>
+    <col min="23" max="23" width="31.707" bestFit="true" customWidth="true" style="0"/>
+    <col min="24" max="24" width="2655.494" bestFit="true" customWidth="true" style="0"/>
+    <col min="25" max="25" width="25.851" bestFit="true" customWidth="true" style="0"/>
+    <col min="26" max="26" width="1531.198" bestFit="true" customWidth="true" style="0"/>
+    <col min="27" max="27" width="2050.214" bestFit="true" customWidth="true" style="0"/>
+    <col min="28" max="28" width="47.131" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:28">
       <c r="A1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>7</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>8</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>9</v>
       </c>
       <c r="H1" s="2" t="s">
@@ -801,316 +805,323 @@
         <v>30</v>
       </c>
     </row>
     <row r="2" spans="1:28">
       <c r="A2" s="1" t="s">
         <v>31</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>32</v>
       </c>
       <c r="C2" s="4">
         <v>199.0</v>
       </c>
       <c r="D2" s="6" t="s">
         <v>33</v>
       </c>
       <c r="E2" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F2" s="6" t="s">
         <v>33</v>
       </c>
       <c r="G2" s="6" t="s">
         <v>33</v>
       </c>
-      <c r="H2" s="6"/>
+      <c r="H2" s="6">
+        <v>0</v>
+      </c>
       <c r="I2" s="6" t="s">
         <v>34</v>
       </c>
       <c r="J2" s="4">
         <v>199.0</v>
       </c>
       <c r="K2" s="6" t="s">
         <v>35</v>
       </c>
       <c r="L2" s="6" t="s">
         <v>36</v>
       </c>
       <c r="M2" s="6" t="s">
         <v>33</v>
       </c>
       <c r="N2" s="6" t="s">
         <v>37</v>
       </c>
       <c r="O2" s="6">
+        <v>7</v>
+      </c>
+      <c r="P2" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q2" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="R2" s="6">
+        <v>4</v>
+      </c>
+      <c r="S2" s="6">
+        <v>2</v>
+      </c>
+      <c r="T2" s="4">
+        <v>89.0</v>
+      </c>
+      <c r="U2" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="V2" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="W2" s="6">
         <v>125</v>
       </c>
-      <c r="P2" s="6" t="s">
-[...2 lines deleted...]
-      <c r="Q2" s="6">
+      <c r="X2" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="Y2" s="6">
         <v>70</v>
       </c>
-      <c r="R2" s="6" t="s">
-[...2 lines deleted...]
-      <c r="S2" s="6" t="s">
+      <c r="Z2" s="6" t="s">
         <v>40</v>
-      </c>
-[...19 lines deleted...]
-        <v>89.0</v>
       </c>
       <c r="AA2" s="6" t="s">
         <v>41</v>
       </c>
-      <c r="AB2" s="6" t="s">
-        <v>36</v>
+      <c r="AB2" s="6">
+        <v>123</v>
       </c>
     </row>
     <row r="3" spans="1:28">
       <c r="A3" s="3" t="s">
         <v>42</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>32</v>
       </c>
       <c r="C3" s="5">
         <v>448.99</v>
       </c>
       <c r="D3" s="7" t="s">
         <v>33</v>
       </c>
       <c r="E3" s="7" t="s">
         <v>33</v>
       </c>
       <c r="F3" s="7" t="s">
         <v>33</v>
       </c>
       <c r="G3" s="7" t="s">
         <v>33</v>
       </c>
-      <c r="H3" s="7"/>
+      <c r="H3" s="7">
+        <v>0</v>
+      </c>
       <c r="I3" s="7" t="s">
         <v>34</v>
       </c>
       <c r="J3" s="5">
         <v>448.99</v>
       </c>
       <c r="K3" s="7" t="s">
         <v>35</v>
       </c>
       <c r="L3" s="7" t="s">
         <v>36</v>
       </c>
       <c r="M3" s="7" t="s">
         <v>33</v>
       </c>
       <c r="N3" s="7" t="s">
         <v>37</v>
       </c>
       <c r="O3" s="7">
+        <v>7</v>
+      </c>
+      <c r="P3" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q3" s="7" t="s">
+        <v>36</v>
+      </c>
+      <c r="R3" s="7">
+        <v>4</v>
+      </c>
+      <c r="S3" s="7">
+        <v>2</v>
+      </c>
+      <c r="T3" s="5">
+        <v>89.0</v>
+      </c>
+      <c r="U3" s="7" t="s">
+        <v>38</v>
+      </c>
+      <c r="V3" s="7" t="s">
+        <v>36</v>
+      </c>
+      <c r="W3" s="7">
         <v>163</v>
       </c>
-      <c r="P3" s="7" t="s">
+      <c r="X3" s="7" t="s">
         <v>43</v>
       </c>
-      <c r="Q3" s="7">
+      <c r="Y3" s="7">
         <v>92</v>
       </c>
-      <c r="R3" s="7" t="s">
+      <c r="Z3" s="7" t="s">
         <v>44</v>
-      </c>
-[...22 lines deleted...]
-        <v>89.0</v>
       </c>
       <c r="AA3" s="7" t="s">
         <v>41</v>
       </c>
-      <c r="AB3" s="7" t="s">
-        <v>36</v>
+      <c r="AB3" s="7">
+        <v>123</v>
       </c>
     </row>
     <row r="4" spans="1:28">
       <c r="A4" s="1" t="s">
         <v>45</v>
       </c>
       <c r="B4" s="1" t="s">
         <v>32</v>
       </c>
       <c r="C4" s="4">
         <v>849.0</v>
       </c>
       <c r="D4" s="6" t="s">
         <v>33</v>
       </c>
       <c r="E4" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F4" s="6" t="s">
         <v>33</v>
       </c>
       <c r="G4" s="6" t="s">
         <v>33</v>
       </c>
-      <c r="H4" s="6"/>
+      <c r="H4" s="6">
+        <v>0</v>
+      </c>
       <c r="I4" s="6" t="s">
         <v>34</v>
       </c>
       <c r="J4" s="4">
         <v>849.0</v>
       </c>
       <c r="K4" s="6" t="s">
         <v>35</v>
       </c>
       <c r="L4" s="6" t="s">
         <v>36</v>
       </c>
       <c r="M4" s="6" t="s">
         <v>33</v>
       </c>
       <c r="N4" s="6" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="6">
+        <v>7</v>
+      </c>
+      <c r="P4" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q4" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="R4" s="6">
+        <v>4</v>
+      </c>
+      <c r="S4" s="6">
+        <v>2</v>
+      </c>
+      <c r="T4" s="4">
+        <v>89.0</v>
+      </c>
+      <c r="U4" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="V4" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="W4" s="6">
         <v>205</v>
       </c>
-      <c r="P4" s="6" t="s">
+      <c r="X4" s="6" t="s">
         <v>46</v>
       </c>
-      <c r="Q4" s="6">
+      <c r="Y4" s="6">
         <v>120</v>
       </c>
-      <c r="R4" s="6" t="s">
+      <c r="Z4" s="6" t="s">
         <v>47</v>
-      </c>
-[...22 lines deleted...]
-        <v>89.0</v>
       </c>
       <c r="AA4" s="6" t="s">
         <v>41</v>
       </c>
-      <c r="AB4" s="6" t="s">
-        <v>36</v>
+      <c r="AB4" s="6">
+        <v>123</v>
       </c>
     </row>
   </sheetData>
-  <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:AB1"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <legacyDrawing r:id="rId_comments_vml1"/>
+  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Zadání srovnání</vt:lpstr>
       <vt:lpstr>Výsledky srovnání</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
+  <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Unknown Creator</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Untitled Spreadsheet</dc:title>
   <dc:description/>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>