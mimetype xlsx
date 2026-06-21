--- v0 (2026-05-07)
+++ v1 (2026-06-21)
@@ -856,69 +856,69 @@
       </c>
       <c r="S3" s="7">
         <v>8</v>
       </c>
       <c r="T3" s="7" t="s">
         <v>33</v>
       </c>
       <c r="U3" s="7" t="s">
         <v>28</v>
       </c>
       <c r="V3" s="7" t="s">
         <v>34</v>
       </c>
       <c r="W3" s="7" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="1" t="s">
         <v>39</v>
       </c>
       <c r="B4" s="1" t="s">
         <v>27</v>
       </c>
       <c r="C4" s="4">
-        <v>450.0</v>
+        <v>350.0</v>
       </c>
       <c r="D4" s="6" t="s">
         <v>28</v>
       </c>
       <c r="E4" s="6" t="s">
         <v>28</v>
       </c>
       <c r="F4" s="6" t="s">
         <v>28</v>
       </c>
       <c r="G4" s="6" t="s">
         <v>28</v>
       </c>
       <c r="H4" s="6" t="s">
         <v>29</v>
       </c>
       <c r="I4" s="4">
-        <v>450.0</v>
+        <v>350.0</v>
       </c>
       <c r="J4" s="6" t="s">
         <v>30</v>
       </c>
       <c r="K4" s="6">
         <v>1</v>
       </c>
       <c r="L4" s="6" t="s">
         <v>28</v>
       </c>
       <c r="M4" s="6" t="s">
         <v>28</v>
       </c>
       <c r="N4" s="6" t="s">
         <v>31</v>
       </c>
       <c r="O4" s="6" t="s">
         <v>40</v>
       </c>
       <c r="P4" s="6" t="s">
         <v>41</v>
       </c>
       <c r="Q4" s="6" t="s">
         <v>42</v>
       </c>