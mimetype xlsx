--- v0 (2026-05-07)
+++ v1 (2026-11-04)
@@ -9,58 +9,58 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Zadání srovnání" sheetId="1" r:id="rId4"/>
     <sheet name="Výsledky srovnání" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'Výsledky srovnání'!$A$1:$Z$1</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'Výsledky srovnání'!$A$1:$AA$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="66">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="68">
   <si>
     <t>Tento dokument byl vytvořen srovnávacím nástrojem ČTÚ dostupným na https://srovnavac.ctu.gov.cz. Dokument obsahuje výsledky srovnání služeb poskytovaných podnikateli v elektronických komunikacích na základě informací, které podnikatelé ČTÚ poskytují.</t>
   </si>
   <si>
     <t>Uvedené informace nemusejí představovat úplný přehled trhu. Uvádíme je tak, jak je podnikatelé do srovnávacího nástroje vložili. Najdete-li rozpor mezi uvedenými informacemi a ceníkem podnikatele, využijte prosím funkci Nahlášení chybných údajů.</t>
   </si>
   <si>
     <t>Všechny ceny jsou uváděny za měsíc vč. DPH.</t>
   </si>
   <si>
     <t>Název služby</t>
   </si>
   <si>
     <t>Operátor (obchodní značka)</t>
   </si>
   <si>
     <t>Cena</t>
   </si>
   <si>
     <t>Určeno pouze pro nové zákazníky</t>
   </si>
   <si>
     <t>Určeno pouze pro studenty/mladé</t>
   </si>
   <si>
@@ -72,259 +72,269 @@
   <si>
     <t>Druh smlouvy</t>
   </si>
   <si>
     <t>Pravidelná paušální platba</t>
   </si>
   <si>
     <t>Perioda paušální platby</t>
   </si>
   <si>
     <t>Úvodní akce</t>
   </si>
   <si>
     <t>Čerpání služby lze pozastavit</t>
   </si>
   <si>
     <t>Časově omezená platnost kreditu</t>
   </si>
   <si>
     <t>Obecné poznámky ke službě</t>
   </si>
   <si>
     <t>Způsob šíření signálu</t>
   </si>
   <si>
+    <t>Time shift</t>
+  </si>
+  <si>
+    <t>Videotéka</t>
+  </si>
+  <si>
+    <t>TV v mobilu</t>
+  </si>
+  <si>
+    <t>Počet zařízení, která lze současně používat</t>
+  </si>
+  <si>
+    <t>URL adresa nabídky služby</t>
+  </si>
+  <si>
+    <t>URL adresa nabídky kombinace</t>
+  </si>
+  <si>
+    <t>Je nabízena i v kombinaci s jinými službami</t>
+  </si>
+  <si>
     <t>Celkový počet programů</t>
   </si>
   <si>
     <t>Celkový výčet programů</t>
   </si>
   <si>
     <t>Počet HD programů</t>
   </si>
   <si>
     <t>Výčet HD programů</t>
   </si>
   <si>
-    <t>Time shift</t>
-[...17 lines deleted...]
-    <t>Je nabízena i v kombinaci s jinými službami</t>
+    <t>Celkový počet rozhlasových programů</t>
   </si>
   <si>
     <t>Skylink TV+</t>
   </si>
   <si>
     <t>Dragon Internet a.s.</t>
   </si>
   <si>
     <t>ne</t>
   </si>
   <si>
     <t>bez závazku</t>
   </si>
   <si>
     <t>30 dní</t>
   </si>
   <si>
     <t>ano</t>
   </si>
   <si>
     <t>Služba je dostupná pouze v kombinaci se službou internet od Dragon Internet.</t>
   </si>
   <si>
     <t>IPTV</t>
   </si>
   <si>
-    <t>ČT1 HD,ČT2 HD,Dvojka HD,Jednotka HD,JOJ Family HD,Markíza International,Nova Action HD,Nova Fun HD,Nova HD,Nova Lady,Paramount Network,Prima COOL HD,Prima HD,Prima KRIMI HD,Prima LOVE,Televize Seznam,TV Barrandov HD,ČT Sport HD,FilmBox HD,Nova Cinema HD,Prima MAX HD,ČT art HD,Prima ZOOM HD,Travelxp,ÓČKO,ÓČKO BLACK HD,ÓČKO EXPRES HD,ÓČKO STAR,Retro,ČT :D HD,CNN Prima NEWS HD,ČT24 HD,France 24 HD,Newsmax HD,RTVS 24 HD,TA3 HD</t>
-[...4 lines deleted...]
-  <si>
     <t>https://dragon.cz/skylink</t>
   </si>
   <si>
+    <t>ČT1 HD,ČT2 HD,Dvojka HD,Jednotka HD,JOJ Family HD,Markíza International,Nova Action HD,Nova Fun HD,Nova HD,Nova Lady,Paramount Network,Prima COOL HD,Prima HD,Prima KRIMI HD,Prima LOVE,Televize Seznam,TV Barrandov HD,ČT Sport HD,FilmBox+ One HD,Nova Cinema HD,Prima MAX HD,ČT art HD,Prima ZOOM HD,Travelxp,ÓČKO,ÓČKO BLACK HD,ÓČKO EXPRES HD,ÓČKO STAR,Retro,ČT :D HD,CNN Prima NEWS HD,ČT24 HD,France 24 HD,Newsmax HD,RTVS 24 HD,TA3 HD</t>
+  </si>
+  <si>
+    <t>ČT1 HD,ČT2 HD,Dvojka HD,Jednotka HD,JOJ Family HD,Nova Action HD,Nova Fun HD,Nova HD,Prima COOL HD,Prima HD,Prima KRIMI HD,TV Barrandov HD,ČT Sport HD,FilmBox+ One HD,Nova Cinema HD,Prima MAX HD,ČT art HD,Prima ZOOM HD,ÓČKO BLACK HD,ÓČKO EXPRES HD,ČT :D HD,CNN Prima NEWS HD,ČT24 HD,France 24 HD,Newsmax HD,RTVS 24 HD,TA3 HD</t>
+  </si>
+  <si>
     <t>Dragon TV Základ</t>
   </si>
   <si>
-    <t>A 11 HD | Barrandov Krimi HD | CNN Prima News HD | ČT :D HD/ČT Art HD | ČT1 HD | ČT1 JM HD | ČT1 JZC HD | ČT1 SM HD | ČT1 SVC HD | ČT2 HD | ČT24 HD | Nova Action HD | Nova Fun HD | Nova HD | Nova Krimi HD | Nova Lady HD | Prima COOL HD | Prima HD | Prima Krimi HD | Prima Love HD | Prima SHOW HD | Prima STAR HD | Seznam.cz TV HD | TV Barrandov HD | TV Noe | Dvojka HD | Jednotka HD | JOJ Family HD | LUX TV HD | Senzi TV HD | STVR 24 HD | TA3 HD | Kino Barrandov HD | KVIFF.TV Channel HD | Nova Cinema HD | Prima MAX HD | Warner TV HD | ČT Sport HD | Sporty TV HD | CS Mystery HD | Kanal 1 HD | Prima ZOOM HD |Óčko HD* | Óčko Star HD* | Retro Music | Šláger Muzika HD | Šláger Originál HD | TV Rebel | TV Relax | 1. Boleslavská TV | Praha TV | DVTV Extra HD | Mňam TV HD | Mňau TV HD | Spektrum Home HD | TV Doktor HD | 1+1 | 3sat HD | Deutsche Welle HD | France24 HD | ORF 2 | ORF eins | TV5 Monde | TVP Info HD | TVP Polonia | TVP World HD</t>
-[...4 lines deleted...]
-  <si>
     <t>https://dragon.cz/televize</t>
   </si>
   <si>
+    <t>A 11 HD,Barrandov Krimi HD,CNN Prima News HD,ČT :D HD/ČT Art HD,ČT1 HD,ČT1 JM HD,ČT1 JZC HD,ČT1 SM HD,ČT1 SVC HD,ČT2 HD,ČT24 HD,Nova Action HD,Nova Fun HD,Nova HD,Nova Krimi HD,Nova Lady HD,Prima COOL HD,Prima HD,Prima Krimi HD,Prima Love HD,Prima SHOW HD,Prima STAR HD,Seznam.cz TV HD,TV Barrandov HD,TV Noe,Dvojka HD,Jednotka HD,JOJ Family HD,LUX TV HD,Senzi TV HD,STVR 24 HD,TA3 HD,Kino Barrandov HD,KVIFF.TV Channel HD,Nova Cinema HD,Prima MAX HD,Warner TV HD,ČT Sport HD,Prima sport HD,CS Mystery HD,Kanal 1 HD,Prima ZOOM HD,Óčko HD,Óčko Star HD,Retro Music,Šláger Muzika HD,Šláger Originál HD,TV Rebel,TV Relax,1. Boleslavská TV,Praha TV,DVTV Extra HD,Mňam TV HD,Mňau TV HD,Spektrum Home HD,1+1,3sat HD,Deutsche Welle HD,France24 HD,ORF 2,ORF eins,TV5 Monde,TVP Info HD,TVP Polonia,TVP World HD</t>
+  </si>
+  <si>
+    <t>A 11 HD,Barrandov Krimi HD,CNN Prima News HD,ČT :D HD/ČT Art HD,ČT1 HD,ČT1 JM HD,ČT1 JZC HD,ČT1 SM HD,ČT1 SVC HD,ČT2 HD,ČT24 HD,Nova Action HD,Nova Fun HD,Nova HD,Nova Krimi HD,Nova Lady HD,Prima COOL HD,Prima HD,Prima Krimi HD,Prima Love HD,Prima SHOW HD,Prima STAR HD,Seznam.cz TV HD,TV Barrandov HD,Dvojka HD,Jednotka HD,JOJ Family HD,LUX TV HD,Senzi TV HD,STVR 24 HD,TA3 HD,Kino Barrandov HD,KVIFF.TV Channel HD,Nova Cinema HD,Prima MAX HD,Warner TV HD,ČT Sport HD,Prima sport HD,CS Mystery HD,Kanal 1 HD,Prima ZOOM HD,Óčko HD,Óčko Star HD,Šláger Muzika HD,Šláger Originál HD,DVTV Extra HD,Mňam TV HD,Mňau TV HD,Spektrum Home HD,3sat HD,Deutsche Welle HD,France24 HD,TVP Info HD,TVP World HD</t>
+  </si>
+  <si>
     <t>Skylink Mini</t>
   </si>
   <si>
-    <t>ČT1 HD,ČT2 HD,Dvojka HD,Jednotka HD,JOJ Family HD,Markíza International,Nova Action HD,Nova Fun HD,Nova HD,Nova Lady,Paramount Network,Prima COOL HD,Prima HD,Prima KRIMI HD,Prima LOVE,Televize Seznam,TV Barrandov HD,ČT Sport, Arena Sport 1 HD, AXN,CS Film,FilmBox Stars, FilmBox HD,Nova Cinema HD,Prima MAX HD,ČT art HD,Prima ZOOM HD,Travelxp, Hobby TV,Viasat History HD,Viasat Nature HD, English Club TV,Rebel,ÓČKO,ÓČKO BLACK HD,ÓČKO EXPRES HD,ÓČKO STAR,Retro,ČT :D HD,ducktv,Minimax,Nickelodeon, CNN Prima NEWS HD,ČT24 HD,France 24 HD,Newsmax HD,RTVS 24 HD,TA3 HD</t>
-[...2 lines deleted...]
-    <t>ČT1 HD,ČT2 HD,Dvojka HD,Jednotka HD,JOJ Family HD,Nova Action HD,Nova Fun HD,Nova HD,Prima COOL HD,Prima HD,Prima KRIMI HD,TV Barrandov HD,ČT Sport HD, Arena Sport 1 HD,FilmBox HD,Nova Cinema HD,Prima MAX HD,ČT art HD,Prima ZOOM HD, History HD,Viasat Nature HD,ÓČKO BLACK HD,ÓČKO EXPRES HD,ČT :D HD,CNN Prima NEWS HD,ČT24 HD,France 24 HD,Newsmax HD,RTVS 24 HD,TA3 HD</t>
+    <t>ČT1 HD,ČT2 HD,Dvojka HD,Jednotka HD,JOJ Family HD,Markíza International,Nova Action HD,Nova Fun HD,Nova HD,Nova Lady,Paramount Network,Prima COOL HD,Prima HD,Prima KRIMI HD,Prima LOVE,Televize Seznam,TV Barrandov HD,ČT Sport, Arena Sport 1 HD, AXN,CS Film,FilmBox+ Love&amp;Crime HD, FilmBox+ One HD,Nova Cinema HD,Prima MAX HD,ČT art HD,Prima ZOOM HD,Travelxp, Hobby TV,Viasat History HD,Viasat Nature HD, English Club TV,Rebel,ÓČKO,ÓČKO BLACK HD,ÓČKO EXPRES HD,ÓČKO STAR,Retro,ČT :D HD,ducktv,Minimax,Nickelodeon, CNN Prima NEWS HD,ČT24 HD,France 24 HD,Newsmax HD,RTVS 24 HD,TA3 HD</t>
+  </si>
+  <si>
+    <t>ČT1 HD,ČT2 HD,Dvojka HD,Jednotka HD,JOJ Family HD,Nova Action HD,Nova Fun HD,Nova HD,Prima COOL HD,Prima HD,Prima KRIMI HD,TV Barrandov HD,ČT Sport HD, Arena Sport 1 HD,FilmBox+ One HD,Nova Cinema HD,Prima MAX HD,ČT art HD,Prima ZOOM HD, History HD,Viasat Nature HD,ÓČKO BLACK HD,ÓČKO EXPRES HD,ČT :D HD,CNN Prima NEWS HD,ČT24 HD,France 24 HD,Newsmax HD,RTVS 24 HD,TA3 HD</t>
   </si>
   <si>
     <t>Skylink Canal+</t>
   </si>
   <si>
-    <t>ČT1 HD,ČT2 HD,Dvojka HD,Jednotka HD,JOJ Family HD,Markíza International,Nova Action HD,Nova Fun HD,Nova HD,Nova Lady,Paramount Network,Prima COOL HD,Prima HD,Prima KRIMI HD,Prima LOVE,Televize Seznam,TV Barrandov HD,CANAL+ Sport,CANAL+ Sport 2,ČT Sport HD,FightBox,CANAL+ Action,FilmBox Extra HD,FilmBox Family,FilmBox HD,FilmBox Premium HD,FilmBox Stars,Nova Cinema HD,Prima MAX HD,ČT art HD,DocuBox,Prima ZOOM HD,Travelxp,English Club TV,ÓČKO,ÓČKO BLACK HD,ÓČKO EXPRES HD,ÓČKO STAR,Retro,ČT :D HD,CNN Prima NEWS HD,ČT24 HD,France 24 HD,Newsmax HD,RTVS 24 HD,TA3 HD</t>
-[...2 lines deleted...]
-    <t>ČT1 HD,ČT2 HD,Dvojka HD,Jednotka HD,JOJ Family HD,Nova Action HD,Nova Fun HD,Nova HD,Prima COOL HD,Prima HD,Prima KRIMI HD,TV Barrandov HD,ČT Sport HD,FilmBox Extra HD,FilmBox HD,FilmBox Premium HD,Nova Cinema HD,Prima MAX HD,ČT art HD,Prima ZOOM HD, ÓČKO BLACK HD,ÓČKO EXPRES HD,ČT :D HD,CNN Prima NEWS HD,ČT24 HD,France 24 HD,Newsmax HD,RTVS 24 HD,TA3 HD</t>
+    <t>ČT1 HD,ČT2 HD,Dvojka HD,Jednotka HD,JOJ Family HD,Markíza International,Nova Action HD,Nova Fun HD,Nova HD,Nova Lady,Paramount Network,Prima COOL HD,Prima HD,Prima KRIMI HD,Prima LOVE,Televize Seznam,TV Barrandov HD,CANAL+ Sport,CANAL+ Sport 2,ČT Sport HD,FightBox,CANAL+ Action,FilmBox+ Emption HD, FilmBox+ Comedy,FilmBox+ One HD,FilmBox+ Hits HD,FilmBox+ Love&amp;Crime HD, Stars,Nova Cinema HD,Prima MAX HD,ČT art HD,DocuBox,Prima ZOOM HD,Travelxp,English Club TV,ÓČKO,ÓČKO BLACK HD,ÓČKO EXPRES HD,ÓČKO STAR,Retro,ČT :D HD,CNN Prima NEWS HD,ČT24 HD,France 24 HD,Newsmax HD,RTVS 24 HD,TA3 HD</t>
+  </si>
+  <si>
+    <t>ČT1 HD,ČT2 HD,Dvojka HD,Jednotka HD,JOJ Family HD,Nova Action HD,Nova Fun HD,Nova HD,Prima COOL HD,Prima HD,Prima KRIMI HD,TV Barrandov HD,ČT Sport HD,FilmBox+ Emotion HD,FilmBox+ One HD,FilmBox+ Hits HD, FilmBox+ Love&amp;Crime HD, Nova Cinema HD,Prima MAX HD,ČT art HD,Prima ZOOM HD, ÓČKO BLACK HD,ÓČKO EXPRES HD,ČT :D HD,CNN Prima NEWS HD,ČT24 HD,France 24 HD,Newsmax HD,RTVS 24 HD,TA3 HD</t>
   </si>
   <si>
     <t>Skylink Smart</t>
   </si>
   <si>
     <t>ČT1 HD,ČT2 HD,Dvojka HD,Jednotka HD,JOJ Family HD,Markíza International,Nova Action HD,Nova Fun HD,Nova HD,Nova Lady,Paramount Network,Prima COOL HD,Prima HD,Prima KRIMI HD,Prima LOVE,Televize Seznam,TV Barrandov HD,Arena Sport 1 HD,Arena Sport 2 HD,ČT Sport HD,Nova Sport 1,Nova Sport 2,Sport 1 HD,AXN,AXN Black,AXN White,CANAL+ Action,CS Film,Film+,FilmBox HD,FilmBox Stars,JOJ Cinema HD,Nova Cinema HD,Prima MAX HD,ČT art HD,Hobby TV,National Geographic HD,Prima ZOOM HD,Travelxp,Viasat History HD,Viasat Nature HD,English Club TV,ÓČKO,ÓČKO BLACK HD,ÓČKO EXPRES HD,ÓČKO STAR,Rebel,Retro,ČT :D HD,ducktv,JimJam,Minimax,Nickelodeon,Penthouse Gold,Playboy TV Europe,VIXEN HD,CNN Prima NEWS HD,ČT24 HD,France 24 HD,Newsmax HD,RTVS 24 HD,TA3 HD</t>
   </si>
   <si>
-    <t>ČT1 HD,ČT2 HD,Dvojka HD,Jednotka HD,JOJ Family HD,Nova Action HD,Nova Fun HD,Nova HD,Prima COOL HD,Prima HD,Prima KRIMI HD,TV Barrandov HD,Arena Sport 1 HD,Arena Sport 2 HD,ČT Sport HD,Sport 1 HD,FilmBox HD,Cinema HD,Nova Cinema HD,Prima MAX HD,ČT art HD,National Geographic HD,Prima ZOOM HD,Viasat History HD,Viasat Nature HD,ÓČKO BLACK HD,ÓČKO EXPRES HD,ČT :D HD,VIXEN HD,CNN Prima NEWS HD,ČT24 HD,France 24 HD,Newsmax HD,RTVS 24 HD,TA3 HD</t>
+    <t>ČT1 HD,ČT2 HD,Dvojka HD,Jednotka HD,JOJ Family HD,Nova Action HD,Nova Fun HD,Nova HD,Prima COOL HD,Prima HD,Prima KRIMI HD,TV Barrandov HD,Arena Sport 1 HD,Arena Sport 2 HD,ČT Sport HD,Sport 1 HD,FilmBox+ One HD, FilmBox+ Love&amp;Crime HD, Cinema HD,Nova Cinema HD,Prima MAX HD,ČT art HD,National Geographic HD,Prima ZOOM HD,Viasat History HD,Viasat Nature HD,ÓČKO BLACK HD,ÓČKO EXPRES HD,ČT :D HD,VIXEN HD,CNN Prima NEWS HD,ČT24 HD,France 24 HD,Newsmax HD,RTVS 24 HD,TA3 HD</t>
   </si>
   <si>
     <t>Dragon TV Standard</t>
   </si>
   <si>
-    <t>A 11 HD | Barrandov Krimi HD | CNN Prima News HD | ČT :D HD/ČT Art HD | ČT1 HD | ČT1 JM HD | ČT1 JZC HD | ČT1 SM HD | ČT1 SVC HD | ČT2 HD | ČT24 HD | Nova Action HD | Nova Fun HD | Nova HD | Nova Krimi HD | Nova Lady HD | Prima COOL HD | Prima HD | Prima Krimi HD | Prima Love HD | Prima SHOW HD | Prima STAR HD | Seznam.cz TV HD | TV Barrandov HD | TV Noe | Dvojka HD | Jednotka HD | JOJ Family HD | LUX TV HD | Senzi TV HD | STVR 24 HD | TA3 HD | Kino Barrandov HD | KVIFF.TV Channel HD | Nova Cinema HD | Prima MAX HD | Warner TV HD | ČT Sport HD | Sporty TV HD | CS Mystery HD | Kanal 1 HD | Prima ZOOM HD |Óčko HD* | Óčko Star HD* | Retro Music | Šláger Muzika HD | Šláger Originál HD | TV Rebel | TV Relax | 1. Boleslavská TV | Praha TV | DVTV Extra HD | Mňam TV HD | Mňau TV HD | Spektrum Home HD | TV Doktor HD | 1+1 | 3sat HD | Deutsche Welle HD | France24 HD | ORF 2 | ORF eins | TV5 Monde | TVP Info HD | TVP Polonia | TVP World HD | JOJ Cinema HD | Life TV HD | Markíza International HD | Disney Channel | Duck TV HD | JimJam | Nickelodeon | TV RiK HD | AMC HD | AXN | CS Film HD/CS Horror HD | Film+ HD | FilmBox Extra HD | FilmBox HD | FilmBox Stars HD | Arena Sport 1 HD | Eurosport 1 HD | Nova Sport 1 HD | Nova Sport 2 HD | Sport 1 HD | Animal Planet HD | CS History HD | Discovery Channel HD | ID HD | National Geographic Channel HD | Viasat History HD | Viasat Nature HD | Óčko Expres HD* | Premium HD | Polar|  rtm plus HD | TV Brno 1 | ZAK TV | HGTV HD | Hobby TV HD | Playboy TV HD | Vixen HD | CNN</t>
-[...2 lines deleted...]
-    <t>A 11 HD | Barrandov Krimi HD | CNN Prima News HD | ČT :D HD/ČT Art HD | ČT1 HD | ČT1 JM HD | ČT1 JZC HD | ČT1 SM HD | ČT1 SVC HD | ČT2 HD | ČT24 HD | Nova Action HD | Nova Fun HD | Nova HD | Nova Krimi HD | Nova Lady HD | Prima COOL HD | Prima HD | Prima Krimi HD | Prima Love HD | Prima SHOW HD | Prima STAR HD | Seznam.cz TV HD | TV Barrandov HD | Dvojka HD | Jednotka HD | JOJ Family HD | LUX TV HD | Senzi TV HD | STVR 24 HD | TA3 HD | Kino Barrandov HD | KVIFF.TV Channel HD | Nova Cinema HD | Prima MAX HD | Warner TV HD | ČT Sport HD | Sporty TV HD | CS Mystery HD | Kanal 1 HD | Prima ZOOM HD | Óčko HD* | Óčko Star HD* | Šláger Muzika HD | Šláger Originál HD | DVTV Extra HD | Mňam TV HD | Mňau TV HD | Spektrum Home HD | TV Doktor HD | 3sat HD | Deutsche Welle HD | France24 HD | TVP Info HD | TVP World HD | JOJ Cinema HD | Life TV HD | Markíza International HD | Duck TV HD | TV RiK HD | AMC HD | CS Film HD/CS Horror HD | Film+ HD | FilmBox Extra HD | FilmBox HD | FilmBox Stars HD | Arena Sport 1 HD | Eurosport 1 HD | Nova Sport 1 HD | Nova Sport 2 HD | Sport 1 HD | Animal Planet HD | CS History HD | Discovery Channel HD | ID HD | National Geographic Channel HD | Viasat History HD | Viasat Nature HD | Óčko Expres HD* | Premium HD | rtm plus HD | HGTV HD | Hobby TV HD | Playboy TV HD | Vixen HD</t>
+    <t>A 11 HD,Barrandov Krimi HD,CNN Prima News HD,ČT :D HD/ČT Art HD,ČT1 HD,ČT1 JM HD,ČT1 JZC HD,ČT1 SM HD,ČT1 SVC HD,ČT2 HD,ČT24 HD,Nova Action HD,Nova Fun HD,Nova HD,Nova Krimi HD,Nova Lady HD,Prima COOL HD,Prima HD,Prima Krimi HD,Prima Love HD,Prima SHOW HD,Prima STAR HD,Seznam.cz TV HD,TV Barrandov HD,TV Noe,Dvojka HD,Jednotka HD,JOJ Family HD,LUX TV HD,Senzi TV HD,STVR 24 HD,TA3 HD,Kino Barrandov HD,KVIFF.TV Channel HD,Nova Cinema HD,Prima MAX HD,Warner TV HD,ČT Sport HD,Prima sport HD,CS Mystery HD,Kanal 1 HD,Prima ZOOM HD,Óčko HD,Óčko Star HD,Retro Music,Šláger Muzika HD,Šláger Originál HD,TV Rebel,TV Relax,1. Boleslavská TV,Praha TV,DVTV Extra HD,Mňam TV HD,Mňau TV HD,Spektrum Home HD,1+1,3sat HD,Deutsche Welle HD,France24 HD,ORF 2,ORF eins,TV5 Monde,TVP Info HD,TVP Polonia,TVP World HD,JOJ Cinema HD,Life TV HD,Markíza International HD,Disney Channel,Duck TV HD,JimJam,Nickelodeon,TV RiK HD,AMC HD,AXN,CS Film HD/CS Horror HD,Film+ HD,FilmBox+ Emotion HD,FilmBox+One HD,FilmBox+ Love&amp; Crime HD,Arena Sport 1 HD,Eurosport 1 HD,Nova Sport 1 HD,Nova Sport 2 HD,Sport 1 HD,Animal Planet HD,CS History HD,Discovery Channel HD,ID HD,National Geographic Channel HD,Viasat History HD,Viasat Nature HD,Óčko Expres HD,Premium HD,Polar,rtm plus HD,TV Brno 1,ZAK TV,HGTV HD,Hobby TV HD,Playboy TV HD,Vixen HD,CNN</t>
+  </si>
+  <si>
+    <t>A 11 HD,Barrandov Krimi HD,CNN Prima News HD,ČT :D HD/ČT Art HD,ČT1 HD,ČT1 JM HD,ČT1 JZC HD,ČT1 SM HD,ČT1 SVC HD,ČT2 HD,ČT24 HD,Nova Action HD,Nova Fun HD,Nova HD,Nova Krimi HD,Nova Lady HD,Prima COOL HD,Prima HD,Prima Krimi HD,Prima Love HD,Prima SHOW HD,Prima STAR HD,Seznam.cz TV HD,TV Barrandov HD,Dvojka HD,Jednotka HD,JOJ Family HD,LUX TV HD,Senzi TV HD,STVR 24 HD,TA3 HD,Kino Barrandov HD,KVIFF.TV Channel HD,Nova Cinema HD,Prima MAX HD,Warner TV HD,ČT Sport HD,Prima sport HD,CS Mystery HD,Kanal 1 HD,Prima ZOOM HD,Óčko HD,Óčko Star HD,Šláger Muzika HD,Šláger Originál HD,DVTV Extra HD,Mňam TV HD,Mňau TV HD,Spektrum Home HD,3sat HD,Deutsche Welle HD,France24 HD,TVP Info HD,TVP World HD,JOJ Cinema HD,Life TV HD,Markíza International HD,Duck TV HD,TV RiK HD,AMC HD,CS Film HD/CS Horror HD,Film+ HD,FilmBox+ Emotion HD,FilmBox+ One HD,FilmBox+ Love&amp;Crime HD,Arena Sport 1 HD,Eurosport 1 HD,Nova Sport 1 HD,Nova Sport 2 HD,Sport 1 HD,Animal Planet HD,CS History HD,Discovery Channel HD,ID HD,National Geographic Channel HD,Viasat History HD,Viasat Nature HD,Óčko Expres HD,Premium HD,rtm plus HD,HGTV HD,Hobby TV HD,Playboy TV HD,Vixen HD</t>
   </si>
   <si>
     <t>Skylink Canal+ Komplet</t>
   </si>
   <si>
+    <t>ČT1 HD,ČT2 HD,Dvojka HD,Jednotka HD,JOJ Family HD,Markíza International,Nova Action HD,Nova Fun HD,Nova HD,Nova Lady,Paramount Network,Prima COOL HD,Prima HD,Prima KRIMI HD,Prima LOVE,Televize Seznam,TV Barrandov HD,CANAL+ Sport,CANAL+ Sport 2,ČT Sport HD,FightBox,CANAL+ Action,FilmBox+ Emotion HD, FilmBox+ Comedy, FilmBox+ One HD, FilmBox+ Hits HD, FilmBox+ Love&amp;Crime HD, Nova Cinema HD,Prima MAX HD,ČT art HD,DocuBox,Prima ZOOM HD,Travelxp,English Club TV,ÓČKO,ÓČKO BLACK HD,ÓČKO EXPRES HD,ÓČKO STAR,Retro,ČT :D HD,CNN Prima NEWS HD,ČT24 HD,France 24 HD,Newsmax HD,RTVS 24 HD,TA3 HD</t>
+  </si>
+  <si>
     <t>Skylink Multi</t>
   </si>
   <si>
-    <t>ČT1 HD,ČT2 HD,Dvojka HD,Jednotka HD,JOJ Family HD,Markíza International,Nova Action HD,Nova Fun HD,Nova HD,Nova Lady,Paramount Network,Prima COOL HD,Prima HD,Prima KRIMI HD,Prima LOVE,Televize Seznam,TV Barrandov HD,Arena Sport 1 HD,Arena Sport 2 HD,ČT Sport HD,FightBox,Gametoon HD,Nova Sport 1,Nova Sport 2,Sport 1 HD,Sport 2 HD,AMC,AXN,AXN Black,AXN White,CANAL+ Action,CS Film,Film Europe HD,Film+,FilmBox Extra HD,FilmBox HD,FilmBox Stars,JOJ Cinema HD,Nova Cinema HD,Prima MAX HD,Crime and Investigation,ČT art HD,History HD,Hobby TV,Love Nature HD,National Geographic HD,National Geographic Wild HD,Prima ZOOM HD,Spektrum HD,Travelxp,Viasat History HD,Viasat Nature HD,360TuneBox HD,English Club TV,MTV 00s,MTV 80s,ÓČKO,ÓČKO BLACK HD,ÓČKO EXPRES HD,ÓČKO STAR,Rebel,Retro,Cartoon Network,ČT :D HD,Disney Channel,ducktv,JimJam,Minimax,Nickelodeon,Penthouse Gold,Playboy TV Europe,VIXEN HD,CNN Prima NEWS HD,ČT24 HD,France 24 HD,Newsmax HD,RTVS 24 HD,TA3 HD</t>
-[...2 lines deleted...]
-    <t>ČT1 HD,ČT2 HD,Dvojka HD,Jednotka HD,JOJ Family HD,Nova Action HD,Nova Fun HD,Nova HD,Prima COOL HD,Prima HD,Prima KRIMI HD,TV Barrandov HD,Arena Sport 1 HD,Arena Sport 2 HD,ČT Sport HD,FightBox,Gametoon HD,Sport 1 HD,Sport 2 HD,Film Europe HD,FilmBox Extra HD,FilmBox HD,FilmBox Stars,JOJ Cinema HD,Nova Cinema HD,Prima MAX HD,ČT art HD,History HD,Love Nature HD,National Geographic HD,National Geographic Wild HD,Prima ZOOM HD,Spektrum HD,Travelxp,Viasat History HD,Viasat Nature HD,360TuneBox HD, ÓČKO BLACK HD,ÓČKO EXPRES HD,ČT :D HD,VIXEN HD,CNN Prima NEWS HD,ČT24 HD,France 24 HD,Newsmax HD,RTVS 24 HD,TA3 HD</t>
+    <t>ČT1 HD,ČT2 HD,Dvojka HD,Jednotka HD,JOJ Family HD,Markíza International,Nova Action HD,Nova Fun HD,Nova HD,Nova Lady,Paramount Network,Prima COOL HD,Prima HD,Prima KRIMI HD,Prima LOVE,Televize Seznam,TV Barrandov HD,Arena Sport 1 HD,Arena Sport 2 HD,ČT Sport HD,FightBox,Gametoon HD,Nova Sport 1,Nova Sport 2,Sport 1 HD,Sport 2 HD,AMC,AXN,AXN Black,AXN White,CANAL+ Action,CS Film,Film Europe HD,Film+,FilmBox+ Emotion HD,FilmBox+ One HD,FilmBox+ Love&amp;Crime HD,JOJ Cinema HD,Nova Cinema HD,Prima MAX HD,Crime and Investigation,ČT art HD,History HD,Hobby TV,Love Nature HD,National Geographic HD,National Geographic Wild HD,Prima ZOOM HD,Spektrum HD,Travelxp,Viasat History HD,Viasat Nature HD,360TuneBox HD,English Club TV,MTV 00s,MTV 80s,ÓČKO,ÓČKO BLACK HD,ÓČKO EXPRES HD,ÓČKO STAR,Rebel,Retro,Cartoon Network,ČT :D HD,Disney Channel,ducktv,JimJam,Minimax,Nickelodeon,Penthouse Gold,Playboy TV Europe,VIXEN HD,CNN Prima NEWS HD,ČT24 HD,France 24 HD,Newsmax HD,RTVS 24 HD,TA3 HD</t>
+  </si>
+  <si>
+    <t>ČT1 HD,ČT2 HD,Dvojka HD,Jednotka HD,JOJ Family HD,Nova Action HD,Nova Fun HD,Nova HD,Prima COOL HD,Prima HD,Prima KRIMI HD,TV Barrandov HD,Arena Sport 1 HD,Arena Sport 2 HD,ČT Sport HD,FightBox,Gametoon HD,Sport 1 HD,Sport 2 HD,Film Europe HD,FilmBox+ Emotion HD,FilmBox+ One HD,FilmBox+ Love&amp;Crime HD,JOJ Cinema HD,Nova Cinema HD,Prima MAX HD,ČT art HD,History HD,Love Nature HD,National Geographic HD,National Geographic Wild HD,Prima ZOOM HD,Spektrum HD,Travelxp,Viasat History HD,Viasat Nature HD,360TuneBox HD, ÓČKO BLACK HD,ÓČKO EXPRES HD,ČT :D HD,VIXEN HD,CNN Prima NEWS HD,ČT24 HD,France 24 HD,Newsmax HD,RTVS 24 HD,TA3 HD</t>
   </si>
   <si>
     <t>Dragon TV Komfort</t>
   </si>
   <si>
-    <t>A 11 HD | Barrandov Krimi HD | CNN Prima News HD | ČT :D HD/ČT Art HD | ČT1 HD | ČT1 JM HD | ČT1 JZC HD | ČT1 SM HD | ČT1 SVC HD | ČT2 HD | ČT24 HD | Nova Action HD | Nova Fun HD | Nova HD | Nova Krimi HD | Nova Lady HD | Prima COOL HD | Prima HD | Prima Krimi HD | Prima Love HD | Prima SHOW HD | Prima STAR HD | Seznam.cz TV HD | TV Barrandov HD | TV Noe | Dvojka HD | Jednotka HD | JOJ Family HD | LUX TV HD | Senzi TV HD | STVR 24 HD | TA3 HD | Kino Barrandov HD | KVIFF.TV Channel HD | Nova Cinema HD | Prima MAX HD | Warner TV HD | ČT Sport HD | Sporty TV HD | CS Mystery HD | Kanal 1 HD | Prima ZOOM HD |Óčko HD* | Óčko Star HD* | Retro Music | Šláger Muzika HD | Šláger Originál HD | TV Rebel | TV Relax | 1. Boleslavská TV | Praha TV | DVTV Extra HD | Mňam TV HD | Mňau TV HD | Spektrum Home HD | TV Doktor HD | 1+1 | 3sat HD | Deutsche Welle HD | France24 HD | ORF 2 | ORF eins | TV5 Monde | TVP Info HD | TVP Polonia | TVP World HD | JOJ Cinema HD | Life TV HD | Markíza International HD | Disney Channel | Duck TV HD | JimJam | Nickelodeon | TV RiK HD | AMC HD | AXN | CS Film HD/CS Horror HD | Film+ HD | FilmBox Extra HD | FilmBox HD | FilmBox Stars HD | Arena Sport 1 HD | Eurosport 1 HD | Nova Sport 1 HD | Nova Sport 2 HD | Sport 1 HD | Animal Planet HD | CS History HD | Discovery Channel HD | ID HD | National Geographic Channel HD | Viasat History HD | Viasat Nature HD | Óčko Expres HD* | Premium HD | Polar|  rtm plus HD | TV Brno 1 | ZAK TV | HGTV HD | Hobby TV HD | Playboy TV HD | Vixen HD | CNN | Baby TV | Cartoon Network HD | Cartoonito | Disney Jr. | English Club TV HD | LALA TV HD | Minimax | Nick Jr. | Nicktoons | AXN Black | AXN White | FilmBox Family | FilmBox Premium HD | Arena Sport 2 HD | Eurosport 2 HD | GINX Esports TV HD | Golf Channel HD | Sport 2 HD | Strike TV HD | Love Nature UHD | National Geographic Wild HD | Spektrum HD | Travel Channel HD | Travelxp HD | Viasat Explore HD | MTV | Óčko Black HD* | Stingray iConcerts HD | Food Network HD | TV Paprika HD | RTL</t>
-[...2 lines deleted...]
-    <t>A 11 HD | Barrandov Krimi HD | CNN Prima News HD | ČT :D HD/ČT Art HD | ČT1 HD | ČT1 JM HD | ČT1 JZC HD | ČT1 SM HD | ČT1 SVC HD | ČT2 HD | ČT24 HD | Nova Action HD | Nova Fun HD | Nova HD | Nova Krimi HD | Nova Lady HD | Prima COOL HD | Prima HD | Prima Krimi HD | Prima Love HD | Prima SHOW HD | Prima STAR HD | Seznam.cz TV HD | TV Barrandov HD | Dvojka HD | Jednotka HD | JOJ Family HD | LUX TV HD | Senzi TV HD | STVR 24 HD | TA3 HD | Kino Barrandov HD | KVIFF.TV Channel HD | Nova Cinema HD | Prima MAX HD | Warner TV HD | ČT Sport HD | Sporty TV HD | CS Mystery HD | Kanal 1 HD | Prima ZOOM HD | Óčko HD* | Óčko Star HD* | Šláger Muzika HD | Šláger Originál HD | DVTV Extra HD | Mňam TV HD | Mňau TV HD | Spektrum Home HD | TV Doktor HD | 3sat HD | Deutsche Welle HD | France24 HD | TVP Info HD | TVP World HD | JOJ Cinema HD | Life TV HD | Markíza International HD | Duck TV HD | TV RiK HD | AMC HD | CS Film HD/CS Horror HD | Film+ HD | FilmBox Extra HD | FilmBox HD | FilmBox Stars HD | Arena Sport 1 HD | Eurosport 1 HD | Nova Sport 1 HD | Nova Sport 2 HD | Sport 1 HD | Animal Planet HD | CS History HD | Discovery Channel HD | ID HD | National Geographic Channel HD | Viasat History HD | Viasat Nature HD | Óčko Expres HD* | Premium HD | rtm plus HD | HGTV HD | Hobby TV HD | Playboy TV HD | Vixen HD | Cartoon Network HD | English Club TV HD | LALA TV HD | FilmBox Premium HD | Arena Sport 2 HD | Eurosport 2 HD | GINX Esports TV HD | Golf Channel HD | Sport 2 HD | Strike TV HD | Love Nature UHD | National Geographic Wild HD | Spektrum HD | Travel Channel HD | Travelxp HD | Viasat Explore HD | Óčko Black HD* | Stingray iConcerts HD | Food Network HD | TV Paprika HD</t>
+    <t>A 11 HD,Barrandov Krimi HD,CNN Prima News HD,ČT :D HD/ČT Art HD,ČT1 HD,ČT1 JM HD,ČT1 JZC HD,ČT1 SM HD,ČT1 SVC HD,ČT2 HD,ČT24 HD,Nova Action HD,Nova Fun HD,Nova HD,Nova Krimi HD,Nova Lady HD,Prima COOL HD,Prima HD,Prima Krimi HD,Prima Love HD,Prima SHOW HD,Prima STAR HD,Seznam.cz TV HD,TV Barrandov HD,TV Noe,Dvojka HD,Jednotka HD,JOJ Family HD,LUX TV HD,Senzi TV HD,STVR 24 HD,TA3 HD,Kino Barrandov HD,KVIFF.TV Channel HD,Nova Cinema HD,Prima MAX HD,Warner TV HD,ČT Sport HD,Prima sport HD,CS Mystery HD,Kanal 1 HD,Prima ZOOM HD,Óčko HD,Óčko Star HD,Retro Music,Šláger Muzika HD,Šláger Originál HD,TV Rebel,TV Relax,1. Boleslavská TV,Praha TV,DVTV Extra HD,Mňam TV HD,Mňau TV HD,Spektrum Home HD,1+1,3sat HD,Deutsche Welle HD,France24 HD,ORF 2,ORF eins,TV5 Monde,TVP Info HD,TVP Polonia,TVP World HD,JOJ Cinema HD,Life TV HD,Markíza International HD,Disney Channel,Duck TV HD,JimJam,Nickelodeon,TV RiK HD,AMC HD,AXN,CS Film HD/CS Horror HD,Film+ HD,FilmBox+ Emotion HD,FilmBox+ One HD,FilmBox+ Love&amp;Crime HD,Arena Sport 1 HD,Eurosport 1 HD,Nova Sport 1 HD,Nova Sport 2 HD,Sport 1 HD,Animal Planet HD,CS History HD,Discovery Channel HD,ID HD,National Geographic Channel HD,Viasat History HD,Viasat Nature HD,Óčko Expres HD,Premium HD,Polar,rtm plus HD,TV Brno 1,ZAK TV,HGTV HD,Hobby TV HD,Playboy TV HD,Vixen HD,CNN,Baby TV,Cartoon Network HD,Cartoonito,Disney Jr.,English Club TV HD,LALA TV HD,Minimax,Nick Jr.,Nicktoons,AXN Black,AXN White,FilmBox+ Comedy,FilmBox+ Hits HD,Arena Sport 2 HD,Eurosport 2 HD,GINX Esports TV HD,Golf Channel HD,Sport 2 HD,Strike TV HD,Love Nature UHD,National Geographic Wild HD,Spektrum HD,Travel Channel HD,Travelxp HD,Viasat Explore HD,MTV,Óčko Black HD,Stingray iConcerts HD,Food Network HD,TV Paprika HD,RTL</t>
+  </si>
+  <si>
+    <t>A 11 HD,Barrandov Krimi HD,CNN Prima News HD,ČT :D HD/ČT Art HD,ČT1 HD,ČT1 JM HD,ČT1 JZC HD,ČT1 SM HD,ČT1 SVC HD,ČT2 HD,ČT24 HD,Nova Action HD,Nova Fun HD,Nova HD,Nova Krimi HD,Nova Lady HD,Prima COOL HD,Prima HD,Prima Krimi HD,Prima Love HD,Prima SHOW HD,Prima STAR HD,Seznam.cz TV HD,TV Barrandov HD,Dvojka HD,Jednotka HD,JOJ Family HD,LUX TV HD,Senzi TV HD,STVR 24 HD,TA3 HD,Kino Barrandov HD,KVIFF.TV Channel HD,Nova Cinema HD,Prima MAX HD,Warner TV HD,ČT Sport HD,Prima sport HD,CS Mystery HD,Kanal 1 HD,Prima ZOOM HD,Óčko HD,Óčko Star HD,Šláger Muzika HD,Šláger Originál HD,DVTV Extra HD,Mňam TV HD,Mňau TV HD,Spektrum Home HD,3sat HD,Deutsche Welle HD,France24 HD,TVP Info HD,TVP World HD,JOJ Cinema HD,Life TV HD,Markíza International HD,Duck TV HD,TV RiK HD,AMC HD,CS Film HD/CS Horror HD,Film+ HD,FilmBox Extra HD,FilmBox HD,FilmBox Stars HD,Arena Sport 1 HD,Eurosport 1 HD,Nova Sport 1 HD,Nova Sport 2 HD,Sport 1 HD,Animal Planet HD,CS History HD,Discovery Channel HD,ID HD,National Geographic Channel HD,Viasat History HD,Viasat Nature HD,Óčko Expres HD,Premium HD,rtm plus HD,HGTV HD,Hobby TV HD,Playboy TV HD,Vixen HD,Cartoon Network HD,English Club TV HD,LALA TV HD,FilmBox Premium HD,Arena Sport 2 HD,Eurosport 2 HD,GINX Esports TV HD,Golf Channel HD,Sport 2 HD,Strike TV HD,Love Nature UHD,National Geographic Wild HD,Spektrum HD,Travel Channel HD,Travelxp HD,Viasat Explore HD,Óčko Black HD,Stingray iConcerts HD,Food Network HD,TV Paprika HD</t>
   </si>
   <si>
     <t>Skylink Kombi+</t>
   </si>
   <si>
-    <t>ČT1 HD,ČT2 HD,Dvojka HD,Jednotka HD,JOJ Family HD,Markíza International,Nova Action HD,Nova Fun HD,Nova HD,Nova Lady,Paramount Network,Prima COOL HD,Prima HD,Prima KRIMI HD,Prima LOVE,Televize Seznam,TV Barrandov HD,Arena Sport 1 HD,Arena Sport 2 HD,CANAL+ Sport,CANAL+ Sport 2,ČT Sport HD,Extreme Sports Channel,FightBox,Gametoon HD,Nova Sport 1,Nova Sport 2,Nova Sport 3,Nova Sport 4,Nova Sport 5,Sport 1 HD,Sport 2 HD,AMC,AXN,AXN Black,AXN White,CANAL+ Action,CS Film,Film Europe HD,Film+,FilmBox Extra HD,FilmBox Family,FilmBox HD,FilmBox Premium HD,FilmBox Stars,JOJ Cinema HD,Nova Cinema HD,Prima MAX HD,Crime and Investigation,ČT art HD,DocuBox,History HD,Hobby TV,Love Nature HD,National Geographic HD,National Geographic Wild HD,Nautical HD,Prima ZOOM HD,Spektrum HD,Travelxp,Viasat History HD,Viasat Nature HD,360TuneBox HD,English Club TV,Mezzo,MTV 00s,MTV 80s,ÓČKO,ÓČKO BLACK HD,ÓČKO EXPRES HD,ÓČKO STAR,Rebel,Retro,Stingray Classica HD,Stingray CMusic,Stingray iConcerts HD,Cartoon Network,ČT :D HD,Disney Channel,ducktv,JimJam,Minimax,Nickelodeon,Dorcel TV,Dorcel XXX,Penthouse Gold,Playboy TV Europe,VIXEN HD,CNN Prima NEWS HD,ČT24 HD,France 24 HD,Newsmax HD,RTVS 24 HD,TA3 HD</t>
-[...2 lines deleted...]
-    <t>ČT1 HD,ČT2 HD,Dvojka HD,Jednotka HD,JOJ Family HD,Nova Action HD,Nova Fun HD,Nova HD,Prima COOL HD,Prima HD,Prima KRIMI HD,TV Barrandov HD,Arena Sport 1 HD,Arena Sport 2 HD,ČT Sport HD,Gametoon HD,Sport 1 HD,Sport 2 HD,Film Europe HD,FilmBox Extra HD,FilmBox HD,FilmBox Premium HD,Cinema HD,Nova Cinema HD,Prima MAX HD,ČT art HD,History HD,Love Nature HD,National Geographic HD,National Geographic Wild HD,Nautical HD,Prima ZOOM HD,Spektrum HD,Viasat History HD,Viasat Nature HD,360TuneBox HD,ÓČKO BLACK HD,ÓČKO EXPRES HD,Stingray Classica HD,Stingray iConcerts HD,ČT :D HD,VIXEN HD,CNN Prima NEWS HD,ČT24 HD,France 24 HD,Newsmax HD,RTVS 24 HD,TA3 HD</t>
+    <t>ČT1 HD,ČT2 HD,Dvojka HD,Jednotka HD,JOJ Family HD,Markíza International,Nova Action HD,Nova Fun HD,Nova HD,Nova Lady,Paramount Network,Prima COOL HD,Prima HD,Prima KRIMI HD,Prima LOVE,Televize Seznam,TV Barrandov HD,Arena Sport 1 HD,Arena Sport 2 HD,CANAL+ Sport,CANAL+ Sport 2,ČT Sport HD,Extreme Sports Channel,FightBox,Gametoon HD,Nova Sport 1,Nova Sport 2,Nova Sport 3,Nova Sport 4,Nova Sport 5,Sport 1 HD,Sport 2 HD,AMC,AXN,AXN Black,AXN White,CANAL+ Action,CS Film,Film Europe HD,Film+,FilmBox+ Emotion HD,FilmBox+ Comedy,FilmBox+ One HD,FilmBox+ Hits HD,FilmBox+ Love&amp;Crime HD,JOJ Cinema HD,Nova Cinema HD,Prima MAX HD,Crime and Investigation,ČT art HD,DocuBox,History HD,Hobby TV,Love Nature HD,National Geographic HD,National Geographic Wild HD,Nautical HD,Prima ZOOM HD,Spektrum HD,Travelxp,Viasat History HD,Viasat Nature HD,360TuneBox HD,English Club TV,Mezzo,MTV 00s,MTV 80s,ÓČKO,ÓČKO BLACK HD,ÓČKO EXPRES HD,ÓČKO STAR,Rebel,Retro,Stingray Classica HD,Stingray CMusic,Stingray iConcerts HD,Cartoon Network,ČT :D HD,Disney Channel,ducktv,JimJam,Minimax,Nickelodeon,Dorcel TV,Dorcel XXX,Penthouse Gold,Playboy TV Europe,VIXEN HD,CNN Prima NEWS HD,ČT24 HD,France 24 HD,Newsmax HD,RTVS 24 HD,TA3 HD</t>
+  </si>
+  <si>
+    <t>ČT1 HD,ČT2 HD,Dvojka HD,Jednotka HD,JOJ Family HD,Nova Action HD,Nova Fun HD,Nova HD,Prima COOL HD,Prima HD,Prima KRIMI HD,TV Barrandov HD,Arena Sport 1 HD,Arena Sport 2 HD,ČT Sport HD,Gametoon HD,Sport 1 HD,Sport 2 HD,Film Europe HD,FilmBox+ Emotion HD,FilmBox+ One HD, FilmBox+ Hits HD,FilmBox+ Love&amp;Crime HD, Cinema HD,Nova Cinema HD,Prima MAX HD,ČT art HD,History HD,Love Nature HD,National Geographic HD,National Geographic Wild HD,Nautical HD,Prima ZOOM HD,Spektrum HD,Viasat History HD,Viasat Nature HD,360TuneBox HD,ÓČKO BLACK HD,ÓČKO EXPRES HD,Stingray Classica HD,Stingray iConcerts HD,ČT :D HD,VIXEN HD,CNN Prima NEWS HD,ČT24 HD,France 24 HD,Newsmax HD,RTVS 24 HD,TA3 HD</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00\ [$Kč-405]"/>
   </numFmts>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFea870e"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFeeeeee"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
-    <border/>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="8">
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
-[...1 lines deleted...]
-    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
-      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+      <alignment vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="3" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
-      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+      <alignment vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="3" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="3" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/></Relationships>
 </file>
@@ -629,110 +639,111 @@
   </sheetPr>
   <dimension ref="A1:A3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:1">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
   </sheetData>
-  <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
+  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z11"/>
+  <dimension ref="A1:AA11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" topLeftCell="C2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight"/>
       <selection pane="bottomLeft"/>
-      <selection pane="bottomRight" activeCell="Z2" sqref="Z2:Z11"/>
+      <selection pane="bottomRight" activeCell="AA2" sqref="AA2:AA11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="true" defaultRowHeight="20" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="26" bestFit="true" customWidth="true" style="0"/>
-[...24 lines deleted...]
-    <col min="26" max="26" width="51" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="26.993" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="36.42" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="24.708" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="42.418" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="42.418" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="34.135" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="29.421" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="19.995" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="36.42" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="32.849" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="24.708" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="39.99" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="42.418" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="90.692" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="30.564" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="18.71" bestFit="true" customWidth="true" style="0"/>
+    <col min="19" max="19" width="56.558" bestFit="true" customWidth="true" style="0"/>
+    <col min="20" max="20" width="35.277" bestFit="true" customWidth="true" style="0"/>
+    <col min="21" max="21" width="38.848" bestFit="true" customWidth="true" style="0"/>
+    <col min="22" max="22" width="56.558" bestFit="true" customWidth="true" style="0"/>
+    <col min="23" max="23" width="31.707" bestFit="true" customWidth="true" style="0"/>
+    <col min="24" max="24" width="2057.355" bestFit="true" customWidth="true" style="0"/>
+    <col min="25" max="25" width="25.851" bestFit="true" customWidth="true" style="0"/>
+    <col min="26" max="26" width="1723.436" bestFit="true" customWidth="true" style="0"/>
+    <col min="27" max="27" width="47.131" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:26">
+    <row r="1" spans="1:27">
       <c r="A1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>7</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>8</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>9</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>10</v>
       </c>
       <c r="I1" s="2" t="s">
@@ -767,878 +778,912 @@
       </c>
       <c r="S1" s="2" t="s">
         <v>21</v>
       </c>
       <c r="T1" s="2" t="s">
         <v>22</v>
       </c>
       <c r="U1" s="2" t="s">
         <v>23</v>
       </c>
       <c r="V1" s="2" t="s">
         <v>24</v>
       </c>
       <c r="W1" s="2" t="s">
         <v>25</v>
       </c>
       <c r="X1" s="2" t="s">
         <v>26</v>
       </c>
       <c r="Y1" s="2" t="s">
         <v>27</v>
       </c>
       <c r="Z1" s="2" t="s">
         <v>28</v>
       </c>
+      <c r="AA1" s="2" t="s">
+        <v>29</v>
+      </c>
     </row>
-    <row r="2" spans="1:26">
+    <row r="2" spans="1:27">
       <c r="A2" s="1" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B2" s="1" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="C2" s="4">
         <v>99.0</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E2" s="6" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="F2" s="6" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="G2" s="6" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="H2" s="6" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="I2" s="4">
         <v>99.0</v>
       </c>
       <c r="J2" s="6" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="K2" s="4"/>
       <c r="L2" s="6" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="M2" s="6" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="N2" s="6" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="O2" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="P2" s="6">
+        <v>1</v>
+      </c>
+      <c r="Q2" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="R2" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="S2" s="6">
+        <v>2</v>
+      </c>
+      <c r="T2" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="U2" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="V2" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="W2" s="6">
         <v>36</v>
-      </c>
-[...22 lines deleted...]
-        <v>2</v>
       </c>
       <c r="X2" s="6" t="s">
         <v>39</v>
       </c>
-      <c r="Y2" s="6" t="s">
-        <v>39</v>
+      <c r="Y2" s="6">
+        <v>27</v>
       </c>
       <c r="Z2" s="6" t="s">
-        <v>34</v>
+        <v>40</v>
+      </c>
+      <c r="AA2" s="6">
+        <v>0</v>
       </c>
     </row>
-    <row r="3" spans="1:26">
+    <row r="3" spans="1:27">
       <c r="A3" s="3" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B3" s="3" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="C3" s="5">
         <v>139.0</v>
       </c>
       <c r="D3" s="7" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E3" s="7" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="F3" s="7" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="G3" s="7" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="H3" s="7" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="I3" s="5">
         <v>139.0</v>
       </c>
       <c r="J3" s="7" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="K3" s="5"/>
       <c r="L3" s="7" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="M3" s="7" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="N3" s="7" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="O3" s="7" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="P3" s="7">
+        <v>1</v>
+      </c>
+      <c r="Q3" s="7" t="s">
+        <v>35</v>
+      </c>
+      <c r="R3" s="7" t="s">
+        <v>35</v>
+      </c>
+      <c r="S3" s="7">
+        <v>2</v>
+      </c>
+      <c r="T3" s="7" t="s">
+        <v>42</v>
+      </c>
+      <c r="U3" s="7" t="s">
+        <v>42</v>
+      </c>
+      <c r="V3" s="7" t="s">
+        <v>35</v>
+      </c>
+      <c r="W3" s="7">
         <v>65</v>
-      </c>
-[...19 lines deleted...]
-        <v>2</v>
       </c>
       <c r="X3" s="7" t="s">
         <v>43</v>
       </c>
-      <c r="Y3" s="7" t="s">
-        <v>43</v>
+      <c r="Y3" s="7">
+        <v>54</v>
       </c>
       <c r="Z3" s="7" t="s">
-        <v>34</v>
+        <v>44</v>
+      </c>
+      <c r="AA3" s="7">
+        <v>0</v>
       </c>
     </row>
-    <row r="4" spans="1:26">
+    <row r="4" spans="1:27">
       <c r="A4" s="1" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B4" s="1" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="C4" s="4">
         <v>135.0</v>
       </c>
       <c r="D4" s="6" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E4" s="6" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="F4" s="6" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="G4" s="6" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="H4" s="6" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="I4" s="4">
         <v>179.0</v>
       </c>
       <c r="J4" s="6" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="K4" s="4">
         <v>135.0</v>
       </c>
       <c r="L4" s="6" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="M4" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="N4" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="O4" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="P4" s="6">
+        <v>1</v>
+      </c>
+      <c r="Q4" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="R4" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="S4" s="6">
+        <v>2</v>
+      </c>
+      <c r="T4" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="U4" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="V4" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="W4" s="6">
+        <v>48</v>
+      </c>
+      <c r="X4" s="6" t="s">
+        <v>46</v>
+      </c>
+      <c r="Y4" s="6">
+        <v>30</v>
+      </c>
+      <c r="Z4" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="AA4" s="6">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="5" spans="1:27">
+      <c r="A5" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="B5" s="3" t="s">
         <v>31</v>
-      </c>
-[...45 lines deleted...]
-        <v>30</v>
       </c>
       <c r="C5" s="5">
         <v>179.0</v>
       </c>
       <c r="D5" s="7" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E5" s="7" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="F5" s="7" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="G5" s="7" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="H5" s="7" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="I5" s="5">
         <v>239.0</v>
       </c>
       <c r="J5" s="7" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="K5" s="5">
         <v>179.0</v>
       </c>
       <c r="L5" s="7" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="M5" s="7" t="s">
+        <v>32</v>
+      </c>
+      <c r="N5" s="7" t="s">
+        <v>36</v>
+      </c>
+      <c r="O5" s="7" t="s">
+        <v>37</v>
+      </c>
+      <c r="P5" s="7">
+        <v>1</v>
+      </c>
+      <c r="Q5" s="7" t="s">
+        <v>35</v>
+      </c>
+      <c r="R5" s="7" t="s">
+        <v>35</v>
+      </c>
+      <c r="S5" s="7">
+        <v>2</v>
+      </c>
+      <c r="T5" s="7" t="s">
+        <v>38</v>
+      </c>
+      <c r="U5" s="7" t="s">
+        <v>38</v>
+      </c>
+      <c r="V5" s="7" t="s">
+        <v>35</v>
+      </c>
+      <c r="W5" s="7">
+        <v>47</v>
+      </c>
+      <c r="X5" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="Y5" s="7">
+        <v>30</v>
+      </c>
+      <c r="Z5" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="AA5" s="7">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:27">
+      <c r="A6" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="B6" s="1" t="s">
         <v>31</v>
-      </c>
-[...45 lines deleted...]
-        <v>30</v>
       </c>
       <c r="C6" s="4">
         <v>186.0</v>
       </c>
       <c r="D6" s="6" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E6" s="6" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="F6" s="6" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="G6" s="6" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="H6" s="6" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="I6" s="4">
         <v>249.0</v>
       </c>
       <c r="J6" s="6" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="K6" s="4">
         <v>186.0</v>
       </c>
       <c r="L6" s="6" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="M6" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="N6" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="O6" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="P6" s="6">
+        <v>1</v>
+      </c>
+      <c r="Q6" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="R6" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="S6" s="6">
+        <v>2</v>
+      </c>
+      <c r="T6" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="U6" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="V6" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="W6" s="6">
+        <v>62</v>
+      </c>
+      <c r="X6" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="Y6" s="6">
+        <v>36</v>
+      </c>
+      <c r="Z6" s="6" t="s">
+        <v>53</v>
+      </c>
+      <c r="AA6" s="6">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:27">
+      <c r="A7" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="B7" s="3" t="s">
         <v>31</v>
-      </c>
-[...45 lines deleted...]
-        <v>30</v>
       </c>
       <c r="C7" s="5">
         <v>269.0</v>
       </c>
       <c r="D7" s="7" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E7" s="7" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="F7" s="7" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="G7" s="7" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="H7" s="7" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="I7" s="5">
         <v>269.0</v>
       </c>
       <c r="J7" s="7" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="K7" s="5"/>
       <c r="L7" s="7" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="M7" s="7" t="s">
+        <v>32</v>
+      </c>
+      <c r="N7" s="7" t="s">
+        <v>36</v>
+      </c>
+      <c r="O7" s="7" t="s">
+        <v>37</v>
+      </c>
+      <c r="P7" s="7">
+        <v>1</v>
+      </c>
+      <c r="Q7" s="7" t="s">
+        <v>35</v>
+      </c>
+      <c r="R7" s="7" t="s">
+        <v>35</v>
+      </c>
+      <c r="S7" s="7">
+        <v>2</v>
+      </c>
+      <c r="T7" s="7" t="s">
+        <v>42</v>
+      </c>
+      <c r="U7" s="7" t="s">
+        <v>42</v>
+      </c>
+      <c r="V7" s="7" t="s">
+        <v>35</v>
+      </c>
+      <c r="W7" s="7">
+        <v>103</v>
+      </c>
+      <c r="X7" s="7" t="s">
+        <v>55</v>
+      </c>
+      <c r="Y7" s="7">
+        <v>84</v>
+      </c>
+      <c r="Z7" s="7" t="s">
+        <v>56</v>
+      </c>
+      <c r="AA7" s="7">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:27">
+      <c r="A8" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="B8" s="1" t="s">
         <v>31</v>
-      </c>
-[...45 lines deleted...]
-        <v>30</v>
       </c>
       <c r="C8" s="4">
         <v>216.0</v>
       </c>
       <c r="D8" s="6" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E8" s="6" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="F8" s="6" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="G8" s="6" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="H8" s="6" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="I8" s="4">
         <v>289.0</v>
       </c>
       <c r="J8" s="6" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="K8" s="4">
         <v>216.0</v>
       </c>
       <c r="L8" s="6" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="M8" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="N8" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="O8" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="P8" s="6">
+        <v>1</v>
+      </c>
+      <c r="Q8" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="R8" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="S8" s="6">
+        <v>2</v>
+      </c>
+      <c r="T8" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="U8" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="V8" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="W8" s="6">
+        <v>46</v>
+      </c>
+      <c r="X8" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="Y8" s="6">
+        <v>30</v>
+      </c>
+      <c r="Z8" s="6" t="s">
+        <v>50</v>
+      </c>
+      <c r="AA8" s="6">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:27">
+      <c r="A9" s="3" t="s">
+        <v>59</v>
+      </c>
+      <c r="B9" s="3" t="s">
         <v>31</v>
-      </c>
-[...45 lines deleted...]
-        <v>30</v>
       </c>
       <c r="C9" s="5">
         <v>224.0</v>
       </c>
       <c r="D9" s="7" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E9" s="7" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="F9" s="7" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="G9" s="7" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="H9" s="7" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="I9" s="5">
         <v>299.0</v>
       </c>
       <c r="J9" s="7" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="K9" s="5">
         <v>224.0</v>
       </c>
       <c r="L9" s="7" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="M9" s="7" t="s">
+        <v>32</v>
+      </c>
+      <c r="N9" s="7" t="s">
+        <v>36</v>
+      </c>
+      <c r="O9" s="7" t="s">
+        <v>37</v>
+      </c>
+      <c r="P9" s="7">
+        <v>1</v>
+      </c>
+      <c r="Q9" s="7" t="s">
+        <v>35</v>
+      </c>
+      <c r="R9" s="7" t="s">
+        <v>35</v>
+      </c>
+      <c r="S9" s="7">
+        <v>2</v>
+      </c>
+      <c r="T9" s="7" t="s">
+        <v>38</v>
+      </c>
+      <c r="U9" s="7" t="s">
+        <v>38</v>
+      </c>
+      <c r="V9" s="7" t="s">
+        <v>35</v>
+      </c>
+      <c r="W9" s="7">
+        <v>78</v>
+      </c>
+      <c r="X9" s="7" t="s">
+        <v>60</v>
+      </c>
+      <c r="Y9" s="7">
+        <v>47</v>
+      </c>
+      <c r="Z9" s="7" t="s">
+        <v>61</v>
+      </c>
+      <c r="AA9" s="7">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:27">
+      <c r="A10" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="B10" s="1" t="s">
         <v>31</v>
-      </c>
-[...45 lines deleted...]
-        <v>30</v>
       </c>
       <c r="C10" s="4">
         <v>399.0</v>
       </c>
       <c r="D10" s="6" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E10" s="6" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="F10" s="6" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="G10" s="6" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="H10" s="6" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="I10" s="4">
         <v>399.0</v>
       </c>
       <c r="J10" s="6" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="K10" s="4"/>
       <c r="L10" s="6" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="M10" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="N10" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="O10" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="P10" s="6">
+        <v>1</v>
+      </c>
+      <c r="Q10" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="R10" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="S10" s="6">
+        <v>2</v>
+      </c>
+      <c r="T10" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="U10" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="V10" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="W10" s="6">
+        <v>134</v>
+      </c>
+      <c r="X10" s="6" t="s">
+        <v>63</v>
+      </c>
+      <c r="Y10" s="6">
+        <v>104</v>
+      </c>
+      <c r="Z10" s="6" t="s">
+        <v>64</v>
+      </c>
+      <c r="AA10" s="6">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:27">
+      <c r="A11" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="B11" s="3" t="s">
         <v>31</v>
-      </c>
-[...45 lines deleted...]
-        <v>30</v>
       </c>
       <c r="C11" s="5">
         <v>298.0</v>
       </c>
       <c r="D11" s="7" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E11" s="7" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="F11" s="7" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="G11" s="7" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="H11" s="7" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="I11" s="5">
         <v>399.0</v>
       </c>
       <c r="J11" s="7" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="K11" s="5">
         <v>298.0</v>
       </c>
       <c r="L11" s="7" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="M11" s="7" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="N11" s="7" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="O11" s="7" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="P11" s="7">
+        <v>1</v>
+      </c>
+      <c r="Q11" s="7" t="s">
+        <v>35</v>
+      </c>
+      <c r="R11" s="7" t="s">
+        <v>35</v>
+      </c>
+      <c r="S11" s="7">
+        <v>2</v>
+      </c>
+      <c r="T11" s="7" t="s">
+        <v>38</v>
+      </c>
+      <c r="U11" s="7" t="s">
+        <v>38</v>
+      </c>
+      <c r="V11" s="7" t="s">
+        <v>35</v>
+      </c>
+      <c r="W11" s="7">
         <v>94</v>
       </c>
-      <c r="Q11" s="7" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="X11" s="7" t="s">
-        <v>39</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>66</v>
+      </c>
+      <c r="Y11" s="7">
+        <v>49</v>
       </c>
       <c r="Z11" s="7" t="s">
-        <v>34</v>
+        <v>67</v>
+      </c>
+      <c r="AA11" s="7">
+        <v>0</v>
       </c>
     </row>
   </sheetData>
-  <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
-  <autoFilter ref="A1:Z1"/>
+  <autoFilter ref="A1:AA1"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
+  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Zadání srovnání</vt:lpstr>
       <vt:lpstr>Výsledky srovnání</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
+  <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Unknown Creator</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Untitled Spreadsheet</dc:title>
   <dc:description/>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>