--- v0 (2026-05-07)
+++ v1 (2026-11-04)
@@ -69,173 +69,175 @@
   <si>
     <t>Určeno pouze pro OZP</t>
   </si>
   <si>
     <t>Jiné omezující podmínky užití</t>
   </si>
   <si>
     <t>Druh smlouvy</t>
   </si>
   <si>
     <t>Pravidelná paušální platba</t>
   </si>
   <si>
     <t>Perioda paušální platby</t>
   </si>
   <si>
     <t>Čerpání služby lze pozastavit</t>
   </si>
   <si>
     <t>Časově omezená platnost kreditu</t>
   </si>
   <si>
     <t>Způsob šíření signálu</t>
   </si>
   <si>
+    <t>Time shift</t>
+  </si>
+  <si>
+    <t>Videotéka</t>
+  </si>
+  <si>
+    <t>TV v mobilu</t>
+  </si>
+  <si>
+    <t>Počet zařízení, která lze současně používat</t>
+  </si>
+  <si>
+    <t>Kolik nejvýše dalších zařízení lze pronajmout</t>
+  </si>
+  <si>
+    <t>Cena za pronájem dalšího zařízení</t>
+  </si>
+  <si>
+    <t>URL adresa nabídky služby</t>
+  </si>
+  <si>
+    <t>Je nabízena i v kombinaci s jinými službami</t>
+  </si>
+  <si>
     <t>Celkový počet programů</t>
   </si>
   <si>
     <t>Celkový výčet programů</t>
   </si>
   <si>
     <t>Počet HD programů</t>
   </si>
   <si>
     <t>Výčet HD programů</t>
   </si>
   <si>
     <t>Celkový počet rozhlasových programů</t>
   </si>
   <si>
-    <t>Time shift</t>
-[...22 lines deleted...]
-  <si>
     <t>SledováníTV: Start + Archiv 7 dní + Smart TV: 69,-Kč/měs</t>
   </si>
   <si>
     <t>Vochomurka.net s.r.o.</t>
   </si>
   <si>
     <t>ne</t>
   </si>
   <si>
     <t>bez závazku</t>
   </si>
   <si>
     <t>30 dní</t>
   </si>
   <si>
     <t>ano</t>
   </si>
   <si>
     <t>IPTV</t>
   </si>
   <si>
+    <t>http://www.vochomurka.net/?page=sledovanitv</t>
+  </si>
+  <si>
     <t>ČT1 ČT2 ČT3 Déčko ČT Sport ČT art ČT24 Televize Seznam Prima Prima COOL Prima Love Prima Zoom CNN Prima News Prima Max Paramount Network Prima Krimi Nova Nova Cinema Nova Action Nova 2 Nova Gold Jednotka Dvojka Trojka TA3 JOJ Family Óčko Óčko STAR Óčko Expres TV Barrandov Barrandov Krimi Kino Barrandov Arena sport 2 Retro TV Noe CS Mystery Lounge TV Polar TVS V1 TV TV Brno 1 TV Praha OIK TV regionalnitelevize.cz i-Vysočina Šlágr TV ORF eins ORF zwei France 24 France 24 (FR) Russia Today RT Documentary Hobby TV TV Mňam TV Mňau Filmpro NASA TV NASA TV UHD ZAK TV Galerie zvířat Ošetřování mláďat Krb Kočičí kavárna Korálová zahrada Pláž Mumlavské vodopády Čapí hnízdo Regionální televize jižní Čechy RT Ústecko Chuck TV</t>
-  </si>
-[...1 lines deleted...]
-    <t>http://www.vochomurka.net/?page=sledovanitv</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00\ [$Kč-405]"/>
   </numFmts>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFeeeeee"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
-    <border/>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="6">
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
-      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
@@ -536,108 +538,108 @@
   </sheetPr>
   <dimension ref="A1:A3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:1">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
   </sheetData>
-  <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
+  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AA3"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" topLeftCell="C2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight"/>
       <selection pane="bottomLeft"/>
       <selection pane="bottomRight" activeCell="AA2" sqref="AA2:AA2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="true" defaultRowHeight="20" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="67" bestFit="true" customWidth="true" style="0"/>
-[...25 lines deleted...]
-    <col min="27" max="27" width="51" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="67.127" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="36.42" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="23.423" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="42.418" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="42.418" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="34.135" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="29.421" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="39.99" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="19.995" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="36.42" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="32.849" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="39.99" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="42.418" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="30.564" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="18.71" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="56.558" bestFit="true" customWidth="true" style="0"/>
+    <col min="19" max="19" width="58.843" bestFit="true" customWidth="true" style="0"/>
+    <col min="20" max="20" width="44.703" bestFit="true" customWidth="true" style="0"/>
+    <col min="21" max="21" width="51.845" bestFit="true" customWidth="true" style="0"/>
+    <col min="22" max="22" width="56.558" bestFit="true" customWidth="true" style="0"/>
+    <col min="23" max="23" width="31.707" bestFit="true" customWidth="true" style="0"/>
+    <col min="24" max="24" width="853.934" bestFit="true" customWidth="true" style="0"/>
+    <col min="25" max="25" width="25.851" bestFit="true" customWidth="true" style="0"/>
+    <col min="26" max="26" width="853.934" bestFit="true" customWidth="true" style="0"/>
+    <col min="27" max="27" width="47.131" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:27">
       <c r="A1" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B1" s="3" t="s">
         <v>4</v>
       </c>
       <c r="C1" s="3" t="s">
         <v>5</v>
       </c>
       <c r="D1" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E1" s="3" t="s">
         <v>7</v>
       </c>
       <c r="F1" s="3" t="s">
         <v>8</v>
       </c>
       <c r="G1" s="3" t="s">
         <v>9</v>
       </c>
       <c r="H1" s="3" t="s">
@@ -701,173 +703,176 @@
         <v>29</v>
       </c>
     </row>
     <row r="2" spans="1:27">
       <c r="A2" s="1" t="s">
         <v>30</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>31</v>
       </c>
       <c r="C2" s="4">
         <v>69.0</v>
       </c>
       <c r="D2" s="5" t="s">
         <v>32</v>
       </c>
       <c r="E2" s="5" t="s">
         <v>32</v>
       </c>
       <c r="F2" s="5" t="s">
         <v>32</v>
       </c>
       <c r="G2" s="5" t="s">
         <v>32</v>
       </c>
-      <c r="H2" s="5"/>
+      <c r="H2" s="5">
+        <v>0</v>
+      </c>
       <c r="I2" s="5" t="s">
         <v>33</v>
       </c>
       <c r="J2" s="4">
         <v>69.0</v>
       </c>
       <c r="K2" s="5" t="s">
         <v>34</v>
       </c>
       <c r="L2" s="5" t="s">
         <v>35</v>
       </c>
       <c r="M2" s="5" t="s">
         <v>32</v>
       </c>
       <c r="N2" s="5" t="s">
         <v>36</v>
       </c>
       <c r="O2" s="5">
+        <v>7</v>
+      </c>
+      <c r="P2" s="5" t="s">
+        <v>35</v>
+      </c>
+      <c r="Q2" s="5" t="s">
+        <v>35</v>
+      </c>
+      <c r="R2" s="5">
+        <v>4</v>
+      </c>
+      <c r="S2" s="5">
+        <v>2</v>
+      </c>
+      <c r="T2" s="4">
+        <v>89.0</v>
+      </c>
+      <c r="U2" s="5" t="s">
+        <v>37</v>
+      </c>
+      <c r="V2" s="5" t="s">
+        <v>32</v>
+      </c>
+      <c r="W2" s="5">
         <v>88</v>
       </c>
-      <c r="P2" s="5" t="s">
-[...2 lines deleted...]
-      <c r="Q2" s="5">
+      <c r="X2" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="Y2" s="5">
         <v>59</v>
-      </c>
-[...22 lines deleted...]
-        <v>89.0</v>
       </c>
       <c r="Z2" s="5" t="s">
         <v>38</v>
       </c>
-      <c r="AA2" s="5" t="s">
-        <v>32</v>
+      <c r="AA2" s="5">
+        <v>66</v>
       </c>
     </row>
     <row r="3" spans="1:27">
       <c r="A3" s="2"/>
       <c r="B3" s="2"/>
       <c r="C3" s="2"/>
       <c r="D3" s="2"/>
       <c r="E3" s="2"/>
       <c r="F3" s="2"/>
       <c r="G3" s="2"/>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="2"/>
       <c r="K3" s="2"/>
       <c r="L3" s="2"/>
       <c r="M3" s="2"/>
       <c r="N3" s="2"/>
       <c r="O3" s="2"/>
       <c r="P3" s="2"/>
       <c r="Q3" s="2"/>
       <c r="R3" s="2"/>
       <c r="S3" s="2"/>
       <c r="T3" s="2"/>
       <c r="U3" s="2"/>
       <c r="V3" s="2"/>
       <c r="W3" s="2"/>
       <c r="X3" s="2"/>
       <c r="Y3" s="2"/>
       <c r="Z3" s="2"/>
       <c r="AA3" s="2"/>
     </row>
   </sheetData>
-  <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:AA1"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
+  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Zadání srovnání</vt:lpstr>
       <vt:lpstr>Výsledky srovnání</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
+  <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Unknown Creator</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Untitled Spreadsheet</dc:title>
   <dc:description/>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>