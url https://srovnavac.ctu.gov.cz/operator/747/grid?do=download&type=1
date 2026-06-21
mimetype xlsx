--- v0 (2026-05-07)
+++ v1 (2026-06-21)
@@ -50,126 +50,133 @@
           <t xml:space="preserve">Tarif od 6 do 26 let</t>
         </r>
       </text>
     </comment>
     <comment ref="G2" authorId="0">
       <text>
         <r>
           <t xml:space="preserve">podrobné podmínky pro získání slevy najdete na https://www.o2.cz/osobni/socialni-prispevky</t>
         </r>
       </text>
     </comment>
     <comment ref="V2" authorId="0">
       <text>
         <r>
           <t xml:space="preserve">Až 2 připojené zařízení O2 Connect (cena za každé připojené zařízení činí 99 Kč vč. DPH měsíčně).</t>
         </r>
       </text>
     </comment>
     <comment ref="AP2" authorId="0">
       <text>
         <r>
           <t xml:space="preserve">Součástí tarifu je služba Data naplno. Data naplno si můžete kdykoliv zapnout v aplikaci Moje O2 a surfovat příštích 24 hodin plnou rychlostí bez omezení. Každý měsíc máte k dispozici 1x Data naplno.</t>
         </r>
       </text>
     </comment>
-    <comment ref="G5" authorId="0">
-[...26 lines deleted...]
-    </comment>
     <comment ref="G6" authorId="0">
       <text>
         <r>
           <t xml:space="preserve">podrobné podmínky pro získání slevy najdete na https://www.o2.cz/osobni/socialni-prispevky</t>
         </r>
       </text>
     </comment>
     <comment ref="V6" authorId="0">
       <text>
         <r>
           <t xml:space="preserve">Až 3 připojené zařízení O2 Connect (1 v ceně tarifu, každé další za 99 Kč vč. DPH měsíčně).</t>
         </r>
       </text>
     </comment>
     <comment ref="AP6" authorId="0">
       <text>
         <r>
-          <t xml:space="preserve">Součástí tarifu je služba Data naplno. Data naplno si můžete kdykoliv zapnout v aplikaci Moje O2 a surfovat příštích 24 hodin plnou rychlostí bez omezení. Každý měsíc máte k dispozici 5x Data naplno.</t>
+          <t xml:space="preserve">Součástí tarifu je služba Data naplno. Data naplno si můžete kdykoliv zapnout v aplikaci Moje O2 a surfovat příštích 24 hodin plnou rychlostí bez omezení. Každý měsíc máte k dispozici 1x Data naplno.</t>
         </r>
       </text>
     </comment>
-    <comment ref="E9" authorId="0">
+    <comment ref="AY6" authorId="0">
+      <text>
+        <r>
+          <t xml:space="preserve">Výhodněji lze získat tarif v rámci balíčku O2 Spolu.</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="E7" authorId="0">
       <text>
         <r>
           <t xml:space="preserve">Tarif od 6 do 26 let</t>
         </r>
       </text>
     </comment>
-    <comment ref="V9" authorId="0">
+    <comment ref="G7" authorId="0">
+      <text>
+        <r>
+          <t xml:space="preserve">podrobné podmínky pro získání slevy najdete na https://www.o2.cz/osobni/socialni-prispevky</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="V7" authorId="0">
+      <text>
+        <r>
+          <t xml:space="preserve">Až 3 připojené zařízení O2 Connect (1 v ceně tarifu, každé další za 99 Kč vč. DPH měsíčně).</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="AP7" authorId="0">
+      <text>
+        <r>
+          <t xml:space="preserve">Součástí tarifu je služba Data naplno. Data naplno si můžete kdykoliv zapnout v aplikaci Moje O2 a surfovat příštích 24 hodin plnou rychlostí bez omezení. Každý měsíc máte k dispozici 5x Data naplno.</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="E11" authorId="0">
+      <text>
+        <r>
+          <t xml:space="preserve">Tarif od 6 do 26 let</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="V11" authorId="0">
       <text>
         <r>
           <t xml:space="preserve">Až 2 připojené zařízení O2 Connect (cena za každé připojené zařízení činí 99 Kč vč. DPH měsíčně).</t>
         </r>
       </text>
     </comment>
-    <comment ref="AP9" authorId="0">
+    <comment ref="AP11" authorId="0">
       <text>
         <r>
           <t xml:space="preserve">Součástí tarifu je služba Data naplno. Data naplno si můžete kdykoliv zapnout v aplikaci Moje O2 a surfovat příštích 24 hodin plnou rychlostí bez omezení. Každý měsíc máte k dispozici 1x Data naplno.</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="95">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="94">
   <si>
     <t>Tento dokument byl vytvořen srovnávacím nástrojem ČTÚ dostupným na https://srovnavac.ctu.gov.cz. Dokument obsahuje výsledky srovnání služeb poskytovaných podnikateli v elektronických komunikacích na základě informací, které podnikatelé ČTÚ poskytují.</t>
   </si>
   <si>
     <t>Uvedené informace nemusejí představovat úplný přehled trhu. Uvádíme je tak, jak je podnikatelé do srovnávacího nástroje vložili. Najdete-li rozpor mezi uvedenými informacemi a ceníkem podnikatele, využijte prosím funkci Nahlášení chybných údajů.</t>
   </si>
   <si>
     <t>Všechny ceny jsou uváděny za měsíc vč. DPH.</t>
   </si>
   <si>
     <t>Název služby</t>
   </si>
   <si>
     <t>Operátor (obchodní značka)</t>
   </si>
   <si>
     <t>Cena</t>
   </si>
   <si>
     <t>Určeno pouze pro nové zákazníky</t>
   </si>
   <si>
     <t>Určeno pouze pro studenty/mladé</t>
   </si>
   <si>
@@ -367,93 +374,90 @@
   <si>
     <t>předplacená</t>
   </si>
   <si>
     <t>50 min</t>
   </si>
   <si>
     <t>1000 MB</t>
   </si>
   <si>
     <t>https://www.o2.cz/osobni/volani/predplacena-karta</t>
   </si>
   <si>
     <t>O2 Data+ Modrý</t>
   </si>
   <si>
     <t>0 min</t>
   </si>
   <si>
     <t>2000 MB</t>
   </si>
   <si>
     <t>https://www.o2.cz/osobni/internet/internet-na-cesty</t>
   </si>
   <si>
+    <t>GO 2 GB</t>
+  </si>
+  <si>
+    <t>200 min</t>
+  </si>
+  <si>
     <t>NEO+ Bílý ZTP</t>
   </si>
   <si>
     <t>https://www.o2.cz/osobni/volani/mobilni-tarify</t>
   </si>
   <si>
     <t>https://www.o2.cz/osobni/o2spolu</t>
   </si>
   <si>
     <t>YOU 10 GB pro ZTP</t>
   </si>
   <si>
     <t>10000 MB</t>
   </si>
   <si>
     <t>GO 3 GB</t>
   </si>
   <si>
     <t>100 min</t>
   </si>
   <si>
     <t>25 SMS</t>
   </si>
   <si>
     <t>GO 7 GB</t>
   </si>
   <si>
     <t>7000 MB</t>
   </si>
   <si>
+    <t>GO 10 GB</t>
+  </si>
+  <si>
     <t>Můj první tarif</t>
-  </si>
-[...10 lines deleted...]
-    <t>https://www.o2.cz/osobni/volani/datamanie</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00\ [$Kč-405]"/>
   </numFmts>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
@@ -1525,228 +1529,228 @@
       <c r="AT4" s="6" t="s">
         <v>67</v>
       </c>
       <c r="AU4" s="6" t="s">
         <v>68</v>
       </c>
       <c r="AV4" s="6" t="s">
         <v>69</v>
       </c>
       <c r="AW4" s="6" t="s">
         <v>79</v>
       </c>
       <c r="AX4" s="6"/>
       <c r="AY4" s="6" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="5" spans="1:51">
       <c r="A5" s="3" t="s">
         <v>80</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>54</v>
       </c>
       <c r="C5" s="5">
-        <v>279.0</v>
+        <v>199.0</v>
       </c>
       <c r="D5" s="7" t="s">
         <v>55</v>
       </c>
       <c r="E5" s="7" t="s">
         <v>55</v>
       </c>
       <c r="F5" s="7" t="s">
         <v>55</v>
       </c>
       <c r="G5" s="7" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="H5" s="7" t="s">
-        <v>57</v>
+        <v>72</v>
       </c>
       <c r="I5" s="5">
-        <v>279.0</v>
+        <v>199.0</v>
       </c>
       <c r="J5" s="7" t="s">
         <v>58</v>
       </c>
       <c r="K5" s="7" t="s">
         <v>59</v>
       </c>
       <c r="L5" s="5"/>
       <c r="M5" s="7" t="s">
         <v>56</v>
       </c>
-      <c r="N5" s="7" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="N5" s="7"/>
       <c r="O5" s="7">
         <v>1</v>
       </c>
       <c r="P5" s="7" t="s">
         <v>56</v>
       </c>
       <c r="Q5" s="7" t="s">
         <v>55</v>
       </c>
       <c r="R5" s="7" t="s">
         <v>55</v>
       </c>
       <c r="S5" s="7" t="s">
         <v>55</v>
       </c>
       <c r="T5" s="7" t="s">
         <v>56</v>
       </c>
       <c r="U5" s="7" t="s">
         <v>56</v>
       </c>
       <c r="V5" s="7" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="W5" s="7" t="s">
-        <v>64</v>
+        <v>81</v>
       </c>
       <c r="X5" s="7" t="s">
         <v>62</v>
       </c>
       <c r="Y5" s="7" t="s">
         <v>62</v>
       </c>
       <c r="Z5" s="7" t="s">
         <v>62</v>
       </c>
       <c r="AA5" s="7" t="s">
         <v>62</v>
       </c>
       <c r="AB5" s="7" t="s">
         <v>62</v>
       </c>
       <c r="AC5" s="7" t="s">
         <v>62</v>
       </c>
       <c r="AD5" s="7" t="s">
         <v>62</v>
       </c>
       <c r="AE5" s="7" t="s">
         <v>62</v>
       </c>
-      <c r="AF5" s="5"/>
+      <c r="AF5" s="5">
+        <v>4.9</v>
+      </c>
       <c r="AG5" s="5">
         <v>5.4</v>
       </c>
       <c r="AH5" s="5">
         <v>34.9</v>
       </c>
       <c r="AI5" s="5">
         <v>34.9</v>
       </c>
       <c r="AJ5" s="7" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="AK5" s="7"/>
-      <c r="AL5" s="5"/>
+      <c r="AL5" s="5">
+        <v>1.9</v>
+      </c>
       <c r="AM5" s="5">
         <v>1.7</v>
       </c>
       <c r="AN5" s="5">
         <v>5.0</v>
       </c>
       <c r="AO5" s="5">
         <v>5.0</v>
       </c>
       <c r="AP5" s="7" t="s">
-        <v>74</v>
+        <v>78</v>
       </c>
       <c r="AQ5" s="7" t="s">
         <v>66</v>
       </c>
       <c r="AR5" s="7" t="s">
         <v>67</v>
       </c>
       <c r="AS5" s="7" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="AT5" s="7" t="s">
         <v>67</v>
       </c>
       <c r="AU5" s="7" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="AV5" s="7" t="s">
         <v>69</v>
       </c>
       <c r="AW5" s="7" t="s">
-        <v>81</v>
-[...3 lines deleted...]
-      </c>
+        <v>75</v>
+      </c>
+      <c r="AX5" s="7"/>
       <c r="AY5" s="7" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
     </row>
     <row r="6" spans="1:51">
       <c r="A6" s="1" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="B6" s="1" t="s">
         <v>54</v>
       </c>
       <c r="C6" s="4">
-        <v>299.0</v>
+        <v>279.0</v>
       </c>
       <c r="D6" s="6" t="s">
         <v>55</v>
       </c>
       <c r="E6" s="6" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="F6" s="6" t="s">
         <v>55</v>
       </c>
       <c r="G6" s="6" t="s">
         <v>56</v>
       </c>
       <c r="H6" s="6" t="s">
         <v>57</v>
       </c>
       <c r="I6" s="4">
-        <v>299.0</v>
+        <v>279.0</v>
       </c>
       <c r="J6" s="6" t="s">
         <v>58</v>
       </c>
       <c r="K6" s="6" t="s">
         <v>59</v>
       </c>
       <c r="L6" s="4">
         <v>99.0</v>
       </c>
       <c r="M6" s="6" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="N6" s="6" t="s">
         <v>60</v>
       </c>
       <c r="O6" s="6">
         <v>1</v>
       </c>
       <c r="P6" s="6" t="s">
         <v>56</v>
       </c>
       <c r="Q6" s="6" t="s">
         <v>55</v>
       </c>
       <c r="R6" s="6" t="s">
         <v>55</v>
       </c>
       <c r="S6" s="6" t="s">
         <v>55</v>
       </c>
       <c r="T6" s="6" t="s">
         <v>56</v>
       </c>
       <c r="U6" s="6" t="s">
         <v>56</v>
       </c>
@@ -1783,228 +1787,230 @@
       <c r="AF6" s="4"/>
       <c r="AG6" s="4">
         <v>5.4</v>
       </c>
       <c r="AH6" s="4">
         <v>34.9</v>
       </c>
       <c r="AI6" s="4">
         <v>34.9</v>
       </c>
       <c r="AJ6" s="6" t="s">
         <v>64</v>
       </c>
       <c r="AK6" s="6"/>
       <c r="AL6" s="4"/>
       <c r="AM6" s="4">
         <v>1.7</v>
       </c>
       <c r="AN6" s="4">
         <v>5.0</v>
       </c>
       <c r="AO6" s="4">
         <v>5.0</v>
       </c>
       <c r="AP6" s="6" t="s">
-        <v>84</v>
+        <v>74</v>
       </c>
       <c r="AQ6" s="6" t="s">
         <v>66</v>
       </c>
       <c r="AR6" s="6" t="s">
         <v>67</v>
       </c>
       <c r="AS6" s="6" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="AT6" s="6" t="s">
         <v>67</v>
       </c>
       <c r="AU6" s="6" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="AV6" s="6" t="s">
         <v>69</v>
       </c>
       <c r="AW6" s="6" t="s">
-        <v>70</v>
-[...1 lines deleted...]
-      <c r="AX6" s="6"/>
+        <v>83</v>
+      </c>
+      <c r="AX6" s="6" t="s">
+        <v>84</v>
+      </c>
       <c r="AY6" s="6" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="7" spans="1:51">
       <c r="A7" s="3" t="s">
         <v>85</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>54</v>
       </c>
       <c r="C7" s="5">
         <v>299.0</v>
       </c>
       <c r="D7" s="7" t="s">
         <v>55</v>
       </c>
       <c r="E7" s="7" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="F7" s="7" t="s">
         <v>55</v>
       </c>
       <c r="G7" s="7" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="H7" s="7" t="s">
-        <v>72</v>
+        <v>57</v>
       </c>
       <c r="I7" s="5">
         <v>299.0</v>
       </c>
       <c r="J7" s="7" t="s">
         <v>58</v>
       </c>
       <c r="K7" s="7" t="s">
         <v>59</v>
       </c>
-      <c r="L7" s="5"/>
+      <c r="L7" s="5">
+        <v>99.0</v>
+      </c>
       <c r="M7" s="7" t="s">
-        <v>56</v>
-[...1 lines deleted...]
-      <c r="N7" s="7"/>
+        <v>55</v>
+      </c>
+      <c r="N7" s="7" t="s">
+        <v>60</v>
+      </c>
       <c r="O7" s="7">
         <v>1</v>
       </c>
       <c r="P7" s="7" t="s">
         <v>56</v>
       </c>
       <c r="Q7" s="7" t="s">
         <v>55</v>
       </c>
       <c r="R7" s="7" t="s">
         <v>55</v>
       </c>
       <c r="S7" s="7" t="s">
         <v>55</v>
       </c>
       <c r="T7" s="7" t="s">
         <v>56</v>
       </c>
       <c r="U7" s="7" t="s">
         <v>56</v>
       </c>
       <c r="V7" s="7" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="W7" s="7" t="s">
-        <v>86</v>
+        <v>64</v>
       </c>
       <c r="X7" s="7" t="s">
         <v>62</v>
       </c>
       <c r="Y7" s="7" t="s">
         <v>62</v>
       </c>
       <c r="Z7" s="7" t="s">
         <v>62</v>
       </c>
       <c r="AA7" s="7" t="s">
         <v>62</v>
       </c>
       <c r="AB7" s="7" t="s">
         <v>62</v>
       </c>
       <c r="AC7" s="7" t="s">
         <v>62</v>
       </c>
       <c r="AD7" s="7" t="s">
         <v>62</v>
       </c>
       <c r="AE7" s="7" t="s">
         <v>62</v>
       </c>
-      <c r="AF7" s="5">
-[...1 lines deleted...]
-      </c>
+      <c r="AF7" s="5"/>
       <c r="AG7" s="5">
         <v>5.4</v>
       </c>
       <c r="AH7" s="5">
         <v>34.9</v>
       </c>
       <c r="AI7" s="5">
         <v>34.9</v>
       </c>
       <c r="AJ7" s="7" t="s">
-        <v>87</v>
+        <v>64</v>
       </c>
       <c r="AK7" s="7"/>
-      <c r="AL7" s="5">
-[...1 lines deleted...]
-      </c>
+      <c r="AL7" s="5"/>
       <c r="AM7" s="5">
         <v>1.7</v>
       </c>
       <c r="AN7" s="5">
         <v>5.0</v>
       </c>
       <c r="AO7" s="5">
         <v>5.0</v>
       </c>
       <c r="AP7" s="7" t="s">
-        <v>65</v>
+        <v>86</v>
       </c>
       <c r="AQ7" s="7" t="s">
         <v>66</v>
       </c>
       <c r="AR7" s="7" t="s">
         <v>67</v>
       </c>
       <c r="AS7" s="7" t="s">
         <v>68</v>
       </c>
       <c r="AT7" s="7" t="s">
         <v>67</v>
       </c>
       <c r="AU7" s="7" t="s">
         <v>68</v>
       </c>
       <c r="AV7" s="7" t="s">
         <v>69</v>
       </c>
       <c r="AW7" s="7" t="s">
-        <v>75</v>
+        <v>70</v>
       </c>
       <c r="AX7" s="7"/>
       <c r="AY7" s="7" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="8" spans="1:51">
       <c r="A8" s="1" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="B8" s="1" t="s">
         <v>54</v>
       </c>
       <c r="C8" s="4">
         <v>299.0</v>
       </c>
       <c r="D8" s="6" t="s">
         <v>55</v>
       </c>
       <c r="E8" s="6" t="s">
         <v>55</v>
       </c>
       <c r="F8" s="6" t="s">
         <v>55</v>
       </c>
       <c r="G8" s="6" t="s">
         <v>55</v>
       </c>
       <c r="H8" s="6" t="s">
         <v>72</v>
       </c>
       <c r="I8" s="4">
         <v>299.0</v>
       </c>
@@ -2022,574 +2028,574 @@
       <c r="O8" s="6">
         <v>1</v>
       </c>
       <c r="P8" s="6" t="s">
         <v>56</v>
       </c>
       <c r="Q8" s="6" t="s">
         <v>55</v>
       </c>
       <c r="R8" s="6" t="s">
         <v>55</v>
       </c>
       <c r="S8" s="6" t="s">
         <v>55</v>
       </c>
       <c r="T8" s="6" t="s">
         <v>56</v>
       </c>
       <c r="U8" s="6" t="s">
         <v>56</v>
       </c>
       <c r="V8" s="6" t="s">
         <v>55</v>
       </c>
       <c r="W8" s="6" t="s">
-        <v>77</v>
+        <v>88</v>
       </c>
       <c r="X8" s="6" t="s">
         <v>62</v>
       </c>
       <c r="Y8" s="6" t="s">
         <v>62</v>
       </c>
       <c r="Z8" s="6" t="s">
         <v>62</v>
       </c>
       <c r="AA8" s="6" t="s">
         <v>62</v>
       </c>
       <c r="AB8" s="6" t="s">
         <v>62</v>
       </c>
       <c r="AC8" s="6" t="s">
         <v>62</v>
       </c>
       <c r="AD8" s="6" t="s">
         <v>62</v>
       </c>
       <c r="AE8" s="6" t="s">
         <v>62</v>
       </c>
       <c r="AF8" s="4">
         <v>4.9</v>
       </c>
       <c r="AG8" s="4">
         <v>5.4</v>
       </c>
       <c r="AH8" s="4">
         <v>34.9</v>
       </c>
       <c r="AI8" s="4">
         <v>34.9</v>
       </c>
       <c r="AJ8" s="6" t="s">
-        <v>63</v>
+        <v>89</v>
       </c>
       <c r="AK8" s="6"/>
       <c r="AL8" s="4">
         <v>1.9</v>
       </c>
       <c r="AM8" s="4">
         <v>1.7</v>
       </c>
       <c r="AN8" s="4">
         <v>5.0</v>
       </c>
       <c r="AO8" s="4">
         <v>5.0</v>
       </c>
       <c r="AP8" s="6" t="s">
-        <v>89</v>
+        <v>65</v>
       </c>
       <c r="AQ8" s="6" t="s">
         <v>66</v>
       </c>
       <c r="AR8" s="6" t="s">
         <v>67</v>
       </c>
       <c r="AS8" s="6" t="s">
         <v>68</v>
       </c>
       <c r="AT8" s="6" t="s">
         <v>67</v>
       </c>
       <c r="AU8" s="6" t="s">
         <v>68</v>
       </c>
       <c r="AV8" s="6" t="s">
         <v>69</v>
       </c>
       <c r="AW8" s="6" t="s">
         <v>75</v>
       </c>
       <c r="AX8" s="6"/>
       <c r="AY8" s="6" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="9" spans="1:51">
       <c r="A9" s="3" t="s">
         <v>90</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>54</v>
       </c>
       <c r="C9" s="5">
-        <v>349.0</v>
+        <v>299.0</v>
       </c>
       <c r="D9" s="7" t="s">
         <v>55</v>
       </c>
       <c r="E9" s="7" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="F9" s="7" t="s">
         <v>55</v>
       </c>
       <c r="G9" s="7" t="s">
         <v>55</v>
       </c>
       <c r="H9" s="7" t="s">
-        <v>57</v>
+        <v>72</v>
       </c>
       <c r="I9" s="5">
-        <v>349.0</v>
+        <v>299.0</v>
       </c>
       <c r="J9" s="7" t="s">
         <v>58</v>
       </c>
       <c r="K9" s="7" t="s">
         <v>59</v>
       </c>
-      <c r="L9" s="5">
-[...1 lines deleted...]
-      </c>
+      <c r="L9" s="5"/>
       <c r="M9" s="7" t="s">
-        <v>55</v>
-[...3 lines deleted...]
-      </c>
+        <v>56</v>
+      </c>
+      <c r="N9" s="7"/>
       <c r="O9" s="7">
         <v>1</v>
       </c>
       <c r="P9" s="7" t="s">
         <v>56</v>
       </c>
       <c r="Q9" s="7" t="s">
         <v>55</v>
       </c>
       <c r="R9" s="7" t="s">
         <v>55</v>
       </c>
       <c r="S9" s="7" t="s">
         <v>55</v>
       </c>
       <c r="T9" s="7" t="s">
         <v>56</v>
       </c>
       <c r="U9" s="7" t="s">
         <v>56</v>
       </c>
       <c r="V9" s="7" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="W9" s="7" t="s">
-        <v>61</v>
+        <v>77</v>
       </c>
       <c r="X9" s="7" t="s">
         <v>62</v>
       </c>
       <c r="Y9" s="7" t="s">
         <v>62</v>
       </c>
       <c r="Z9" s="7" t="s">
         <v>62</v>
       </c>
       <c r="AA9" s="7" t="s">
         <v>62</v>
       </c>
       <c r="AB9" s="7" t="s">
         <v>62</v>
       </c>
       <c r="AC9" s="7" t="s">
         <v>62</v>
       </c>
       <c r="AD9" s="7" t="s">
         <v>62</v>
       </c>
       <c r="AE9" s="7" t="s">
         <v>62</v>
       </c>
       <c r="AF9" s="5">
-        <v>3.5</v>
+        <v>4.9</v>
       </c>
       <c r="AG9" s="5">
         <v>5.4</v>
       </c>
       <c r="AH9" s="5">
         <v>34.9</v>
       </c>
       <c r="AI9" s="5">
         <v>34.9</v>
       </c>
       <c r="AJ9" s="7" t="s">
         <v>63</v>
       </c>
-      <c r="AK9" s="7" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="AK9" s="7"/>
       <c r="AL9" s="5">
-        <v>1.5</v>
+        <v>1.9</v>
       </c>
       <c r="AM9" s="5">
         <v>1.7</v>
       </c>
       <c r="AN9" s="5">
         <v>5.0</v>
       </c>
       <c r="AO9" s="5">
         <v>5.0</v>
       </c>
       <c r="AP9" s="7" t="s">
-        <v>65</v>
+        <v>91</v>
       </c>
       <c r="AQ9" s="7" t="s">
         <v>66</v>
       </c>
       <c r="AR9" s="7" t="s">
         <v>67</v>
       </c>
       <c r="AS9" s="7" t="s">
         <v>68</v>
       </c>
       <c r="AT9" s="7" t="s">
         <v>67</v>
       </c>
       <c r="AU9" s="7" t="s">
         <v>68</v>
       </c>
       <c r="AV9" s="7" t="s">
         <v>69</v>
       </c>
       <c r="AW9" s="7" t="s">
-        <v>70</v>
+        <v>75</v>
       </c>
       <c r="AX9" s="7"/>
       <c r="AY9" s="7" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="10" spans="1:51">
       <c r="A10" s="1" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B10" s="1" t="s">
         <v>54</v>
       </c>
       <c r="C10" s="4">
-        <v>399.0</v>
+        <v>299.0</v>
       </c>
       <c r="D10" s="6" t="s">
         <v>55</v>
       </c>
       <c r="E10" s="6" t="s">
         <v>55</v>
       </c>
       <c r="F10" s="6" t="s">
         <v>55</v>
       </c>
       <c r="G10" s="6" t="s">
         <v>55</v>
       </c>
       <c r="H10" s="6" t="s">
-        <v>57</v>
+        <v>72</v>
       </c>
       <c r="I10" s="4">
-        <v>399.0</v>
+        <v>299.0</v>
       </c>
       <c r="J10" s="6" t="s">
         <v>58</v>
       </c>
       <c r="K10" s="6" t="s">
         <v>59</v>
       </c>
-      <c r="L10" s="4">
-[...1 lines deleted...]
-      </c>
+      <c r="L10" s="4"/>
       <c r="M10" s="6" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="N10" s="6"/>
       <c r="O10" s="6">
         <v>1</v>
       </c>
       <c r="P10" s="6" t="s">
         <v>56</v>
       </c>
       <c r="Q10" s="6" t="s">
         <v>55</v>
       </c>
       <c r="R10" s="6" t="s">
         <v>55</v>
       </c>
       <c r="S10" s="6" t="s">
         <v>55</v>
       </c>
       <c r="T10" s="6" t="s">
         <v>56</v>
       </c>
       <c r="U10" s="6" t="s">
         <v>56</v>
       </c>
       <c r="V10" s="6" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="W10" s="6" t="s">
-        <v>77</v>
+        <v>88</v>
       </c>
       <c r="X10" s="6" t="s">
         <v>62</v>
       </c>
       <c r="Y10" s="6" t="s">
         <v>62</v>
       </c>
       <c r="Z10" s="6" t="s">
         <v>62</v>
       </c>
       <c r="AA10" s="6" t="s">
         <v>62</v>
       </c>
       <c r="AB10" s="6" t="s">
         <v>62</v>
       </c>
       <c r="AC10" s="6" t="s">
         <v>62</v>
       </c>
       <c r="AD10" s="6" t="s">
         <v>62</v>
       </c>
       <c r="AE10" s="6" t="s">
         <v>62</v>
       </c>
       <c r="AF10" s="4">
-        <v>3.5</v>
+        <v>4.9</v>
       </c>
       <c r="AG10" s="4">
         <v>5.4</v>
       </c>
       <c r="AH10" s="4">
         <v>34.9</v>
       </c>
       <c r="AI10" s="4">
         <v>34.9</v>
       </c>
       <c r="AJ10" s="6" t="s">
         <v>63</v>
       </c>
       <c r="AK10" s="6"/>
       <c r="AL10" s="4">
-        <v>1.5</v>
+        <v>1.9</v>
       </c>
       <c r="AM10" s="4">
         <v>1.7</v>
       </c>
       <c r="AN10" s="4">
         <v>5.0</v>
       </c>
       <c r="AO10" s="4">
         <v>5.0</v>
       </c>
       <c r="AP10" s="6" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="AQ10" s="6" t="s">
         <v>66</v>
       </c>
       <c r="AR10" s="6" t="s">
         <v>67</v>
       </c>
       <c r="AS10" s="6" t="s">
         <v>68</v>
       </c>
       <c r="AT10" s="6" t="s">
         <v>67</v>
       </c>
       <c r="AU10" s="6" t="s">
         <v>68</v>
       </c>
       <c r="AV10" s="6" t="s">
         <v>69</v>
       </c>
       <c r="AW10" s="6" t="s">
-        <v>79</v>
+        <v>75</v>
       </c>
       <c r="AX10" s="6"/>
       <c r="AY10" s="6" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="11" spans="1:51">
       <c r="A11" s="3" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>54</v>
       </c>
       <c r="C11" s="5">
-        <v>399.0</v>
+        <v>349.0</v>
       </c>
       <c r="D11" s="7" t="s">
         <v>55</v>
       </c>
       <c r="E11" s="7" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="F11" s="7" t="s">
         <v>55</v>
       </c>
       <c r="G11" s="7" t="s">
         <v>55</v>
       </c>
       <c r="H11" s="7" t="s">
-        <v>72</v>
+        <v>57</v>
       </c>
       <c r="I11" s="5">
-        <v>399.0</v>
+        <v>349.0</v>
       </c>
       <c r="J11" s="7" t="s">
         <v>58</v>
       </c>
       <c r="K11" s="7" t="s">
         <v>59</v>
       </c>
-      <c r="L11" s="5"/>
+      <c r="L11" s="5">
+        <v>99.0</v>
+      </c>
       <c r="M11" s="7" t="s">
-        <v>56</v>
-[...1 lines deleted...]
-      <c r="N11" s="7"/>
+        <v>55</v>
+      </c>
+      <c r="N11" s="7" t="s">
+        <v>60</v>
+      </c>
       <c r="O11" s="7">
         <v>1</v>
       </c>
       <c r="P11" s="7" t="s">
         <v>56</v>
       </c>
       <c r="Q11" s="7" t="s">
         <v>55</v>
       </c>
       <c r="R11" s="7" t="s">
         <v>55</v>
       </c>
       <c r="S11" s="7" t="s">
         <v>55</v>
       </c>
       <c r="T11" s="7" t="s">
         <v>56</v>
       </c>
       <c r="U11" s="7" t="s">
         <v>56</v>
       </c>
       <c r="V11" s="7" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="W11" s="7" t="s">
-        <v>64</v>
+        <v>61</v>
       </c>
       <c r="X11" s="7" t="s">
         <v>62</v>
       </c>
       <c r="Y11" s="7" t="s">
         <v>62</v>
       </c>
       <c r="Z11" s="7" t="s">
         <v>62</v>
       </c>
       <c r="AA11" s="7" t="s">
         <v>62</v>
       </c>
       <c r="AB11" s="7" t="s">
         <v>62</v>
       </c>
       <c r="AC11" s="7" t="s">
         <v>62</v>
       </c>
       <c r="AD11" s="7" t="s">
         <v>62</v>
       </c>
       <c r="AE11" s="7" t="s">
         <v>62</v>
       </c>
-      <c r="AF11" s="5"/>
+      <c r="AF11" s="5">
+        <v>3.5</v>
+      </c>
       <c r="AG11" s="5">
         <v>5.4</v>
       </c>
       <c r="AH11" s="5">
         <v>34.9</v>
       </c>
       <c r="AI11" s="5">
         <v>34.9</v>
       </c>
       <c r="AJ11" s="7" t="s">
         <v>63</v>
       </c>
-      <c r="AK11" s="7"/>
+      <c r="AK11" s="7" t="s">
+        <v>64</v>
+      </c>
       <c r="AL11" s="5">
         <v>1.5</v>
       </c>
       <c r="AM11" s="5">
         <v>1.7</v>
       </c>
       <c r="AN11" s="5">
         <v>5.0</v>
       </c>
       <c r="AO11" s="5">
         <v>5.0</v>
       </c>
       <c r="AP11" s="7" t="s">
-        <v>93</v>
+        <v>65</v>
       </c>
       <c r="AQ11" s="7" t="s">
         <v>66</v>
       </c>
       <c r="AR11" s="7" t="s">
         <v>67</v>
       </c>
       <c r="AS11" s="7" t="s">
         <v>68</v>
       </c>
       <c r="AT11" s="7" t="s">
         <v>67</v>
       </c>
       <c r="AU11" s="7" t="s">
         <v>68</v>
       </c>
       <c r="AV11" s="7" t="s">
         <v>69</v>
       </c>
       <c r="AW11" s="7" t="s">
-        <v>94</v>
+        <v>70</v>
       </c>
       <c r="AX11" s="7"/>
       <c r="AY11" s="7" t="s">
         <v>55</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:AY1"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>