--- v0 (2026-05-07)
+++ v1 (2026-06-23)
@@ -10,474 +10,422 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/comments2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Zadání srovnání" sheetId="1" r:id="rId4"/>
     <sheet name="Výsledky srovnání" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'Výsledky srovnání'!$A$1:$AB$1</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'Výsledky srovnání'!$A$1:$AA$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/comments2.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <authors>
     <author>Author</author>
   </authors>
   <commentList>
     <comment ref="J2" authorId="0">
       <text>
         <r>
           <t xml:space="preserve">Včetně DPH</t>
         </r>
       </text>
     </comment>
     <comment ref="K2" authorId="0">
       <text>
         <r>
           <t xml:space="preserve">Dnů</t>
         </r>
       </text>
     </comment>
+    <comment ref="N2" authorId="0">
+      <text>
+        <r>
+          <t xml:space="preserve">Na jakémkoliv internetovém připojení.</t>
+        </r>
+      </text>
+    </comment>
     <comment ref="O2" authorId="0">
       <text>
         <r>
+          <t xml:space="preserve">Nejméně 40 programů - z toho minimálně 8 filmových min. 1 sportovní, min. 1 dětský a min. 2 dokumentárních. Videotéka filmů a seriálů Oneplay součástí tarifu.</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="T2" authorId="0">
+      <text>
+        <r>
+          <t xml:space="preserve">Dnů</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="AA2" authorId="0">
+      <text>
+        <r>
+          <t xml:space="preserve">Výhodněji lze získat tarif v rámci balíčku O2 Spolu.</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="J3" authorId="0">
+      <text>
+        <r>
+          <t xml:space="preserve">Včetně DPH</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="K3" authorId="0">
+      <text>
+        <r>
+          <t xml:space="preserve">Dnů</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="N3" authorId="0">
+      <text>
+        <r>
           <t xml:space="preserve">Na jakémkoliv internetovém připojení.</t>
         </r>
       </text>
     </comment>
-    <comment ref="P2" authorId="0">
+    <comment ref="O3" authorId="0">
       <text>
         <r>
           <t xml:space="preserve">Nejméně 40 programů - z toho minimálně 8 filmových min. 1 sportovní, min. 1 dětský a min. 2 dokumentárních. Videotéka filmů a seriálů Oneplay součástí tarifu.</t>
         </r>
       </text>
     </comment>
-    <comment ref="U2" authorId="0">
+    <comment ref="T3" authorId="0">
       <text>
         <r>
           <t xml:space="preserve">Dnů</t>
         </r>
       </text>
     </comment>
-    <comment ref="AB2" authorId="0">
+    <comment ref="J4" authorId="0">
+      <text>
+        <r>
+          <t xml:space="preserve">Včetně DPH</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="K4" authorId="0">
+      <text>
+        <r>
+          <t xml:space="preserve">Dnů</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="N4" authorId="0">
+      <text>
+        <r>
+          <t xml:space="preserve">Na jakémkoliv internetovém připojení.</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="O4" authorId="0">
+      <text>
+        <r>
+          <t xml:space="preserve">Nejméně 90 programů - z toho minimálně 20 filmových min. 2 sportovní, min. 5 dětských a min. 5 dokumentárních. Videotéka Oneplay součástí tarifu</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="T4" authorId="0">
+      <text>
+        <r>
+          <t xml:space="preserve">Dnů</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="AA4" authorId="0">
       <text>
         <r>
           <t xml:space="preserve">Výhodněji lze získat tarif v rámci balíčku O2 Spolu.</t>
         </r>
       </text>
     </comment>
-    <comment ref="J3" authorId="0">
+    <comment ref="J5" authorId="0">
       <text>
         <r>
           <t xml:space="preserve">Včetně DPH</t>
         </r>
       </text>
     </comment>
-    <comment ref="K3" authorId="0">
+    <comment ref="K5" authorId="0">
       <text>
         <r>
           <t xml:space="preserve">Dnů</t>
         </r>
       </text>
     </comment>
-    <comment ref="O3" authorId="0">
+    <comment ref="N5" authorId="0">
       <text>
         <r>
           <t xml:space="preserve">Na jakémkoliv internetovém připojení.</t>
         </r>
       </text>
     </comment>
-    <comment ref="P3" authorId="0">
-[...6 lines deleted...]
-    <comment ref="U3" authorId="0">
+    <comment ref="O5" authorId="0">
+      <text>
+        <r>
+          <t xml:space="preserve">Nejméně 90 programů - z toho minimálně 20 filmových min. 2 sportovní, min. 5 dětských a min. 5 dokumentárních. Videotéka Oneplay součástí tarifu</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="T5" authorId="0">
       <text>
         <r>
           <t xml:space="preserve">Dnů</t>
         </r>
       </text>
     </comment>
-    <comment ref="J4" authorId="0">
+    <comment ref="J6" authorId="0">
       <text>
         <r>
           <t xml:space="preserve">Včetně DPH</t>
         </r>
       </text>
     </comment>
-    <comment ref="K4" authorId="0">
+    <comment ref="K6" authorId="0">
       <text>
         <r>
           <t xml:space="preserve">Dnů</t>
         </r>
       </text>
     </comment>
-    <comment ref="O4" authorId="0">
+    <comment ref="N6" authorId="0">
       <text>
         <r>
           <t xml:space="preserve">Na jakémkoliv internetovém připojení.</t>
         </r>
       </text>
     </comment>
-    <comment ref="P4" authorId="0">
-[...6 lines deleted...]
-    <comment ref="U4" authorId="0">
+    <comment ref="O6" authorId="0">
+      <text>
+        <r>
+          <t xml:space="preserve">Nejméně 80 programů - z toho minimálně 10 filmových min. 20 sportovních, min. 1 dětský a min. 2 dokumentární. Videotéka Oneplay součástí tarifu</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="T6" authorId="0">
       <text>
         <r>
           <t xml:space="preserve">Dnů</t>
         </r>
       </text>
     </comment>
-    <comment ref="AB4" authorId="0">
+    <comment ref="AA6" authorId="0">
       <text>
         <r>
           <t xml:space="preserve">Výhodněji lze získat tarif v rámci balíčku O2 Spolu.</t>
         </r>
       </text>
     </comment>
-    <comment ref="J5" authorId="0">
+    <comment ref="J7" authorId="0">
       <text>
         <r>
           <t xml:space="preserve">Včetně DPH</t>
         </r>
       </text>
     </comment>
-    <comment ref="K5" authorId="0">
+    <comment ref="K7" authorId="0">
       <text>
         <r>
           <t xml:space="preserve">Dnů</t>
         </r>
       </text>
     </comment>
-    <comment ref="O5" authorId="0">
+    <comment ref="N7" authorId="0">
       <text>
         <r>
           <t xml:space="preserve">Na jakémkoliv internetovém připojení.</t>
         </r>
       </text>
     </comment>
-    <comment ref="P5" authorId="0">
-[...6 lines deleted...]
-    <comment ref="U5" authorId="0">
+    <comment ref="O7" authorId="0">
+      <text>
+        <r>
+          <t xml:space="preserve">Nejméně 80 programů - z toho minimálně 10 filmových min. 20 sportovních, min. 1 dětský a min. 2 dokumentární. Videotéka Oneplay součástí tarifu</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="T7" authorId="0">
       <text>
         <r>
           <t xml:space="preserve">Dnů</t>
         </r>
       </text>
     </comment>
-    <comment ref="J6" authorId="0">
+    <comment ref="J8" authorId="0">
       <text>
         <r>
           <t xml:space="preserve">Včetně DPH</t>
         </r>
       </text>
     </comment>
-    <comment ref="K6" authorId="0">
+    <comment ref="K8" authorId="0">
       <text>
         <r>
           <t xml:space="preserve">Dnů</t>
         </r>
       </text>
     </comment>
-    <comment ref="O6" authorId="0">
+    <comment ref="N8" authorId="0">
       <text>
         <r>
           <t xml:space="preserve">Na jakémkoliv internetovém připojení.</t>
         </r>
       </text>
     </comment>
-    <comment ref="P6" authorId="0">
-[...6 lines deleted...]
-    <comment ref="U6" authorId="0">
+    <comment ref="O8" authorId="0">
+      <text>
+        <r>
+          <t xml:space="preserve">Nejméně 120 programů - z toho minimálně 20 filmových min. 20 sportovních, min. 5 dětských a min. 5 dokumentárních. Videotéka Oneplay součástí tarifu</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="T8" authorId="0">
       <text>
         <r>
           <t xml:space="preserve">Dnů</t>
         </r>
       </text>
     </comment>
-    <comment ref="AB6" authorId="0">
+    <comment ref="AA8" authorId="0">
       <text>
         <r>
           <t xml:space="preserve">Výhodněji lze získat tarif v rámci balíčku O2 Spolu.</t>
         </r>
       </text>
     </comment>
-    <comment ref="J7" authorId="0">
+    <comment ref="J9" authorId="0">
       <text>
         <r>
           <t xml:space="preserve">Včetně DPH</t>
         </r>
       </text>
     </comment>
-    <comment ref="K7" authorId="0">
+    <comment ref="K9" authorId="0">
       <text>
         <r>
           <t xml:space="preserve">Dnů</t>
         </r>
       </text>
     </comment>
-    <comment ref="O7" authorId="0">
+    <comment ref="N9" authorId="0">
       <text>
         <r>
           <t xml:space="preserve">Na jakémkoliv internetovém připojení.</t>
         </r>
       </text>
     </comment>
-    <comment ref="P7" authorId="0">
-[...34 lines deleted...]
-    <comment ref="P8" authorId="0">
+    <comment ref="O9" authorId="0">
       <text>
         <r>
           <t xml:space="preserve">Nejméně 120 programů - z toho minimálně 20 filmových min. 20 sportovních, min. 5 dětských a min. 5 dokumentárních. Videotéka Oneplay součástí tarifu</t>
         </r>
       </text>
     </comment>
-    <comment ref="U8" authorId="0">
-[...90 lines deleted...]
-    <comment ref="U10" authorId="0">
+    <comment ref="T9" authorId="0">
       <text>
         <r>
           <t xml:space="preserve">Dnů</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="62">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="55">
   <si>
     <t>Tento dokument byl vytvořen srovnávacím nástrojem ČTÚ dostupným na https://srovnavac.ctu.gov.cz. Dokument obsahuje výsledky srovnání služeb poskytovaných podnikateli v elektronických komunikacích na základě informací, které podnikatelé ČTÚ poskytují.</t>
   </si>
   <si>
     <t>Uvedené informace nemusejí představovat úplný přehled trhu. Uvádíme je tak, jak je podnikatelé do srovnávacího nástroje vložili. Najdete-li rozpor mezi uvedenými informacemi a ceníkem podnikatele, využijte prosím funkci Nahlášení chybných údajů.</t>
   </si>
   <si>
     <t>Všechny ceny jsou uváděny za měsíc vč. DPH.</t>
   </si>
   <si>
     <t>Název služby</t>
   </si>
   <si>
     <t>Operátor (obchodní značka)</t>
   </si>
   <si>
     <t>Cena</t>
   </si>
   <si>
     <t>Určeno pouze pro nové zákazníky</t>
   </si>
   <si>
     <t>Určeno pouze pro studenty/mladé</t>
   </si>
   <si>
     <t>Určeno pouze pro seniory</t>
   </si>
   <si>
     <t>Určeno pouze pro OZP</t>
   </si>
   <si>
     <t>Jiné omezující podmínky užití</t>
   </si>
   <si>
     <t>Druh smlouvy</t>
   </si>
   <si>
     <t>Pravidelná paušální platba</t>
   </si>
   <si>
     <t>Perioda paušální platby</t>
   </si>
   <si>
     <t>Délka závazku</t>
   </si>
   <si>
-    <t>Poplatek za předčasné ukončení služby</t>
-[...1 lines deleted...]
-  <si>
     <t>Časově omezená platnost kreditu</t>
   </si>
   <si>
     <t>Způsob šíření signálu</t>
   </si>
   <si>
     <t>Celkový počet programů</t>
   </si>
   <si>
     <t>Celkový výčet programů</t>
   </si>
   <si>
     <t>Počet HD programů</t>
   </si>
   <si>
     <t>Výčet HD programů</t>
   </si>
   <si>
     <t>Celkový počet rozhlasových programů</t>
   </si>
   <si>
     <t>Time shift</t>
   </si>
   <si>
     <t>Videotéka</t>
@@ -503,117 +451,99 @@
   <si>
     <t>Oneplay Komfort</t>
   </si>
   <si>
     <t>O2 Czech Republic a.s.</t>
   </si>
   <si>
     <t>ne</t>
   </si>
   <si>
     <t>pro osobní užití</t>
   </si>
   <si>
     <t>bez závazku</t>
   </si>
   <si>
     <t>30 dní</t>
   </si>
   <si>
     <t>0 měsíců</t>
   </si>
   <si>
     <t>přenos vzduchem</t>
   </si>
   <si>
-    <t>Nova HD, ČT1 HD, ČT2 HD, Prima HD, Nova Cinema HD, Nova Fun HD, Nova Gold HD, Nova Action HD, Nova Lady HD, TN Live HD, ČT24 HD, CNN Prima News HD, Televize Seznam HD, Prima MAX HD, Prima COOL HD, Prima SHOW HD, Prima LOVE HD, Prima KRIMI HD, Prima STAR HD, TV Barrandov HD, Warner TV HD, Nova Sport 1 HD, Nova Sport 2 HD, ČT sport HD, Filmbox HD, Filmbox Family, KINO Barrandov, KRIMI Barrandov, Markíza International HD, Epic Drama HD, National Geographic HD, Prima ZOOM HD, ID HD, Viasat Explore HD, History, Disney Channel, ČT :D / ČT art HD, Spektrum Home, HGTV HD, TV Noe, Óčko HD, ČT1 SM, ČT1 JM, ČT1 SVČ, ČT1 JZČ, ČT1 AD, ČT2 AD, ČT24 AD, ČT sport AD, ČT :D / ČT art AD, Nova AD, Nova Gold AD, Nova Action AD, Nova Lady AD, Prima AD, TV Barrandov AD, Praha TV, TV Polar, TV Brno 1, ZAK TV, TV Morava, RTM+, Krb HD, Africké nebe HD, Akvárium HD</t>
-[...2 lines deleted...]
-    <t>Nova HD, ČT1 HD, ČT2 HD, Prima HD, Nova Cinema HD, Nova Fun HD, Nova Gold HD, Nova Action HD, Nova Lady HD, TN Live HD, ČT24 HD, CNN Prima News HD, Televize Seznam HD, Prima MAX HD, Prima COOL HD, Prima SHOW HD, Prima LOVE HD, Prima KRIMI HD, Prima STAR HD, TV Barrandov HD, Warner TV HD, Nova Sport 1 HD, Nova Sport 2 HD, ČT sport HD, Filmbox HD, Markíza International HD, Epic Drama HD, National Geographic HD, Prima ZOOM HD, ID HD, Viasat Explore HD, ČT :D / ČT art HD, HGTV HD, Óčko HD, Krb HD, Africké nebe HD, Akvárium HD</t>
+    <t>Nova HD, ČT1 HD, ČT2 HD, Prima HD, Nova Cinema HD, Nova Fun HD, Nova Gold HD, Nova Action HD, Nova Lady HD, TN Live HD, ČT24 HD, CNN Prima News HD, Televize Seznam HD, Prima MAX HD, Prima COOL HD, Prima SHOW HD, Prima LOVE HD, Prima KRIMI HD, Prima STAR HD, TV Barrandov HD, Warner TV HD, Nova Sport 1 HD, Nova Sport 2 HD, ČT sport HD, Filmbox HD, Filmbox Family, KINO Barrandov, KRIMI Barrandov, Markíza International HD, Viasat Epic Drama HD, National Geographic HD, Prima ZOOM HD, ID HD, Viasat Explore HD, History, Disney Channel, ČT :D / ČT art HD, Spektrum Home, HGTV HD, TV Noe, Óčko HD, ČT1 SM, ČT1 JM, ČT1 SVČ, ČT1 JZČ, ČT1 AD, ČT2 AD, ČT24 AD, ČT sport AD, ČT :D / ČT art AD, Nova AD, Nova Gold AD, Nova Action AD, Nova Lady AD, Prima AD, TV Barrandov AD, Praha TV, TV Polar, TV Brno 1, ZAK TV, TV Morava, RTM+, Krb HD, Africké nebe HD, Akvárium HD</t>
+  </si>
+  <si>
+    <t>Nova HD, ČT1 HD, ČT2 HD, Prima HD, Nova Cinema HD, Nova Fun HD, Nova Gold HD, Nova Action HD, Nova Lady HD, TN Live HD, ČT24 HD, CNN Prima News HD, Televize Seznam HD, Prima MAX HD, Prima COOL HD, Prima SHOW HD, Prima LOVE HD, Prima KRIMI HD, Prima STAR HD, TV Barrandov HD, Warner TV HD, Nova Sport 1 HD, Nova Sport 2 HD, ČT sport HD, Filmbox HD, Markíza International HD, Viasat Epic Drama HD, National Geographic HD, Prima ZOOM HD, ID HD, Viasat Explore HD, ČT :D / ČT art HD, HGTV HD, Óčko HD, Krb HD, Africké nebe HD, Akvárium HD</t>
   </si>
   <si>
     <t>ano</t>
   </si>
   <si>
     <t>https://www.o2.cz/osobni/oneplay</t>
   </si>
   <si>
     <t>https://www.o2.cz/osobni/o2spolu</t>
   </si>
   <si>
     <t>předplacená</t>
   </si>
   <si>
     <t>Oneplay Extra Zábava</t>
   </si>
   <si>
-    <t>Nova HD, ČT1 HD, ČT2 HD, Prima HD, Nova Cinema HD, Nova Fun HD, Nova Gold HD, Nova Action HD, Nova Lady HD, TN Live HD, ČT24 HD, CNN Prima News HD, Televize Seznam HD, Ochutnávkový kanál, Prima MAX HD, Prima COOL HD, Prima SHOW HD, Prima LOVE HD, Prima KRIMI HD, Prima STAR HD, BBC News, Bloomberg Television, TV Barrandov HD, Warner TV HD, Oneplay Sport 3 HD, Nova Sport 1 HD, Nova Sport 2 HD, ČT sport HD, Eurosport 1 HD, Eurosport 2 HD, Filmbox HD, Filmbox Premium HD, Filmbox Extra HD, Filmbox Stars, Filmbox Family, KINO Barrandov, KRIMI Barrandov, Markíza International HD, JOJ Family HD, JOJ Cinema HD, CS Film HD, Epic Drama HD, Film Europe HD, AXN, AMC HD, Viasat True Crime HD, National Geographic HD, National Geographic Wild HD, BBC Earth HD, Prima ZOOM HD, Discovery Channel HD, ID HD, Viasat Explore HD, Viasat History HD, CS History HD, History, Disney Channel, Nickelodeon, Nick Jr., Nicktoons, Cartoon Network HD, Cartoonito, ČT :D / ČT art HD, RiK TV, ducktv, TLC, Story4, Fishing &amp; Hunting, Strike TV, Auto Motor Sport HD, Spektrum Home, HGTV HD, Mňam TV, Food Network, FashionTV, TV Noe, Retro Music, Šláger Originál, Óčko HD, Óčko Star, MTV Europe, Mezzo, TA3, DVTV Extra HD, ČT1 SM, ČT1 JM, ČT1 SVČ, ČT1 JZČ, ČT1 AD, ČT2 AD, ČT24 AD, ČT sport AD, ČT :D / ČT art AD, Nova AD, Nova Gold AD, Nova Action AD, Nova Lady AD, Prima AD, TV Barrandov AD, Praha TV, TV Polar, TV Brno 1, ZAK TV, TV Morava, RTM+, Krb HD, Africké nebe HD, Akvárium HD</t>
-[...2 lines deleted...]
-    <t>Nova HD, ČT1 HD, ČT2 HD, Prima HD, Nova Cinema HD, Nova Fun HD, Nova Gold HD, Nova Action HD, Nova Lady HD, TN Live HD, ČT24 HD, CNN Prima News HD, Televize Seznam HD, Prima MAX HD, Prima COOL HD, Prima SHOW HD, Prima LOVE HD, Prima KRIMI HD, Prima STAR HD, TV Barrandov HD, Warner TV HD, Oneplay Sport 3 HD, Nova Sport 1 HD, Nova Sport 2 HD, ČT sport HD, Eurosport 1 HD, Eurosport 2 HD, Filmbox HD, Filmbox Premium HD, Filmbox Extra HD, Markíza International HD, JOJ Family HD, JOJ Cinema HD, CS Film HD, Epic Drama HD, Film Europe HD, AMC HD, Viasat True Crime HD, National Geographic HD, National Geographic Wild HD, BBC Earth HD, Prima ZOOM HD, Discovery Channel HD, ID HD, Viasat Explore HD, Viasat History HD, CS History HD, Cartoon Network HD, ČT :D / ČT art HD, Auto Motor Sport HD, HGTV HD, Óčko HD, DVTV Extra HD, Krb HD, Africké nebe HD, Akvárium HD</t>
+    <t>Nova HD, ČT1 HD, ČT2 HD, Prima HD, Nova Cinema HD, Nova Fun HD, Nova Gold HD, Nova Action HD, Nova Lady HD, TN Live HD, ČT24 HD, CNN Prima News HD, Televize Seznam HD, Ochutnávkový kanál, Prima MAX HD, Prima COOL HD, Prima SHOW HD, Prima LOVE HD, Prima KRIMI HD, Prima STAR HD, BBC News, Bloomberg Television, TV Barrandov HD, Warner TV HD, Oneplay Sport 3 HD, Nova Sport 1 HD, Nova Sport 2 HD, ČT sport HD, Eurosport 1 HD, Eurosport 2 HD, Filmbox HD, Filmbox Premium HD, Filmbox Extra HD, Filmbox Stars, Filmbox Family, KINO Barrandov, KRIMI Barrandov, Markíza International HD, JOJ Family HD, JOJ Cinema HD, CS Film HD, Viasat Epic Drama HD, Film Europe HD, AXN, AMC HD, Viasat True Crime HD, National Geographic HD, National Geographic Wild HD, BBC Earth HD, Prima ZOOM HD, Discovery Channel HD, ID HD, Viasat Explore HD, Viasat History HD, CS History HD, History, Disney Channel, Nickelodeon, Nick Jr., Nicktoons, Cartoon Network HD, Cartoonito, ČT :D / ČT art HD, RiK TV, ducktv, TLC, Story4, Fishing &amp; Hunting, Strike TV, Auto Motor Sport HD, Spektrum Home, HGTV HD, Mňam TV, Food Network, FashionTV, TV Noe, Retro Music, Šláger Originál, Óčko HD, Óčko Star, MTV Europe, Mezzo, TA3, DVTV Extra HD, ČT1 SM, ČT1 JM, ČT1 SVČ, ČT1 JZČ, ČT1 AD, ČT2 AD, ČT24 AD, ČT sport AD, ČT :D / ČT art AD, Nova AD, Nova Gold AD, Nova Action AD, Nova Lady AD, Prima AD, TV Barrandov AD, Praha TV, TV Polar, TV Brno 1, ZAK TV, TV Morava, RTM+, Krb HD, Africké nebe HD, Akvárium HD</t>
+  </si>
+  <si>
+    <t>Nova HD, ČT1 HD, ČT2 HD, Prima HD, Nova Cinema HD, Nova Fun HD, Nova Gold HD, Nova Action HD, Nova Lady HD, TN Live HD, ČT24 HD, CNN Prima News HD, Televize Seznam HD, Prima MAX HD, Prima COOL HD, Prima SHOW HD, Prima LOVE HD, Prima KRIMI HD, Prima STAR HD, TV Barrandov HD, Warner TV HD, Oneplay Sport 3 HD, Nova Sport 1 HD, Nova Sport 2 HD, ČT sport HD, Eurosport 1 HD, Eurosport 2 HD, Filmbox HD, Filmbox Premium HD, Filmbox Extra HD, Markíza International HD, JOJ Family HD, JOJ Cinema HD, CS Film HD, Viasat Epic Drama HD, Film Europe HD, AMC HD, Viasat True Crime HD, National Geographic HD, National Geographic Wild HD, BBC Earth HD, Prima ZOOM HD, Discovery Channel HD, ID HD, Viasat Explore HD, Viasat History HD, CS History HD, Cartoon Network HD, ČT :D / ČT art HD, Auto Motor Sport HD, HGTV HD, Óčko HD, DVTV Extra HD, Krb HD, Africké nebe HD, Akvárium HD</t>
   </si>
   <si>
     <t>Oneplay Extra Sport</t>
   </si>
   <si>
-    <t>Nova HD, ČT1 HD, ČT2 HD, Prima HD, Nova Cinema HD, Nova Fun HD, Nova Gold HD, Nova Action HD, Nova Lady HD, TN Live HD, ČT24 HD, CNN Prima News HD, Televize Seznam HD, Prima MAX HD, Prima COOL HD, Prima SHOW HD, Prima LOVE HD, Prima KRIMI HD, Prima STAR HD, Bloomberg Television, TV Barrandov HD, Warner TV HD, Oneplay Sport 1 HD, Oneplay Sport 2 HD, Oneplay Sport 3 HD, Nova Sport 1 HD, Nova Sport 2 HD, Nova Sport 3 HD, Nova Sport 4 HD, Nova Sport 5 HD, Nova Sport 6 HD, Premier Sport 1 HD, Premier Sport 2 HD, Premier Sport 3 HD, ČT sport HD, Eurosport 1 HD, Eurosport 2 HD, CANAL+ Sport 2 HD, CANAL+ Sport 3 HD, CANAL+ Sport 7 HD, CANAL+ Sport 8 HD, Golf Channel HD, Arena Sport 1, Arena Sport 2, Sport1 HD, Sport2 HD, Filmbox HD, Filmbox Family, KINO Barrandov, KRIMI Barrandov, Markíza International HD, JOJ Family HD, Epic Drama HD, National Geographic HD, Prima ZOOM HD, ID HD, Viasat Explore HD, History, Disney Channel, Nickelodeon, ČT :D / ČT art HD, ducktv, Strike TV, FightBox HD, Auto Motor Sport HD, Ginx TV HD, Gametoon, Spektrum Home, HGTV HD, Retro Music, Óčko HD, Óčko Star, DVTV Extra HD, ČT1 SM, ČT1 JM, ČT1 SVČ, ČT1 JZČ, ČT1 AD, ČT2 AD, ČT24 AD, ČT sport AD, ČT :D / ČT art AD, Nova AD, Nova Gold AD, Nova Action AD, Nova Lady AD, Prima AD, TV Barrandov AD, Praha TV, Polar TV, TV Brno 1, ZAK TV, TV Morava, RTM+, Oneplay Sport MD2 HD, Oneplay Sport MD3 HD, OnePlay Sport MD4 HD, Oneplay Sport MD5 HD, Oneplay Sport MD6 HD, Oneplay Sport MD7 HD, Oneplay Sport MD8 HD, Krb HD, Africké nebe HD</t>
-[...2 lines deleted...]
-    <t>Nova HD, ČT1 HD, ČT2 HD, Prima HD, Nova Cinema HD, Nova Fun HD, Nova Gold HD, Nova Action HD, Nova Lady HD, TN Live HD, ČT24 HD, CNN Prima News HD, Televize Seznam HD, Prima MAX HD, Prima COOL HD, Prima SHOW HD, Prima LOVE HD, Prima KRIMI HD, Prima STAR HD, TV Barrandov HD, Warner TV HD, Oneplay Sport 1 HD, Oneplay Sport 2 HD, Oneplay Sport 3 HD, Nova Sport 1 HD, Nova Sport 2 HD, Nova Sport 3 HD, Nova Sport 4 HD, Nova Sport 5 HD, Nova Sport 6 HD, Premier Sport 1 HD, Premier Sport 2 HD, Premier Sport 3 HD, ČT sport HD, Eurosport 1 HD, Eurosport 2 HD, CANAL+ Sport 2 HD, CANAL+ Sport 3 HD, CANAL+ Sport 7 HD, CANAL+ Sport 8 HD, Golf Channel HD, Sport1 HD, Sport2 HD, Filmbox HD, Markíza International HD, JOJ Family HD, Epic Drama HD, National Geographic HD, Prima ZOOM HD, ID HD, Viasat Explore HD, ČT :D / ČT art HD, FightBox HD, Auto Motor Sport HD, Ginx TV HD, HGTV HD, Óčko HD, DVTV Extra HD, Oneplay Sport MD2 HD, Oneplay Sport MD3 HD, OnePlay Sport MD4 HD, Oneplay Sport MD5 HD, Oneplay Sport MD6 HD, Oneplay Sport MD7 HD, Oneplay Sport MD8 HD, Krb HD, Africké nebe HD</t>
+    <t>Nova HD, ČT1 HD, ČT2 HD, Prima HD, Nova Cinema HD, Nova Fun HD, Nova Gold HD, Nova Action HD, Nova Lady HD, TN Live HD, ČT24 HD, CNN Prima News HD, Televize Seznam HD, Prima MAX HD, Prima COOL HD, Prima SHOW HD, Prima LOVE HD, Prima KRIMI HD, Prima STAR HD, Bloomberg Television, TV Barrandov HD, Warner TV HD, Oneplay Sport 1 HD, Oneplay Sport 2 HD, Oneplay Sport 3 HD, Nova Sport 1 HD, Nova Sport 2 HD, Nova Sport 3 HD, Nova Sport 4 HD, Nova Sport 5 HD, Nova Sport 6 HD, Premier Sport 1 HD, Premier Sport 2 HD, Premier Sport 3 HD, ČT sport HD, Eurosport 1 HD, Eurosport 2 HD, CANAL+ Sport 2 HD, CANAL+ Sport 3 HD, CANAL+ Sport 7 HD, CANAL+ Sport 8 HD, Golf Channel HD, Arena Sport 1, Arena Sport 2, Sport1 HD, Sport2 HD, Filmbox HD, Filmbox Family, KINO Barrandov, KRIMI Barrandov, Markíza International HD, JOJ Family HD, Viasat Epic Drama HD, National Geographic HD, Prima ZOOM HD, ID HD, Viasat Explore HD, History, Disney Channel, Nickelodeon, ČT :D / ČT art HD, ducktv, Strike TV, FightBox HD, Auto Motor Sport HD, Ginx TV HD, Gametoon, Spektrum Home, HGTV HD, Retro Music, Óčko HD, Óčko Star, DVTV Extra HD, ČT1 SM, ČT1 JM, ČT1 SVČ, ČT1 JZČ, ČT1 AD, ČT2 AD, ČT24 AD, ČT sport AD, ČT :D / ČT art AD, Nova AD, Nova Gold AD, Nova Action AD, Nova Lady AD, Prima AD, TV Barrandov AD, Praha TV, Polar TV, TV Brno 1, ZAK TV, TV Morava, RTM+, Oneplay Sport MD2 HD, Oneplay Sport MD3 HD, OnePlay Sport MD4 HD, Oneplay Sport MD5 HD, Oneplay Sport MD6 HD, Oneplay Sport MD7 HD, Oneplay Sport MD8 HD, Krb HD, Africké nebe HD</t>
+  </si>
+  <si>
+    <t>Nova HD, ČT1 HD, ČT2 HD, Prima HD, Nova Cinema HD, Nova Fun HD, Nova Gold HD, Nova Action HD, Nova Lady HD, TN Live HD, ČT24 HD, CNN Prima News HD, Televize Seznam HD, Prima MAX HD, Prima COOL HD, Prima SHOW HD, Prima LOVE HD, Prima KRIMI HD, Prima STAR HD, TV Barrandov HD, Warner TV HD, Oneplay Sport 1 HD, Oneplay Sport 2 HD, Oneplay Sport 3 HD, Nova Sport 1 HD, Nova Sport 2 HD, Nova Sport 3 HD, Nova Sport 4 HD, Nova Sport 5 HD, Nova Sport 6 HD, Premier Sport 1 HD, Premier Sport 2 HD, Premier Sport 3 HD, ČT sport HD, Eurosport 1 HD, Eurosport 2 HD, CANAL+ Sport 2 HD, CANAL+ Sport 3 HD, CANAL+ Sport 7 HD, CANAL+ Sport 8 HD, Golf Channel HD, Sport1 HD, Sport2 HD, Filmbox HD, Markíza International HD, JOJ Family HD, Viasat Epic Drama HD, National Geographic HD, Prima ZOOM HD, ID HD, Viasat Explore HD, ČT :D / ČT art HD, FightBox HD, Auto Motor Sport HD, Ginx TV HD, HGTV HD, Óčko HD, DVTV Extra HD, Oneplay Sport MD2 HD, Oneplay Sport MD3 HD, OnePlay Sport MD4 HD, Oneplay Sport MD5 HD, Oneplay Sport MD6 HD, Oneplay Sport MD7 HD, Oneplay Sport MD8 HD, Krb HD, Africké nebe HD</t>
   </si>
   <si>
     <t>Oneplay Maximum</t>
   </si>
   <si>
-    <t>Nova HD, ČT1 HD, ČT2 HD, Prima HD, Nova Cinema HD, Nova Fun HD, Nova Gold HD, Nova Action HD, Nova Lady HD, TN Live HD, ČT24 HD, CNN Prima News HD, Televize Seznam HD, Prima MAX HD, Prima COOL HD, Prima SHOW HD, Prima LOVE HD, Prima KRIMI HD, Prima STAR HD, BBC News, Bloomberg Television, TV Barrandov HD, Warner TV HD, Oneplay Sport 1 HD, Oneplay Sport 2 HD, Oneplay Sport 3 HD, Oneplay Sport 4 HD, Nova Sport 1 HD, Nova Sport 2 HD, Nova Sport 3 HD, Nova Sport 4 HD, Nova Sport 5 HD, Nova Sport 6 HD, Premier Sport 1 HD, Premier Sport 2 HD, Premier Sport 3 HD, ČT sport HD, Eurosport 1 HD, Eurosport 2 HD, CANAL+ Sport HD, CANAL+ Sport 2 HD, CANAL+ Sport 3 HD, CANAL+ Sport 4 HD, CANAL+ Sport 5 HD, CANAL+ Sport 6 HD, CANAL+ Sport 7 HD, CANAL+ Sport 8 HD, Golf Channel HD, Arena Sport 1, Arena Sport 2, Sport1 HD, Sport2 HD, Filmbox HD, Filmbox Premium HD, Filmbox Extra HD, Filmbox Stars, Filmbox Family, BBC First, KINO Barrandov, KRIMI Barrandov, Markíza International HD, JOJ Family HD, JOJ Cinema HD, CS Film HD, Epic Drama HD, Film Europe HD, Film Europe+, AXN, AMC HD, Film+, Viasat True Crime HD, National Geographic HD, National Geographic Wild HD, BBC Earth HD, Prima ZOOM HD, Discovery Channel HD, ID HD, Animal Planet HD, Viasat Explore HD, Viasat History HD, Viasat Nature HD, CS History HD, History, Crime+Investigation, Disney Channel HD, Nickelodeon HD, Nick Jr., Nicktoons, Cartoon Network HD, Cartoonito, ČT :D / ČT art HD, RiK TV, ducktv, LALA TV, Moonbug Channel HD, TLC, Story4, Fishing &amp; Hunting, Strike TV, FightBox HD, Auto Motor Sport HD, Ginx TV HD, Gametoon, Spektrum Home HD, HGTV HD, Retro Music, Óčko HD, Óčko Star, Óčko Expres, MTV Europe, Rebel, Relax, Mezzo, Mezzo Live HD, CNN International, TA3, DVTV Extra HD, Jednotka, Dvojka, ČT1 SM, ČT1 JM, ČT1 SVČ, ČT1 JZČ, Hustler TV, Vivid TV, Leo TV, Dorcel TV HD, Vixen HD, EroXXX HD, Dusk!, Playboy TV HD, XMO, ČT1 AD, ČT2 AD, ČT24 AD, ČT sport AD, ČT :D / ČT art AD, Nova AD, Nova Gold AD, Nova Action AD, Nova Lady AD, Prima AD, TV Barrandov AD, Praha TV, Polar TV, TV Brno 1, ZAK TV, TV Morava, RTM+, Oneplay Sport MD2 HD, Oneplay Sport MD3 HD, OnePlay Sport MD4 HD, Oneplay Sport MD5 HD, Oneplay Sport MD6 HD, Oneplay Sport MD7 HD, Oneplay Sport MD8 HD, Krb HD, Africké nebe HD, Akvárium HD</t>
-[...26 lines deleted...]
-    <t>https://www.o2.cz/podnikatele-a-firmy/oneplay</t>
+    <t>Nova HD, ČT1 HD, ČT2 HD, Prima HD, Nova Cinema HD, Nova Fun HD, Nova Gold HD, Nova Action HD, Nova Lady HD, TN Live HD, ČT24 HD, CNN Prima News HD, Televize Seznam HD, Prima MAX HD, Prima COOL HD, Prima SHOW HD, Prima LOVE HD, Prima KRIMI HD, Prima STAR HD, BBC News, Bloomberg Television, TV Barrandov HD, Warner TV HD, Oneplay Sport 1 HD, Oneplay Sport 2 HD, Oneplay Sport 3 HD, Oneplay Sport 4 HD, Nova Sport 1 HD, Nova Sport 2 HD, Nova Sport 3 HD, Nova Sport 4 HD, Nova Sport 5 HD, Nova Sport 6 HD, Premier Sport 1 HD, Premier Sport 2 HD, Premier Sport 3 HD, ČT sport HD, Eurosport 1 HD, Eurosport 2 HD, CANAL+ Sport HD, CANAL+ Sport 2 HD, CANAL+ Sport 3 HD, CANAL+ Sport 4 HD, CANAL+ Sport 5 HD, CANAL+ Sport 6 HD, CANAL+ Sport 7 HD, CANAL+ Sport 8 HD, Golf Channel HD, Arena Sport 1, Arena Sport 2, Sport1 HD, Sport2 HD, Filmbox HD, Filmbox Premium HD, Filmbox Extra HD, Filmbox Stars, Filmbox Family, BBC First, KINO Barrandov, KRIMI Barrandov, Markíza International HD, JOJ Family HD, JOJ Cinema HD, CS Film HD, Viasat Epic Drama HD, Film Europe HD, Film Europe+, AXN, AMC HD, Film+, Viasat True Crime HD, National Geographic HD, National Geographic Wild HD, BBC Earth HD, Prima ZOOM HD, Discovery Channel HD, ID HD, Animal Planet HD, Viasat Explore HD, Viasat History HD, Viasat Nature HD, CS History HD, History, Crime+Investigation, Disney Channel HD, Nickelodeon HD, Nick Jr., Nicktoons, Cartoon Network HD, Cartoonito, ČT :D / ČT art HD, RiK TV, ducktv, LALA TV, Moonbug Channel HD, TLC, Story4, Fishing &amp; Hunting, Strike TV, FightBox HD, Auto Motor Sport HD, Ginx TV HD, Gametoon, Spektrum Home HD, HGTV HD, Retro Music, Óčko HD, Óčko Star, Óčko Expres, MTV Europe, Rebel, Relax, Mezzo, Mezzo Live HD, CNN International, TA3, DVTV Extra HD, Jednotka, Dvojka, ČT1 SM, ČT1 JM, ČT1 SVČ, ČT1 JZČ, Hustler TV, Vivid TV, Leo TV, Dorcel TV HD, Vixen HD, EroXXX HD, Dusk!, Playboy TV HD, XMO, ČT1 AD, ČT2 AD, ČT24 AD, ČT sport AD, ČT :D / ČT art AD, Nova AD, Nova Gold AD, Nova Action AD, Nova Lady AD, Prima AD, TV Barrandov AD, Praha TV, Polar TV, TV Brno 1, ZAK TV, TV Morava, RTM+, Oneplay Sport MD2 HD, Oneplay Sport MD3 HD, OnePlay Sport MD4 HD, Oneplay Sport MD5 HD, Oneplay Sport MD6 HD, Oneplay Sport MD7 HD, Oneplay Sport MD8 HD, Krb HD, Africké nebe HD, Akvárium HD</t>
+  </si>
+  <si>
+    <t>Nova HD, ČT1 HD, ČT2 HD, Prima HD, Nova Cinema HD, Nova Fun HD, Nova Gold HD, Nova Action HD, Nova Lady HD, TN Live HD, ČT24 HD, CNN Prima News HD, Televize Seznam HD, Prima MAX HD, Prima COOL HD, Prima SHOW HD, Prima LOVE HD, Prima KRIMI HD, Prima STAR HD, TV Barrandov HD, Warner TV HD, Oneplay Sport 1 HD, Oneplay Sport 2 HD, Oneplay Sport 3 HD, Oneplay Sport 4 HD, Nova Sport 1 HD, Nova Sport 2 HD, Nova Sport 3 HD, Nova Sport 4 HD, Nova Sport 5 HD, Nova Sport 6 HD, Premier Sport 1 HD, Premier Sport 2 HD, Premier Sport 3 HD, ČT sport HD, Eurosport 1 HD, Eurosport 2 HD, CANAL+ Sport HD, CANAL+ Sport 2 HD, CANAL+ Sport 3 HD, CANAL+ Sport 4 HD, CANAL+ Sport 5 HD, CANAL+ Sport 6 HD, CANAL+ Sport 7 HD, CANAL+ Sport 8 HD, Golf Channel HD, Sport1 HD, Sport2 HD, Filmbox HD, Filmbox Premium HD, Filmbox Extra HD, Filmbox Stars HD, Markíza International HD, JOJ Family HD, JOJ Cinema HD, CS Film HD, Viasat Epic Drama HD, Film Europe HD, Film Europe+ HD, AXN HD, AMC HD, Film+ HD, Viasat True Crime HD, National Geographic HD, National Geographic Wild HD, BBC Earth HD, Prima ZOOM HD, Discovery Channel HD, ID HD, Animal Planet HD, Viasat Explore HD, Viasat History HD, Viasat Nature HD, CS History HD, Cartoon Network HD, ČT :D / ČT art HD, Moonbug Channel HD, FightBox HD, Auto Motor Sport HD, Ginx TV HD, HGTV HD, Óčko HD, Mezzo Live HD, DVTV Extra HD, Dorcel TV HD, Vixen HD, EroXXX HD, Playboy TV HD, Oneplay Sport MD2 HD, Oneplay Sport MD3 HD, Oneplay Sport MD4 HD, Oneplay Sport MD5 HD, Oneplay Sport MD6 HD, Oneplay Sport MD7 HD, Oneplay Sport MD8 HD, Krb HD, Africké nebe HD, Akvárium HD</t>
+  </si>
+  <si>
+    <t>Nova HD, ČT1 HD, ČT2 HD, Prima HD, Nova Cinema HD, Nova Fun HD, Nova Gold HD, Nova Action HD, Nova Lady HD, TN Live HD, ČT24 HD, CNN Prima News HD, Televize Seznam HD, Prima MAX HD, Prima COOL HD, Prima SHOW HD, Prima LOVE HD, Prima KRIMI HD, Prima STAR HD, BBC News, Bloomberg Television, TV Barrandov HD, Warner TV HD, Oneplay Sport 1 HD, Oneplay Sport 2 HD, Oneplay Sport 3 HD, Oneplay Sport 4 HD, Nova Sport 1 HD, Nova Sport 2 HD, Nova Sport 3 HD, Nova Sport 4 HD, Nova Sport 5 HD, Nova Sport 6 HD, Premier Sport 1 HD, Premier Sport 2 HD, Premier Sport 3 HD, ČT sport HD, Eurosport 1 HD, Eurosport 2 HD, CANAL+ Sport HD, CANAL+ Sport 2 HD, CANAL+ Sport 3 HD, CANAL+ Sport 4 HD, CANAL+ Sport 5 HD, CANAL+ Sport 6 HD, CANAL+ Sport 7 HD, CANAL+ Sport 8 HD, Golf Channel HD, Arena Sport 1, Arena Sport 2, Sport1 HD, Sport2 HD, Filmbox HD, Filmbox Premium HD, Filmbox Extra HD, Filmbox Stars, Filmbox Family, BBC First, KINO Barrandov, KRIMI Barrandov, Markíza International HD, JOJ Family HD, JOJ Cinema HD, CS Film HD, Viasat Epic Drama HD, Film Europe HD, Film Europe+, AXN, AMC HD, Film+, Viasat True Crime HD, National Geographic HD, National Geographic Wild HD, BBC Earth HD, Prima ZOOM HD, Discovery Channel HD, ID HD, Animal Planet HD, Viasat Explore HD, Viasat History HD, Viasat Nature HD, CS History HD, History, Crime+Investigation, Disney Channel HD, Nickelodeon HD, Nick Jr., Nicktoons, Cartoon Network HD, Cartoonito, ČT :D / ČT art HD, RiK TV, ducktv, LALA TV, Moonbug Channel HD, TLC, Story4, Fishing &amp; Hunting, Strike TV, FightBox HD, Auto Motor Sport HD, Ginx TV HD, Gametoon, Spektrum Home HD, HGTV HD, Retro Music, Óčko HD, Óčko Star, Óčko Expres, MTV Europe, Rebel, Relax, Mezzo, Mezzo Live HD, CNN International, TA3, DVTV Extra HD, Jednotka, Dvojka, ČT1 SM, ČT1 JM, ČT1 SVČ, ČT1 JZČ, ČT1 AD, ČT2 AD, ČT24 AD, ČT sport AD, ČT :D / ČT art AD, Nova AD, Nova Gold AD, Nova Action AD, Nova Lady AD, Prima AD, TV Barrandov AD, Praha TV, Polar TV, TV Brno 1, ZAK TV, TV Morava, RTM+, Oneplay Sport MD2 HD, Oneplay Sport MD3 HD, OnePlay Sport MD4 HD, Oneplay Sport MD5 HD, Oneplay Sport MD6 HD, Oneplay Sport MD7 HD, Oneplay Sport MD8 HD, Krb HD, Africké nebe HD, Akvárium HD</t>
+  </si>
+  <si>
+    <t>Nova HD, ČT1 HD, ČT2 HD, Prima HD, Nova Cinema HD, Nova Fun HD, Nova Gold HD, Nova Action HD, Nova Lady HD, TN Live HD, ČT24 HD, CNN Prima News HD, Televize Seznam HD, Prima MAX HD, Prima COOL HD, Prima SHOW HD, Prima LOVE HD, Prima KRIMI HD, Prima STAR HD, TV Barrandov HD, Warner TV HD, Oneplay Sport 1 HD, Oneplay Sport 2 HD, Oneplay Sport 3 HD, Oneplay Sport 4 HD, Nova Sport 1 HD, Nova Sport 2 HD, Nova Sport 3 HD, Nova Sport 4 HD, Nova Sport 5 HD, Nova Sport 6 HD, Premier Sport 1 HD, Premier Sport 2 HD, Premier Sport 3 HD, ČT sport HD, Eurosport 1 HD, Eurosport 2 HD, CANAL+ Sport HD, CANAL+ Sport 2 HD, CANAL+ Sport 3 HD, CANAL+ Sport 4 HD, CANAL+ Sport 5 HD, CANAL+ Sport 6 HD, CANAL+ Sport 7 HD, CANAL+ Sport 8 HD, Golf Channel HD, Sport1 HD, Sport2 HD, Filmbox HD, Filmbox Premium HD, Filmbox Extra HD, Filmbox Stars HD, Markíza International HD, JOJ Family HD, JOJ Cinema HD, CS Film HD, Viasat Epic Drama HD, Film Europe HD, Film Europe+ HD, AXN HD, AMC HD, Film+ HD, Viasat True Crime HD, National Geographic HD, National Geographic Wild HD, BBC Earth HD, Prima ZOOM HD, Discovery Channel HD, ID HD, Animal Planet HD, Viasat Explore HD, Viasat History HD, Viasat Nature HD, CS History HD, Cartoon Network HD, ČT :D / ČT art HD, Moonbug Channel HD, FightBox HD, Auto Motor Sport HD, Ginx TV HD, HGTV HD, Óčko HD, Mezzo Live HD, DVTV Extra HD, Oneplay Sport MD2 HD, Oneplay Sport MD3 HD, Oneplay Sport MD4 HD, Oneplay Sport MD5 HD, Oneplay Sport MD6 HD, Oneplay Sport MD7 HD, Oneplay Sport MD8 HD, Krb HD, Africké nebe HD, Akvárium HD</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00\ [$Kč-405]"/>
   </numFmts>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
@@ -1009,92 +939,91 @@
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AB10"/>
+  <dimension ref="A1:AA9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" topLeftCell="C2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight"/>
       <selection pane="bottomLeft"/>
-      <selection pane="bottomRight" activeCell="AB2" sqref="AB2:AB10"/>
+      <selection pane="bottomRight" activeCell="AA2" sqref="AA2:AA9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="true" defaultRowHeight="20" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="24" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="31" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="37" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="37" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="29" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="24" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="35" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="15" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="31" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="28" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="16" bestFit="true" customWidth="true" style="0"/>
-    <col min="13" max="13" width="44" bestFit="true" customWidth="true" style="0"/>
-[...14 lines deleted...]
-    <col min="28" max="28" width="51" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="37" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="25" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="26" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="2693" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="21" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="1885" bestFit="true" customWidth="true" style="0"/>
+    <col min="19" max="19" width="42" bestFit="true" customWidth="true" style="0"/>
+    <col min="20" max="20" width="12" bestFit="true" customWidth="true" style="0"/>
+    <col min="21" max="21" width="11" bestFit="true" customWidth="true" style="0"/>
+    <col min="22" max="22" width="13" bestFit="true" customWidth="true" style="0"/>
+    <col min="23" max="23" width="51" bestFit="true" customWidth="true" style="0"/>
+    <col min="24" max="24" width="54" bestFit="true" customWidth="true" style="0"/>
+    <col min="25" max="25" width="38" bestFit="true" customWidth="true" style="0"/>
+    <col min="26" max="26" width="38" bestFit="true" customWidth="true" style="0"/>
+    <col min="27" max="27" width="51" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:28">
+    <row r="1" spans="1:27">
       <c r="A1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>7</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>8</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>9</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>10</v>
       </c>
       <c r="I1" s="2" t="s">
@@ -1132,769 +1061,678 @@
       </c>
       <c r="T1" s="2" t="s">
         <v>22</v>
       </c>
       <c r="U1" s="2" t="s">
         <v>23</v>
       </c>
       <c r="V1" s="2" t="s">
         <v>24</v>
       </c>
       <c r="W1" s="2" t="s">
         <v>25</v>
       </c>
       <c r="X1" s="2" t="s">
         <v>26</v>
       </c>
       <c r="Y1" s="2" t="s">
         <v>27</v>
       </c>
       <c r="Z1" s="2" t="s">
         <v>28</v>
       </c>
       <c r="AA1" s="2" t="s">
         <v>29</v>
       </c>
-      <c r="AB1" s="2" t="s">
+    </row>
+    <row r="2" spans="1:27">
+      <c r="A2" s="1" t="s">
         <v>30</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A2" s="1" t="s">
+      <c r="B2" s="1" t="s">
         <v>31</v>
-      </c>
-[...1 lines deleted...]
-        <v>32</v>
       </c>
       <c r="C2" s="4">
         <v>199.0</v>
       </c>
       <c r="D2" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="E2" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="F2" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="G2" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="H2" s="6" t="s">
         <v>33</v>
       </c>
-      <c r="E2" s="6" t="s">
-[...8 lines deleted...]
-      <c r="H2" s="6" t="s">
+      <c r="I2" s="6" t="s">
         <v>34</v>
-      </c>
-[...1 lines deleted...]
-        <v>35</v>
       </c>
       <c r="J2" s="4">
         <v>199.0</v>
       </c>
       <c r="K2" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="L2" s="6" t="s">
         <v>36</v>
       </c>
-      <c r="L2" s="6" t="s">
+      <c r="M2" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="N2" s="6" t="s">
         <v>37</v>
       </c>
-      <c r="M2" s="4"/>
-[...3 lines deleted...]
-      <c r="O2" s="6" t="s">
+      <c r="O2" s="6">
+        <v>40</v>
+      </c>
+      <c r="P2" s="6" t="s">
         <v>38</v>
       </c>
-      <c r="P2" s="6">
-[...2 lines deleted...]
-      <c r="Q2" s="6" t="s">
+      <c r="Q2" s="6">
+        <v>37</v>
+      </c>
+      <c r="R2" s="6" t="s">
         <v>39</v>
       </c>
-      <c r="R2" s="6">
-[...6 lines deleted...]
-      <c r="U2" s="6">
+      <c r="S2" s="6"/>
+      <c r="T2" s="6">
         <v>7</v>
       </c>
+      <c r="U2" s="6" t="s">
+        <v>40</v>
+      </c>
       <c r="V2" s="6" t="s">
+        <v>40</v>
+      </c>
+      <c r="W2" s="6">
+        <v>1</v>
+      </c>
+      <c r="X2" s="6"/>
+      <c r="Y2" s="6" t="s">
         <v>41</v>
       </c>
-      <c r="W2" s="6" t="s">
-[...5 lines deleted...]
-      <c r="Y2" s="6"/>
       <c r="Z2" s="6" t="s">
         <v>42</v>
       </c>
       <c r="AA2" s="6" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-        <v>41</v>
+        <v>40</v>
       </c>
     </row>
-    <row r="3" spans="1:28">
+    <row r="3" spans="1:27">
       <c r="A3" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="B3" s="3" t="s">
         <v>31</v>
-      </c>
-[...1 lines deleted...]
-        <v>32</v>
       </c>
       <c r="C3" s="5">
         <v>199.0</v>
       </c>
       <c r="D3" s="7" t="s">
+        <v>32</v>
+      </c>
+      <c r="E3" s="7" t="s">
+        <v>32</v>
+      </c>
+      <c r="F3" s="7" t="s">
+        <v>32</v>
+      </c>
+      <c r="G3" s="7" t="s">
+        <v>32</v>
+      </c>
+      <c r="H3" s="7" t="s">
         <v>33</v>
       </c>
-      <c r="E3" s="7" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="I3" s="7" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="J3" s="5">
         <v>199.0</v>
       </c>
       <c r="K3" s="7" t="s">
+        <v>35</v>
+      </c>
+      <c r="L3" s="7" t="s">
         <v>36</v>
       </c>
-      <c r="L3" s="7" t="s">
+      <c r="M3" s="7" t="s">
+        <v>32</v>
+      </c>
+      <c r="N3" s="7" t="s">
         <v>37</v>
       </c>
-      <c r="M3" s="5"/>
-[...3 lines deleted...]
-      <c r="O3" s="7" t="s">
+      <c r="O3" s="7">
+        <v>40</v>
+      </c>
+      <c r="P3" s="7" t="s">
         <v>38</v>
       </c>
-      <c r="P3" s="7">
-[...2 lines deleted...]
-      <c r="Q3" s="7" t="s">
+      <c r="Q3" s="7">
+        <v>37</v>
+      </c>
+      <c r="R3" s="7" t="s">
         <v>39</v>
       </c>
-      <c r="R3" s="7">
-[...6 lines deleted...]
-      <c r="U3" s="7">
+      <c r="S3" s="7"/>
+      <c r="T3" s="7">
         <v>7</v>
       </c>
+      <c r="U3" s="7" t="s">
+        <v>40</v>
+      </c>
       <c r="V3" s="7" t="s">
+        <v>40</v>
+      </c>
+      <c r="W3" s="7">
+        <v>1</v>
+      </c>
+      <c r="X3" s="7"/>
+      <c r="Y3" s="7" t="s">
         <v>41</v>
       </c>
-      <c r="W3" s="7" t="s">
-[...11 lines deleted...]
-        <v>33</v>
+      <c r="Z3" s="7"/>
+      <c r="AA3" s="7" t="s">
+        <v>32</v>
       </c>
     </row>
-    <row r="4" spans="1:28">
+    <row r="4" spans="1:27">
       <c r="A4" s="1" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="B4" s="1" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="C4" s="4">
         <v>399.0</v>
       </c>
       <c r="D4" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="E4" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="F4" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="G4" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="H4" s="6" t="s">
         <v>33</v>
       </c>
-      <c r="E4" s="6" t="s">
-[...8 lines deleted...]
-      <c r="H4" s="6" t="s">
+      <c r="I4" s="6" t="s">
         <v>34</v>
-      </c>
-[...1 lines deleted...]
-        <v>35</v>
       </c>
       <c r="J4" s="4">
         <v>399.0</v>
       </c>
       <c r="K4" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="L4" s="6" t="s">
         <v>36</v>
       </c>
-      <c r="L4" s="6" t="s">
+      <c r="M4" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="N4" s="6" t="s">
         <v>37</v>
       </c>
-      <c r="M4" s="4"/>
-[...6 lines deleted...]
-      <c r="P4" s="6">
+      <c r="O4" s="6">
         <v>90</v>
       </c>
-      <c r="Q4" s="6" t="s">
+      <c r="P4" s="6" t="s">
+        <v>45</v>
+      </c>
+      <c r="Q4" s="6">
+        <v>56</v>
+      </c>
+      <c r="R4" s="6" t="s">
         <v>46</v>
       </c>
-      <c r="R4" s="6">
-[...6 lines deleted...]
-      <c r="U4" s="6">
+      <c r="S4" s="6"/>
+      <c r="T4" s="6">
         <v>7</v>
       </c>
+      <c r="U4" s="6" t="s">
+        <v>40</v>
+      </c>
       <c r="V4" s="6" t="s">
+        <v>40</v>
+      </c>
+      <c r="W4" s="6">
+        <v>1</v>
+      </c>
+      <c r="X4" s="6"/>
+      <c r="Y4" s="6" t="s">
         <v>41</v>
       </c>
-      <c r="W4" s="6" t="s">
-[...5 lines deleted...]
-      <c r="Y4" s="6"/>
       <c r="Z4" s="6" t="s">
         <v>42</v>
       </c>
       <c r="AA4" s="6" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-        <v>41</v>
+        <v>40</v>
       </c>
     </row>
-    <row r="5" spans="1:28">
+    <row r="5" spans="1:27">
       <c r="A5" s="3" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="B5" s="3" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="C5" s="5">
         <v>399.0</v>
       </c>
       <c r="D5" s="7" t="s">
+        <v>32</v>
+      </c>
+      <c r="E5" s="7" t="s">
+        <v>32</v>
+      </c>
+      <c r="F5" s="7" t="s">
+        <v>32</v>
+      </c>
+      <c r="G5" s="7" t="s">
+        <v>32</v>
+      </c>
+      <c r="H5" s="7" t="s">
         <v>33</v>
       </c>
-      <c r="E5" s="7" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="I5" s="7" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="J5" s="5">
         <v>399.0</v>
       </c>
       <c r="K5" s="7" t="s">
+        <v>35</v>
+      </c>
+      <c r="L5" s="7" t="s">
         <v>36</v>
       </c>
-      <c r="L5" s="7" t="s">
+      <c r="M5" s="7" t="s">
+        <v>32</v>
+      </c>
+      <c r="N5" s="7" t="s">
         <v>37</v>
       </c>
-      <c r="M5" s="5"/>
-[...6 lines deleted...]
-      <c r="P5" s="7">
+      <c r="O5" s="7">
         <v>90</v>
       </c>
-      <c r="Q5" s="7" t="s">
+      <c r="P5" s="7" t="s">
+        <v>45</v>
+      </c>
+      <c r="Q5" s="7">
+        <v>56</v>
+      </c>
+      <c r="R5" s="7" t="s">
         <v>46</v>
       </c>
-      <c r="R5" s="7">
-[...2 lines deleted...]
-      <c r="S5" s="7" t="s">
+      <c r="S5" s="7"/>
+      <c r="T5" s="7">
+        <v>7</v>
+      </c>
+      <c r="U5" s="7" t="s">
+        <v>40</v>
+      </c>
+      <c r="V5" s="7" t="s">
+        <v>40</v>
+      </c>
+      <c r="W5" s="7">
+        <v>1</v>
+      </c>
+      <c r="X5" s="7"/>
+      <c r="Y5" s="7" t="s">
+        <v>41</v>
+      </c>
+      <c r="Z5" s="7"/>
+      <c r="AA5" s="7" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="6" spans="1:27">
+      <c r="A6" s="1" t="s">
         <v>47</v>
       </c>
-      <c r="T5" s="7"/>
-[...24 lines deleted...]
-      </c>
       <c r="B6" s="1" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="C6" s="4">
         <v>599.0</v>
       </c>
       <c r="D6" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="E6" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="F6" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="G6" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="H6" s="6" t="s">
         <v>33</v>
       </c>
-      <c r="E6" s="6" t="s">
-[...8 lines deleted...]
-      <c r="H6" s="6" t="s">
+      <c r="I6" s="6" t="s">
         <v>34</v>
-      </c>
-[...1 lines deleted...]
-        <v>35</v>
       </c>
       <c r="J6" s="4">
         <v>599.0</v>
       </c>
       <c r="K6" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="L6" s="6" t="s">
         <v>36</v>
       </c>
-      <c r="L6" s="6" t="s">
+      <c r="M6" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="N6" s="6" t="s">
         <v>37</v>
       </c>
-      <c r="M6" s="4"/>
-[...6 lines deleted...]
-      <c r="P6" s="6">
+      <c r="O6" s="6">
         <v>80</v>
       </c>
-      <c r="Q6" s="6" t="s">
+      <c r="P6" s="6" t="s">
+        <v>48</v>
+      </c>
+      <c r="Q6" s="6">
+        <v>67</v>
+      </c>
+      <c r="R6" s="6" t="s">
         <v>49</v>
       </c>
-      <c r="R6" s="6">
-[...6 lines deleted...]
-      <c r="U6" s="6">
+      <c r="S6" s="6"/>
+      <c r="T6" s="6">
         <v>7</v>
       </c>
+      <c r="U6" s="6" t="s">
+        <v>40</v>
+      </c>
       <c r="V6" s="6" t="s">
+        <v>40</v>
+      </c>
+      <c r="W6" s="6">
+        <v>1</v>
+      </c>
+      <c r="X6" s="6"/>
+      <c r="Y6" s="6" t="s">
         <v>41</v>
       </c>
-      <c r="W6" s="6" t="s">
-[...5 lines deleted...]
-      <c r="Y6" s="6"/>
       <c r="Z6" s="6" t="s">
         <v>42</v>
       </c>
       <c r="AA6" s="6" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-        <v>41</v>
+        <v>40</v>
       </c>
     </row>
-    <row r="7" spans="1:28">
+    <row r="7" spans="1:27">
       <c r="A7" s="3" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="B7" s="3" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="C7" s="5">
         <v>599.0</v>
       </c>
       <c r="D7" s="7" t="s">
+        <v>32</v>
+      </c>
+      <c r="E7" s="7" t="s">
+        <v>32</v>
+      </c>
+      <c r="F7" s="7" t="s">
+        <v>32</v>
+      </c>
+      <c r="G7" s="7" t="s">
+        <v>32</v>
+      </c>
+      <c r="H7" s="7" t="s">
         <v>33</v>
       </c>
-      <c r="E7" s="7" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="I7" s="7" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="J7" s="5">
         <v>599.0</v>
       </c>
       <c r="K7" s="7" t="s">
+        <v>35</v>
+      </c>
+      <c r="L7" s="7" t="s">
         <v>36</v>
       </c>
-      <c r="L7" s="7" t="s">
+      <c r="M7" s="7" t="s">
+        <v>32</v>
+      </c>
+      <c r="N7" s="7" t="s">
         <v>37</v>
       </c>
-      <c r="M7" s="5"/>
-[...6 lines deleted...]
-      <c r="P7" s="7">
+      <c r="O7" s="7">
         <v>80</v>
       </c>
-      <c r="Q7" s="7" t="s">
+      <c r="P7" s="7" t="s">
+        <v>48</v>
+      </c>
+      <c r="Q7" s="7">
+        <v>67</v>
+      </c>
+      <c r="R7" s="7" t="s">
         <v>49</v>
       </c>
-      <c r="R7" s="7">
-[...2 lines deleted...]
-      <c r="S7" s="7" t="s">
+      <c r="S7" s="7"/>
+      <c r="T7" s="7">
+        <v>7</v>
+      </c>
+      <c r="U7" s="7" t="s">
+        <v>40</v>
+      </c>
+      <c r="V7" s="7" t="s">
+        <v>40</v>
+      </c>
+      <c r="W7" s="7">
+        <v>1</v>
+      </c>
+      <c r="X7" s="7"/>
+      <c r="Y7" s="7" t="s">
+        <v>41</v>
+      </c>
+      <c r="Z7" s="7"/>
+      <c r="AA7" s="7" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="8" spans="1:27">
+      <c r="A8" s="1" t="s">
         <v>50</v>
       </c>
-      <c r="T7" s="7"/>
-[...24 lines deleted...]
-      </c>
       <c r="B8" s="1" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="C8" s="4">
         <v>799.0</v>
       </c>
       <c r="D8" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="E8" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="F8" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="G8" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="H8" s="6" t="s">
         <v>33</v>
       </c>
-      <c r="E8" s="6" t="s">
-[...8 lines deleted...]
-      <c r="H8" s="6" t="s">
+      <c r="I8" s="6" t="s">
         <v>34</v>
-      </c>
-[...1 lines deleted...]
-        <v>35</v>
       </c>
       <c r="J8" s="4">
         <v>799.0</v>
       </c>
       <c r="K8" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="L8" s="6" t="s">
         <v>36</v>
       </c>
-      <c r="L8" s="6" t="s">
+      <c r="M8" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="N8" s="6" t="s">
         <v>37</v>
       </c>
-      <c r="M8" s="4"/>
-[...6 lines deleted...]
-      <c r="P8" s="6">
+      <c r="O8" s="6">
         <v>120</v>
       </c>
-      <c r="Q8" s="6" t="s">
+      <c r="P8" s="6" t="s">
+        <v>51</v>
+      </c>
+      <c r="Q8" s="6">
+        <v>95</v>
+      </c>
+      <c r="R8" s="6" t="s">
         <v>52</v>
       </c>
-      <c r="R8" s="6">
-[...6 lines deleted...]
-      <c r="U8" s="6">
+      <c r="S8" s="6"/>
+      <c r="T8" s="6">
         <v>7</v>
       </c>
+      <c r="U8" s="6" t="s">
+        <v>40</v>
+      </c>
       <c r="V8" s="6" t="s">
+        <v>40</v>
+      </c>
+      <c r="W8" s="6">
+        <v>3</v>
+      </c>
+      <c r="X8" s="6"/>
+      <c r="Y8" s="6" t="s">
         <v>41</v>
       </c>
-      <c r="W8" s="6" t="s">
-[...5 lines deleted...]
-      <c r="Y8" s="6"/>
       <c r="Z8" s="6" t="s">
         <v>42</v>
       </c>
       <c r="AA8" s="6" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-        <v>41</v>
+        <v>40</v>
       </c>
     </row>
-    <row r="9" spans="1:28">
+    <row r="9" spans="1:27">
       <c r="A9" s="3" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="B9" s="3" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="C9" s="5">
         <v>799.0</v>
       </c>
       <c r="D9" s="7" t="s">
+        <v>32</v>
+      </c>
+      <c r="E9" s="7" t="s">
+        <v>32</v>
+      </c>
+      <c r="F9" s="7" t="s">
+        <v>32</v>
+      </c>
+      <c r="G9" s="7" t="s">
+        <v>32</v>
+      </c>
+      <c r="H9" s="7" t="s">
         <v>33</v>
       </c>
-      <c r="E9" s="7" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="I9" s="7" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="J9" s="5">
         <v>799.0</v>
       </c>
       <c r="K9" s="7" t="s">
+        <v>35</v>
+      </c>
+      <c r="L9" s="7" t="s">
         <v>36</v>
       </c>
-      <c r="L9" s="7" t="s">
+      <c r="M9" s="7" t="s">
+        <v>32</v>
+      </c>
+      <c r="N9" s="7" t="s">
         <v>37</v>
       </c>
-      <c r="M9" s="5"/>
-[...6 lines deleted...]
-      <c r="P9" s="7">
+      <c r="O9" s="7">
         <v>120</v>
       </c>
-      <c r="Q9" s="7" t="s">
+      <c r="P9" s="7" t="s">
+        <v>53</v>
+      </c>
+      <c r="Q9" s="7">
+        <v>92</v>
+      </c>
+      <c r="R9" s="7" t="s">
         <v>54</v>
       </c>
-      <c r="R9" s="7">
-[...6 lines deleted...]
-      <c r="U9" s="7">
+      <c r="S9" s="7"/>
+      <c r="T9" s="7">
         <v>7</v>
       </c>
+      <c r="U9" s="7" t="s">
+        <v>40</v>
+      </c>
       <c r="V9" s="7" t="s">
+        <v>40</v>
+      </c>
+      <c r="W9" s="7">
+        <v>3</v>
+      </c>
+      <c r="X9" s="7"/>
+      <c r="Y9" s="7" t="s">
         <v>41</v>
       </c>
-      <c r="W9" s="7" t="s">
-[...91 lines deleted...]
-        <v>33</v>
+      <c r="Z9" s="7"/>
+      <c r="AA9" s="7" t="s">
+        <v>32</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
-  <autoFilter ref="A1:AB1"/>
+  <autoFilter ref="A1:AA1"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>