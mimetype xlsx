--- v1 (2026-06-23)
+++ v2 (2026-11-04)
@@ -46,331 +46,331 @@
   <commentList>
     <comment ref="J2" authorId="0">
       <text>
         <r>
           <t xml:space="preserve">Včetně DPH</t>
         </r>
       </text>
     </comment>
     <comment ref="K2" authorId="0">
       <text>
         <r>
           <t xml:space="preserve">Dnů</t>
         </r>
       </text>
     </comment>
     <comment ref="N2" authorId="0">
       <text>
         <r>
           <t xml:space="preserve">Na jakémkoliv internetovém připojení.</t>
         </r>
       </text>
     </comment>
     <comment ref="O2" authorId="0">
       <text>
         <r>
+          <t xml:space="preserve">Dnů</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="V2" authorId="0">
+      <text>
+        <r>
+          <t xml:space="preserve">Výhodněji lze získat tarif v rámci balíčku O2 Spolu.</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="W2" authorId="0">
+      <text>
+        <r>
           <t xml:space="preserve">Nejméně 40 programů - z toho minimálně 8 filmových min. 1 sportovní, min. 1 dětský a min. 2 dokumentárních. Videotéka filmů a seriálů Oneplay součástí tarifu.</t>
         </r>
       </text>
     </comment>
-    <comment ref="T2" authorId="0">
+    <comment ref="J3" authorId="0">
+      <text>
+        <r>
+          <t xml:space="preserve">Včetně DPH</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="K3" authorId="0">
       <text>
         <r>
           <t xml:space="preserve">Dnů</t>
         </r>
       </text>
     </comment>
-    <comment ref="AA2" authorId="0">
+    <comment ref="N3" authorId="0">
+      <text>
+        <r>
+          <t xml:space="preserve">Na jakémkoliv internetovém připojení.</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="O3" authorId="0">
+      <text>
+        <r>
+          <t xml:space="preserve">Dnů</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="W3" authorId="0">
+      <text>
+        <r>
+          <t xml:space="preserve">Nejméně 40 programů - z toho minimálně 8 filmových min. 1 sportovní, min. 1 dětský a min. 2 dokumentárních. Videotéka filmů a seriálů Oneplay součástí tarifu.</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="J4" authorId="0">
+      <text>
+        <r>
+          <t xml:space="preserve">Včetně DPH</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="K4" authorId="0">
+      <text>
+        <r>
+          <t xml:space="preserve">Dnů</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="N4" authorId="0">
+      <text>
+        <r>
+          <t xml:space="preserve">Na jakémkoliv internetovém připojení.</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="O4" authorId="0">
+      <text>
+        <r>
+          <t xml:space="preserve">Dnů</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="V4" authorId="0">
       <text>
         <r>
           <t xml:space="preserve">Výhodněji lze získat tarif v rámci balíčku O2 Spolu.</t>
         </r>
       </text>
     </comment>
-    <comment ref="J3" authorId="0">
+    <comment ref="W4" authorId="0">
+      <text>
+        <r>
+          <t xml:space="preserve">Nejméně 90 programů - z toho minimálně 20 filmových min. 2 sportovní, min. 5 dětských a min. 5 dokumentárních. Videotéka Oneplay součástí tarifu</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="J5" authorId="0">
       <text>
         <r>
           <t xml:space="preserve">Včetně DPH</t>
         </r>
       </text>
     </comment>
-    <comment ref="K3" authorId="0">
+    <comment ref="K5" authorId="0">
       <text>
         <r>
           <t xml:space="preserve">Dnů</t>
         </r>
       </text>
     </comment>
-    <comment ref="N3" authorId="0">
+    <comment ref="N5" authorId="0">
       <text>
         <r>
           <t xml:space="preserve">Na jakémkoliv internetovém připojení.</t>
         </r>
       </text>
     </comment>
-    <comment ref="O3" authorId="0">
-[...6 lines deleted...]
-    <comment ref="T3" authorId="0">
+    <comment ref="O5" authorId="0">
       <text>
         <r>
           <t xml:space="preserve">Dnů</t>
         </r>
       </text>
     </comment>
-    <comment ref="J4" authorId="0">
+    <comment ref="W5" authorId="0">
+      <text>
+        <r>
+          <t xml:space="preserve">Nejméně 90 programů - z toho minimálně 20 filmových min. 2 sportovní, min. 5 dětských a min. 5 dokumentárních. Videotéka Oneplay součástí tarifu</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="J6" authorId="0">
       <text>
         <r>
           <t xml:space="preserve">Včetně DPH</t>
         </r>
       </text>
     </comment>
-    <comment ref="K4" authorId="0">
+    <comment ref="K6" authorId="0">
       <text>
         <r>
           <t xml:space="preserve">Dnů</t>
         </r>
       </text>
     </comment>
-    <comment ref="N4" authorId="0">
+    <comment ref="N6" authorId="0">
       <text>
         <r>
           <t xml:space="preserve">Na jakémkoliv internetovém připojení.</t>
         </r>
       </text>
     </comment>
-    <comment ref="O4" authorId="0">
-[...6 lines deleted...]
-    <comment ref="T4" authorId="0">
+    <comment ref="O6" authorId="0">
       <text>
         <r>
           <t xml:space="preserve">Dnů</t>
         </r>
       </text>
     </comment>
-    <comment ref="AA4" authorId="0">
+    <comment ref="V6" authorId="0">
       <text>
         <r>
           <t xml:space="preserve">Výhodněji lze získat tarif v rámci balíčku O2 Spolu.</t>
         </r>
       </text>
     </comment>
-    <comment ref="J5" authorId="0">
+    <comment ref="W6" authorId="0">
+      <text>
+        <r>
+          <t xml:space="preserve">Nejméně 80 programů - z toho minimálně 10 filmových min. 20 sportovních, min. 1 dětský a min. 2 dokumentární. Videotéka Oneplay součástí tarifu</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="J7" authorId="0">
       <text>
         <r>
           <t xml:space="preserve">Včetně DPH</t>
         </r>
       </text>
     </comment>
-    <comment ref="K5" authorId="0">
+    <comment ref="K7" authorId="0">
       <text>
         <r>
           <t xml:space="preserve">Dnů</t>
         </r>
       </text>
     </comment>
-    <comment ref="N5" authorId="0">
+    <comment ref="N7" authorId="0">
       <text>
         <r>
           <t xml:space="preserve">Na jakémkoliv internetovém připojení.</t>
         </r>
       </text>
     </comment>
-    <comment ref="O5" authorId="0">
-[...6 lines deleted...]
-    <comment ref="T5" authorId="0">
+    <comment ref="O7" authorId="0">
       <text>
         <r>
           <t xml:space="preserve">Dnů</t>
         </r>
       </text>
     </comment>
-    <comment ref="J6" authorId="0">
+    <comment ref="W7" authorId="0">
+      <text>
+        <r>
+          <t xml:space="preserve">Nejméně 80 programů - z toho minimálně 10 filmových min. 20 sportovních, min. 1 dětský a min. 2 dokumentární. Videotéka Oneplay součástí tarifu</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="J8" authorId="0">
       <text>
         <r>
           <t xml:space="preserve">Včetně DPH</t>
         </r>
       </text>
     </comment>
-    <comment ref="K6" authorId="0">
+    <comment ref="K8" authorId="0">
       <text>
         <r>
           <t xml:space="preserve">Dnů</t>
         </r>
       </text>
     </comment>
-    <comment ref="N6" authorId="0">
+    <comment ref="N8" authorId="0">
       <text>
         <r>
           <t xml:space="preserve">Na jakémkoliv internetovém připojení.</t>
         </r>
       </text>
     </comment>
-    <comment ref="O6" authorId="0">
-[...6 lines deleted...]
-    <comment ref="T6" authorId="0">
+    <comment ref="O8" authorId="0">
       <text>
         <r>
           <t xml:space="preserve">Dnů</t>
         </r>
       </text>
     </comment>
-    <comment ref="AA6" authorId="0">
+    <comment ref="V8" authorId="0">
       <text>
         <r>
           <t xml:space="preserve">Výhodněji lze získat tarif v rámci balíčku O2 Spolu.</t>
         </r>
       </text>
     </comment>
-    <comment ref="J7" authorId="0">
+    <comment ref="W8" authorId="0">
+      <text>
+        <r>
+          <t xml:space="preserve">Nejméně 120 programů - z toho minimálně 20 filmových min. 20 sportovních, min. 5 dětských a min. 5 dokumentárních. Videotéka Oneplay součástí tarifu</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="J9" authorId="0">
       <text>
         <r>
           <t xml:space="preserve">Včetně DPH</t>
         </r>
       </text>
     </comment>
-    <comment ref="K7" authorId="0">
+    <comment ref="K9" authorId="0">
       <text>
         <r>
           <t xml:space="preserve">Dnů</t>
         </r>
       </text>
     </comment>
-    <comment ref="N7" authorId="0">
+    <comment ref="N9" authorId="0">
       <text>
         <r>
           <t xml:space="preserve">Na jakémkoliv internetovém připojení.</t>
         </r>
       </text>
     </comment>
-    <comment ref="O7" authorId="0">
-[...6 lines deleted...]
-    <comment ref="T7" authorId="0">
+    <comment ref="O9" authorId="0">
       <text>
         <r>
           <t xml:space="preserve">Dnů</t>
         </r>
       </text>
     </comment>
-    <comment ref="J8" authorId="0">
-[...20 lines deleted...]
-    <comment ref="O8" authorId="0">
+    <comment ref="W9" authorId="0">
       <text>
         <r>
           <t xml:space="preserve">Nejméně 120 programů - z toho minimálně 20 filmových min. 20 sportovních, min. 5 dětských a min. 5 dokumentárních. Videotéka Oneplay součástí tarifu</t>
-        </r>
-[...47 lines deleted...]
-          <t xml:space="preserve">Dnů</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="55">
   <si>
     <t>Tento dokument byl vytvořen srovnávacím nástrojem ČTÚ dostupným na https://srovnavac.ctu.gov.cz. Dokument obsahuje výsledky srovnání služeb poskytovaných podnikateli v elektronických komunikacích na základě informací, které podnikatelé ČTÚ poskytují.</t>
   </si>
   <si>
     <t>Uvedené informace nemusejí představovat úplný přehled trhu. Uvádíme je tak, jak je podnikatelé do srovnávacího nástroje vložili. Najdete-li rozpor mezi uvedenými informacemi a ceníkem podnikatele, využijte prosím funkci Nahlášení chybných údajů.</t>
   </si>
   <si>
     <t>Všechny ceny jsou uváděny za měsíc vč. DPH.</t>
   </si>
   <si>
     <t>Název služby</t>
   </si>
   <si>
     <t>Operátor (obchodní značka)</t>
   </si>
   <si>
@@ -388,126 +388,126 @@
   <si>
     <t>Určeno pouze pro OZP</t>
   </si>
   <si>
     <t>Jiné omezující podmínky užití</t>
   </si>
   <si>
     <t>Druh smlouvy</t>
   </si>
   <si>
     <t>Pravidelná paušální platba</t>
   </si>
   <si>
     <t>Perioda paušální platby</t>
   </si>
   <si>
     <t>Délka závazku</t>
   </si>
   <si>
     <t>Časově omezená platnost kreditu</t>
   </si>
   <si>
     <t>Způsob šíření signálu</t>
   </si>
   <si>
+    <t>Time shift</t>
+  </si>
+  <si>
+    <t>Videotéka</t>
+  </si>
+  <si>
+    <t>TV v mobilu</t>
+  </si>
+  <si>
+    <t>Počet zařízení, která lze současně používat</t>
+  </si>
+  <si>
+    <t>Kolik nejvýše dalších zařízení lze pronajmout</t>
+  </si>
+  <si>
+    <t>URL adresa nabídky služby</t>
+  </si>
+  <si>
+    <t>URL adresa nabídky kombinace</t>
+  </si>
+  <si>
+    <t>Je nabízena i v kombinaci s jinými službami</t>
+  </si>
+  <si>
     <t>Celkový počet programů</t>
   </si>
   <si>
     <t>Celkový výčet programů</t>
   </si>
   <si>
     <t>Počet HD programů</t>
   </si>
   <si>
     <t>Výčet HD programů</t>
   </si>
   <si>
     <t>Celkový počet rozhlasových programů</t>
   </si>
   <si>
-    <t>Time shift</t>
-[...22 lines deleted...]
-  <si>
     <t>Oneplay Komfort</t>
   </si>
   <si>
     <t>O2 Czech Republic a.s.</t>
   </si>
   <si>
     <t>ne</t>
   </si>
   <si>
     <t>pro osobní užití</t>
   </si>
   <si>
     <t>bez závazku</t>
   </si>
   <si>
     <t>30 dní</t>
   </si>
   <si>
     <t>0 měsíců</t>
   </si>
   <si>
     <t>přenos vzduchem</t>
   </si>
   <si>
+    <t>ano</t>
+  </si>
+  <si>
+    <t>https://www.o2.cz/osobni/oneplay</t>
+  </si>
+  <si>
+    <t>https://www.o2.cz/osobni/o2spolu</t>
+  </si>
+  <si>
     <t>Nova HD, ČT1 HD, ČT2 HD, Prima HD, Nova Cinema HD, Nova Fun HD, Nova Gold HD, Nova Action HD, Nova Lady HD, TN Live HD, ČT24 HD, CNN Prima News HD, Televize Seznam HD, Prima MAX HD, Prima COOL HD, Prima SHOW HD, Prima LOVE HD, Prima KRIMI HD, Prima STAR HD, TV Barrandov HD, Warner TV HD, Nova Sport 1 HD, Nova Sport 2 HD, ČT sport HD, Filmbox HD, Filmbox Family, KINO Barrandov, KRIMI Barrandov, Markíza International HD, Viasat Epic Drama HD, National Geographic HD, Prima ZOOM HD, ID HD, Viasat Explore HD, History, Disney Channel, ČT :D / ČT art HD, Spektrum Home, HGTV HD, TV Noe, Óčko HD, ČT1 SM, ČT1 JM, ČT1 SVČ, ČT1 JZČ, ČT1 AD, ČT2 AD, ČT24 AD, ČT sport AD, ČT :D / ČT art AD, Nova AD, Nova Gold AD, Nova Action AD, Nova Lady AD, Prima AD, TV Barrandov AD, Praha TV, TV Polar, TV Brno 1, ZAK TV, TV Morava, RTM+, Krb HD, Africké nebe HD, Akvárium HD</t>
   </si>
   <si>
     <t>Nova HD, ČT1 HD, ČT2 HD, Prima HD, Nova Cinema HD, Nova Fun HD, Nova Gold HD, Nova Action HD, Nova Lady HD, TN Live HD, ČT24 HD, CNN Prima News HD, Televize Seznam HD, Prima MAX HD, Prima COOL HD, Prima SHOW HD, Prima LOVE HD, Prima KRIMI HD, Prima STAR HD, TV Barrandov HD, Warner TV HD, Nova Sport 1 HD, Nova Sport 2 HD, ČT sport HD, Filmbox HD, Markíza International HD, Viasat Epic Drama HD, National Geographic HD, Prima ZOOM HD, ID HD, Viasat Explore HD, ČT :D / ČT art HD, HGTV HD, Óčko HD, Krb HD, Africké nebe HD, Akvárium HD</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://www.o2.cz/osobni/o2spolu</t>
   </si>
   <si>
     <t>předplacená</t>
   </si>
   <si>
     <t>Oneplay Extra Zábava</t>
   </si>
   <si>
     <t>Nova HD, ČT1 HD, ČT2 HD, Prima HD, Nova Cinema HD, Nova Fun HD, Nova Gold HD, Nova Action HD, Nova Lady HD, TN Live HD, ČT24 HD, CNN Prima News HD, Televize Seznam HD, Ochutnávkový kanál, Prima MAX HD, Prima COOL HD, Prima SHOW HD, Prima LOVE HD, Prima KRIMI HD, Prima STAR HD, BBC News, Bloomberg Television, TV Barrandov HD, Warner TV HD, Oneplay Sport 3 HD, Nova Sport 1 HD, Nova Sport 2 HD, ČT sport HD, Eurosport 1 HD, Eurosport 2 HD, Filmbox HD, Filmbox Premium HD, Filmbox Extra HD, Filmbox Stars, Filmbox Family, KINO Barrandov, KRIMI Barrandov, Markíza International HD, JOJ Family HD, JOJ Cinema HD, CS Film HD, Viasat Epic Drama HD, Film Europe HD, AXN, AMC HD, Viasat True Crime HD, National Geographic HD, National Geographic Wild HD, BBC Earth HD, Prima ZOOM HD, Discovery Channel HD, ID HD, Viasat Explore HD, Viasat History HD, CS History HD, History, Disney Channel, Nickelodeon, Nick Jr., Nicktoons, Cartoon Network HD, Cartoonito, ČT :D / ČT art HD, RiK TV, ducktv, TLC, Story4, Fishing &amp; Hunting, Strike TV, Auto Motor Sport HD, Spektrum Home, HGTV HD, Mňam TV, Food Network, FashionTV, TV Noe, Retro Music, Šláger Originál, Óčko HD, Óčko Star, MTV Europe, Mezzo, TA3, DVTV Extra HD, ČT1 SM, ČT1 JM, ČT1 SVČ, ČT1 JZČ, ČT1 AD, ČT2 AD, ČT24 AD, ČT sport AD, ČT :D / ČT art AD, Nova AD, Nova Gold AD, Nova Action AD, Nova Lady AD, Prima AD, TV Barrandov AD, Praha TV, TV Polar, TV Brno 1, ZAK TV, TV Morava, RTM+, Krb HD, Africké nebe HD, Akvárium HD</t>
   </si>
   <si>
     <t>Nova HD, ČT1 HD, ČT2 HD, Prima HD, Nova Cinema HD, Nova Fun HD, Nova Gold HD, Nova Action HD, Nova Lady HD, TN Live HD, ČT24 HD, CNN Prima News HD, Televize Seznam HD, Prima MAX HD, Prima COOL HD, Prima SHOW HD, Prima LOVE HD, Prima KRIMI HD, Prima STAR HD, TV Barrandov HD, Warner TV HD, Oneplay Sport 3 HD, Nova Sport 1 HD, Nova Sport 2 HD, ČT sport HD, Eurosport 1 HD, Eurosport 2 HD, Filmbox HD, Filmbox Premium HD, Filmbox Extra HD, Markíza International HD, JOJ Family HD, JOJ Cinema HD, CS Film HD, Viasat Epic Drama HD, Film Europe HD, AMC HD, Viasat True Crime HD, National Geographic HD, National Geographic Wild HD, BBC Earth HD, Prima ZOOM HD, Discovery Channel HD, ID HD, Viasat Explore HD, Viasat History HD, CS History HD, Cartoon Network HD, ČT :D / ČT art HD, Auto Motor Sport HD, HGTV HD, Óčko HD, DVTV Extra HD, Krb HD, Africké nebe HD, Akvárium HD</t>
   </si>
   <si>
     <t>Oneplay Extra Sport</t>
   </si>
   <si>
     <t>Nova HD, ČT1 HD, ČT2 HD, Prima HD, Nova Cinema HD, Nova Fun HD, Nova Gold HD, Nova Action HD, Nova Lady HD, TN Live HD, ČT24 HD, CNN Prima News HD, Televize Seznam HD, Prima MAX HD, Prima COOL HD, Prima SHOW HD, Prima LOVE HD, Prima KRIMI HD, Prima STAR HD, Bloomberg Television, TV Barrandov HD, Warner TV HD, Oneplay Sport 1 HD, Oneplay Sport 2 HD, Oneplay Sport 3 HD, Nova Sport 1 HD, Nova Sport 2 HD, Nova Sport 3 HD, Nova Sport 4 HD, Nova Sport 5 HD, Nova Sport 6 HD, Premier Sport 1 HD, Premier Sport 2 HD, Premier Sport 3 HD, ČT sport HD, Eurosport 1 HD, Eurosport 2 HD, CANAL+ Sport 2 HD, CANAL+ Sport 3 HD, CANAL+ Sport 7 HD, CANAL+ Sport 8 HD, Golf Channel HD, Arena Sport 1, Arena Sport 2, Sport1 HD, Sport2 HD, Filmbox HD, Filmbox Family, KINO Barrandov, KRIMI Barrandov, Markíza International HD, JOJ Family HD, Viasat Epic Drama HD, National Geographic HD, Prima ZOOM HD, ID HD, Viasat Explore HD, History, Disney Channel, Nickelodeon, ČT :D / ČT art HD, ducktv, Strike TV, FightBox HD, Auto Motor Sport HD, Ginx TV HD, Gametoon, Spektrum Home, HGTV HD, Retro Music, Óčko HD, Óčko Star, DVTV Extra HD, ČT1 SM, ČT1 JM, ČT1 SVČ, ČT1 JZČ, ČT1 AD, ČT2 AD, ČT24 AD, ČT sport AD, ČT :D / ČT art AD, Nova AD, Nova Gold AD, Nova Action AD, Nova Lady AD, Prima AD, TV Barrandov AD, Praha TV, Polar TV, TV Brno 1, ZAK TV, TV Morava, RTM+, Oneplay Sport MD2 HD, Oneplay Sport MD3 HD, OnePlay Sport MD4 HD, Oneplay Sport MD5 HD, Oneplay Sport MD6 HD, Oneplay Sport MD7 HD, Oneplay Sport MD8 HD, Krb HD, Africké nebe HD</t>
   </si>
   <si>
     <t>Nova HD, ČT1 HD, ČT2 HD, Prima HD, Nova Cinema HD, Nova Fun HD, Nova Gold HD, Nova Action HD, Nova Lady HD, TN Live HD, ČT24 HD, CNN Prima News HD, Televize Seznam HD, Prima MAX HD, Prima COOL HD, Prima SHOW HD, Prima LOVE HD, Prima KRIMI HD, Prima STAR HD, TV Barrandov HD, Warner TV HD, Oneplay Sport 1 HD, Oneplay Sport 2 HD, Oneplay Sport 3 HD, Nova Sport 1 HD, Nova Sport 2 HD, Nova Sport 3 HD, Nova Sport 4 HD, Nova Sport 5 HD, Nova Sport 6 HD, Premier Sport 1 HD, Premier Sport 2 HD, Premier Sport 3 HD, ČT sport HD, Eurosport 1 HD, Eurosport 2 HD, CANAL+ Sport 2 HD, CANAL+ Sport 3 HD, CANAL+ Sport 7 HD, CANAL+ Sport 8 HD, Golf Channel HD, Sport1 HD, Sport2 HD, Filmbox HD, Markíza International HD, JOJ Family HD, Viasat Epic Drama HD, National Geographic HD, Prima ZOOM HD, ID HD, Viasat Explore HD, ČT :D / ČT art HD, FightBox HD, Auto Motor Sport HD, Ginx TV HD, HGTV HD, Óčko HD, DVTV Extra HD, Oneplay Sport MD2 HD, Oneplay Sport MD3 HD, OnePlay Sport MD4 HD, Oneplay Sport MD5 HD, Oneplay Sport MD6 HD, Oneplay Sport MD7 HD, Oneplay Sport MD8 HD, Krb HD, Africké nebe HD</t>
   </si>
   <si>
     <t>Oneplay Maximum</t>
   </si>
@@ -550,67 +550,71 @@
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFea870e"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFeeeeee"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
-    <border/>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="8">
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
-[...1 lines deleted...]
-    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
-      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+      <alignment vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="3" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
-      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+      <alignment vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="3" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="3" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/></Relationships>
 </file>
@@ -919,108 +923,108 @@
   </sheetPr>
   <dimension ref="A1:A3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:1">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
   </sheetData>
-  <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
+  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AA9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" topLeftCell="C2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight"/>
       <selection pane="bottomLeft"/>
       <selection pane="bottomRight" activeCell="AA2" sqref="AA2:AA9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="true" defaultRowHeight="20" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="24" bestFit="true" customWidth="true" style="0"/>
-[...25 lines deleted...]
-    <col min="27" max="27" width="51" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="24.708" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="36.42" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="24.708" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="42.418" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="42.418" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="34.135" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="29.421" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="39.99" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="19.995" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="36.42" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="32.849" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="21.138" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="42.418" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="30.564" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="18.71" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="56.558" bestFit="true" customWidth="true" style="0"/>
+    <col min="19" max="19" width="58.843" bestFit="true" customWidth="true" style="0"/>
+    <col min="20" max="20" width="38.848" bestFit="true" customWidth="true" style="0"/>
+    <col min="21" max="21" width="38.848" bestFit="true" customWidth="true" style="0"/>
+    <col min="22" max="22" width="56.558" bestFit="true" customWidth="true" style="0"/>
+    <col min="23" max="23" width="31.707" bestFit="true" customWidth="true" style="0"/>
+    <col min="24" max="24" width="2693.2" bestFit="true" customWidth="true" style="0"/>
+    <col min="25" max="25" width="25.851" bestFit="true" customWidth="true" style="0"/>
+    <col min="26" max="26" width="1885.111" bestFit="true" customWidth="true" style="0"/>
+    <col min="27" max="27" width="47.131" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:27">
       <c r="A1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>7</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>8</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>9</v>
       </c>
       <c r="H1" s="2" t="s">
@@ -1106,666 +1110,699 @@
       <c r="G2" s="6" t="s">
         <v>32</v>
       </c>
       <c r="H2" s="6" t="s">
         <v>33</v>
       </c>
       <c r="I2" s="6" t="s">
         <v>34</v>
       </c>
       <c r="J2" s="4">
         <v>199.0</v>
       </c>
       <c r="K2" s="6" t="s">
         <v>35</v>
       </c>
       <c r="L2" s="6" t="s">
         <v>36</v>
       </c>
       <c r="M2" s="6" t="s">
         <v>32</v>
       </c>
       <c r="N2" s="6" t="s">
         <v>37</v>
       </c>
       <c r="O2" s="6">
-        <v>40</v>
+        <v>7</v>
       </c>
       <c r="P2" s="6" t="s">
         <v>38</v>
       </c>
-      <c r="Q2" s="6">
-[...2 lines deleted...]
-      <c r="R2" s="6" t="s">
+      <c r="Q2" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="R2" s="6">
+        <v>1</v>
+      </c>
+      <c r="S2" s="6">
+        <v>0</v>
+      </c>
+      <c r="T2" s="6" t="s">
         <v>39</v>
-      </c>
-[...2 lines deleted...]
-        <v>7</v>
       </c>
       <c r="U2" s="6" t="s">
         <v>40</v>
       </c>
       <c r="V2" s="6" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="W2" s="6">
-        <v>1</v>
-[...2 lines deleted...]
-      <c r="Y2" s="6" t="s">
+        <v>65</v>
+      </c>
+      <c r="X2" s="6" t="s">
         <v>41</v>
+      </c>
+      <c r="Y2" s="6">
+        <v>37</v>
       </c>
       <c r="Z2" s="6" t="s">
         <v>42</v>
       </c>
-      <c r="AA2" s="6" t="s">
-        <v>40</v>
+      <c r="AA2" s="6">
+        <v>0</v>
       </c>
     </row>
     <row r="3" spans="1:27">
       <c r="A3" s="3" t="s">
         <v>30</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>31</v>
       </c>
       <c r="C3" s="5">
         <v>199.0</v>
       </c>
       <c r="D3" s="7" t="s">
         <v>32</v>
       </c>
       <c r="E3" s="7" t="s">
         <v>32</v>
       </c>
       <c r="F3" s="7" t="s">
         <v>32</v>
       </c>
       <c r="G3" s="7" t="s">
         <v>32</v>
       </c>
       <c r="H3" s="7" t="s">
         <v>33</v>
       </c>
       <c r="I3" s="7" t="s">
         <v>43</v>
       </c>
       <c r="J3" s="5">
         <v>199.0</v>
       </c>
       <c r="K3" s="7" t="s">
         <v>35</v>
       </c>
       <c r="L3" s="7" t="s">
         <v>36</v>
       </c>
       <c r="M3" s="7" t="s">
         <v>32</v>
       </c>
       <c r="N3" s="7" t="s">
         <v>37</v>
       </c>
       <c r="O3" s="7">
-        <v>40</v>
+        <v>7</v>
       </c>
       <c r="P3" s="7" t="s">
         <v>38</v>
       </c>
-      <c r="Q3" s="7">
+      <c r="Q3" s="7" t="s">
+        <v>38</v>
+      </c>
+      <c r="R3" s="7">
+        <v>1</v>
+      </c>
+      <c r="S3" s="7">
+        <v>0</v>
+      </c>
+      <c r="T3" s="7" t="s">
+        <v>39</v>
+      </c>
+      <c r="U3" s="7"/>
+      <c r="V3" s="7" t="s">
+        <v>32</v>
+      </c>
+      <c r="W3" s="7">
+        <v>65</v>
+      </c>
+      <c r="X3" s="7" t="s">
+        <v>41</v>
+      </c>
+      <c r="Y3" s="7">
         <v>37</v>
       </c>
-      <c r="R3" s="7" t="s">
-[...21 lines deleted...]
-        <v>32</v>
+      <c r="Z3" s="7" t="s">
+        <v>42</v>
+      </c>
+      <c r="AA3" s="7">
+        <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:27">
       <c r="A4" s="1" t="s">
         <v>44</v>
       </c>
       <c r="B4" s="1" t="s">
         <v>31</v>
       </c>
       <c r="C4" s="4">
         <v>399.0</v>
       </c>
       <c r="D4" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E4" s="6" t="s">
         <v>32</v>
       </c>
       <c r="F4" s="6" t="s">
         <v>32</v>
       </c>
       <c r="G4" s="6" t="s">
         <v>32</v>
       </c>
       <c r="H4" s="6" t="s">
         <v>33</v>
       </c>
       <c r="I4" s="6" t="s">
         <v>34</v>
       </c>
       <c r="J4" s="4">
         <v>399.0</v>
       </c>
       <c r="K4" s="6" t="s">
         <v>35</v>
       </c>
       <c r="L4" s="6" t="s">
         <v>36</v>
       </c>
       <c r="M4" s="6" t="s">
         <v>32</v>
       </c>
       <c r="N4" s="6" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="6">
-        <v>90</v>
+        <v>7</v>
       </c>
       <c r="P4" s="6" t="s">
-        <v>45</v>
-[...9 lines deleted...]
-        <v>7</v>
+        <v>38</v>
+      </c>
+      <c r="Q4" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="R4" s="6">
+        <v>1</v>
+      </c>
+      <c r="S4" s="6">
+        <v>0</v>
+      </c>
+      <c r="T4" s="6" t="s">
+        <v>39</v>
       </c>
       <c r="U4" s="6" t="s">
         <v>40</v>
       </c>
       <c r="V4" s="6" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="W4" s="6">
-        <v>1</v>
-[...3 lines deleted...]
-        <v>41</v>
+        <v>108</v>
+      </c>
+      <c r="X4" s="6" t="s">
+        <v>45</v>
+      </c>
+      <c r="Y4" s="6">
+        <v>56</v>
       </c>
       <c r="Z4" s="6" t="s">
-        <v>42</v>
-[...2 lines deleted...]
-        <v>40</v>
+        <v>46</v>
+      </c>
+      <c r="AA4" s="6">
+        <v>0</v>
       </c>
     </row>
     <row r="5" spans="1:27">
       <c r="A5" s="3" t="s">
         <v>44</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>31</v>
       </c>
       <c r="C5" s="5">
         <v>399.0</v>
       </c>
       <c r="D5" s="7" t="s">
         <v>32</v>
       </c>
       <c r="E5" s="7" t="s">
         <v>32</v>
       </c>
       <c r="F5" s="7" t="s">
         <v>32</v>
       </c>
       <c r="G5" s="7" t="s">
         <v>32</v>
       </c>
       <c r="H5" s="7" t="s">
         <v>33</v>
       </c>
       <c r="I5" s="7" t="s">
         <v>43</v>
       </c>
       <c r="J5" s="5">
         <v>399.0</v>
       </c>
       <c r="K5" s="7" t="s">
         <v>35</v>
       </c>
       <c r="L5" s="7" t="s">
         <v>36</v>
       </c>
       <c r="M5" s="7" t="s">
         <v>32</v>
       </c>
       <c r="N5" s="7" t="s">
         <v>37</v>
       </c>
       <c r="O5" s="7">
-        <v>90</v>
+        <v>7</v>
       </c>
       <c r="P5" s="7" t="s">
+        <v>38</v>
+      </c>
+      <c r="Q5" s="7" t="s">
+        <v>38</v>
+      </c>
+      <c r="R5" s="7">
+        <v>1</v>
+      </c>
+      <c r="S5" s="7">
+        <v>0</v>
+      </c>
+      <c r="T5" s="7" t="s">
+        <v>39</v>
+      </c>
+      <c r="U5" s="7"/>
+      <c r="V5" s="7" t="s">
+        <v>32</v>
+      </c>
+      <c r="W5" s="7">
+        <v>108</v>
+      </c>
+      <c r="X5" s="7" t="s">
         <v>45</v>
       </c>
-      <c r="Q5" s="7">
+      <c r="Y5" s="7">
         <v>56</v>
       </c>
-      <c r="R5" s="7" t="s">
+      <c r="Z5" s="7" t="s">
         <v>46</v>
       </c>
-      <c r="S5" s="7"/>
-[...18 lines deleted...]
-        <v>32</v>
+      <c r="AA5" s="7">
+        <v>0</v>
       </c>
     </row>
     <row r="6" spans="1:27">
       <c r="A6" s="1" t="s">
         <v>47</v>
       </c>
       <c r="B6" s="1" t="s">
         <v>31</v>
       </c>
       <c r="C6" s="4">
         <v>599.0</v>
       </c>
       <c r="D6" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E6" s="6" t="s">
         <v>32</v>
       </c>
       <c r="F6" s="6" t="s">
         <v>32</v>
       </c>
       <c r="G6" s="6" t="s">
         <v>32</v>
       </c>
       <c r="H6" s="6" t="s">
         <v>33</v>
       </c>
       <c r="I6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="J6" s="4">
         <v>599.0</v>
       </c>
       <c r="K6" s="6" t="s">
         <v>35</v>
       </c>
       <c r="L6" s="6" t="s">
         <v>36</v>
       </c>
       <c r="M6" s="6" t="s">
         <v>32</v>
       </c>
       <c r="N6" s="6" t="s">
         <v>37</v>
       </c>
       <c r="O6" s="6">
-        <v>80</v>
+        <v>7</v>
       </c>
       <c r="P6" s="6" t="s">
-        <v>48</v>
-[...9 lines deleted...]
-        <v>7</v>
+        <v>38</v>
+      </c>
+      <c r="Q6" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="R6" s="6">
+        <v>1</v>
+      </c>
+      <c r="S6" s="6">
+        <v>0</v>
+      </c>
+      <c r="T6" s="6" t="s">
+        <v>39</v>
       </c>
       <c r="U6" s="6" t="s">
         <v>40</v>
       </c>
       <c r="V6" s="6" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="W6" s="6">
-        <v>1</v>
-[...3 lines deleted...]
-        <v>41</v>
+        <v>103</v>
+      </c>
+      <c r="X6" s="6" t="s">
+        <v>48</v>
+      </c>
+      <c r="Y6" s="6">
+        <v>67</v>
       </c>
       <c r="Z6" s="6" t="s">
-        <v>42</v>
-[...2 lines deleted...]
-        <v>40</v>
+        <v>49</v>
+      </c>
+      <c r="AA6" s="6">
+        <v>0</v>
       </c>
     </row>
     <row r="7" spans="1:27">
       <c r="A7" s="3" t="s">
         <v>47</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>31</v>
       </c>
       <c r="C7" s="5">
         <v>599.0</v>
       </c>
       <c r="D7" s="7" t="s">
         <v>32</v>
       </c>
       <c r="E7" s="7" t="s">
         <v>32</v>
       </c>
       <c r="F7" s="7" t="s">
         <v>32</v>
       </c>
       <c r="G7" s="7" t="s">
         <v>32</v>
       </c>
       <c r="H7" s="7" t="s">
         <v>33</v>
       </c>
       <c r="I7" s="7" t="s">
         <v>43</v>
       </c>
       <c r="J7" s="5">
         <v>599.0</v>
       </c>
       <c r="K7" s="7" t="s">
         <v>35</v>
       </c>
       <c r="L7" s="7" t="s">
         <v>36</v>
       </c>
       <c r="M7" s="7" t="s">
         <v>32</v>
       </c>
       <c r="N7" s="7" t="s">
         <v>37</v>
       </c>
       <c r="O7" s="7">
-        <v>80</v>
+        <v>7</v>
       </c>
       <c r="P7" s="7" t="s">
+        <v>38</v>
+      </c>
+      <c r="Q7" s="7" t="s">
+        <v>38</v>
+      </c>
+      <c r="R7" s="7">
+        <v>1</v>
+      </c>
+      <c r="S7" s="7">
+        <v>0</v>
+      </c>
+      <c r="T7" s="7" t="s">
+        <v>39</v>
+      </c>
+      <c r="U7" s="7"/>
+      <c r="V7" s="7" t="s">
+        <v>32</v>
+      </c>
+      <c r="W7" s="7">
+        <v>103</v>
+      </c>
+      <c r="X7" s="7" t="s">
         <v>48</v>
       </c>
-      <c r="Q7" s="7">
+      <c r="Y7" s="7">
         <v>67</v>
       </c>
-      <c r="R7" s="7" t="s">
+      <c r="Z7" s="7" t="s">
         <v>49</v>
       </c>
-      <c r="S7" s="7"/>
-[...18 lines deleted...]
-        <v>32</v>
+      <c r="AA7" s="7">
+        <v>0</v>
       </c>
     </row>
     <row r="8" spans="1:27">
       <c r="A8" s="1" t="s">
         <v>50</v>
       </c>
       <c r="B8" s="1" t="s">
         <v>31</v>
       </c>
       <c r="C8" s="4">
         <v>799.0</v>
       </c>
       <c r="D8" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E8" s="6" t="s">
         <v>32</v>
       </c>
       <c r="F8" s="6" t="s">
         <v>32</v>
       </c>
       <c r="G8" s="6" t="s">
         <v>32</v>
       </c>
       <c r="H8" s="6" t="s">
         <v>33</v>
       </c>
       <c r="I8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="J8" s="4">
         <v>799.0</v>
       </c>
       <c r="K8" s="6" t="s">
         <v>35</v>
       </c>
       <c r="L8" s="6" t="s">
         <v>36</v>
       </c>
       <c r="M8" s="6" t="s">
         <v>32</v>
       </c>
       <c r="N8" s="6" t="s">
         <v>37</v>
       </c>
       <c r="O8" s="6">
-        <v>120</v>
+        <v>7</v>
       </c>
       <c r="P8" s="6" t="s">
-        <v>51</v>
-[...9 lines deleted...]
-        <v>7</v>
+        <v>38</v>
+      </c>
+      <c r="Q8" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="R8" s="6">
+        <v>3</v>
+      </c>
+      <c r="S8" s="6">
+        <v>0</v>
+      </c>
+      <c r="T8" s="6" t="s">
+        <v>39</v>
       </c>
       <c r="U8" s="6" t="s">
         <v>40</v>
       </c>
       <c r="V8" s="6" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="W8" s="6">
-        <v>3</v>
-[...3 lines deleted...]
-        <v>41</v>
+        <v>159</v>
+      </c>
+      <c r="X8" s="6" t="s">
+        <v>51</v>
+      </c>
+      <c r="Y8" s="6">
+        <v>98</v>
       </c>
       <c r="Z8" s="6" t="s">
-        <v>42</v>
-[...2 lines deleted...]
-        <v>40</v>
+        <v>52</v>
+      </c>
+      <c r="AA8" s="6">
+        <v>0</v>
       </c>
     </row>
     <row r="9" spans="1:27">
       <c r="A9" s="3" t="s">
         <v>50</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>31</v>
       </c>
       <c r="C9" s="5">
         <v>799.0</v>
       </c>
       <c r="D9" s="7" t="s">
         <v>32</v>
       </c>
       <c r="E9" s="7" t="s">
         <v>32</v>
       </c>
       <c r="F9" s="7" t="s">
         <v>32</v>
       </c>
       <c r="G9" s="7" t="s">
         <v>32</v>
       </c>
       <c r="H9" s="7" t="s">
         <v>33</v>
       </c>
       <c r="I9" s="7" t="s">
         <v>43</v>
       </c>
       <c r="J9" s="5">
         <v>799.0</v>
       </c>
       <c r="K9" s="7" t="s">
         <v>35</v>
       </c>
       <c r="L9" s="7" t="s">
         <v>36</v>
       </c>
       <c r="M9" s="7" t="s">
         <v>32</v>
       </c>
       <c r="N9" s="7" t="s">
         <v>37</v>
       </c>
       <c r="O9" s="7">
-        <v>120</v>
+        <v>7</v>
       </c>
       <c r="P9" s="7" t="s">
+        <v>38</v>
+      </c>
+      <c r="Q9" s="7" t="s">
+        <v>38</v>
+      </c>
+      <c r="R9" s="7">
+        <v>3</v>
+      </c>
+      <c r="S9" s="7">
+        <v>0</v>
+      </c>
+      <c r="T9" s="7" t="s">
+        <v>39</v>
+      </c>
+      <c r="U9" s="7"/>
+      <c r="V9" s="7" t="s">
+        <v>32</v>
+      </c>
+      <c r="W9" s="7">
+        <v>150</v>
+      </c>
+      <c r="X9" s="7" t="s">
         <v>53</v>
       </c>
-      <c r="Q9" s="7">
-[...2 lines deleted...]
-      <c r="R9" s="7" t="s">
+      <c r="Y9" s="7">
+        <v>94</v>
+      </c>
+      <c r="Z9" s="7" t="s">
         <v>54</v>
       </c>
-      <c r="S9" s="7"/>
-[...18 lines deleted...]
-        <v>32</v>
+      <c r="AA9" s="7">
+        <v>0</v>
       </c>
     </row>
   </sheetData>
-  <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:AA1"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <legacyDrawing r:id="rId_comments_vml1"/>
+  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Zadání srovnání</vt:lpstr>
       <vt:lpstr>Výsledky srovnání</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
+  <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Unknown Creator</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Untitled Spreadsheet</dc:title>
   <dc:description/>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>