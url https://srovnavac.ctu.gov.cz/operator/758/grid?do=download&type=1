--- v0 (2026-05-14)
+++ v1 (2026-08-13)
@@ -678,50 +678,53 @@
       </text>
     </comment>
     <comment ref="BI11" authorId="0">
       <text>
         <r>
           <t xml:space="preserve">Po vyčerpání 12 GB rychlost 256 Kbit/s</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="118">
   <si>
     <t>Tento dokument byl vytvořen srovnávacím nástrojem ČTÚ dostupným na https://srovnavac.ctu.gov.cz. Dokument obsahuje výsledky srovnání služeb poskytovaných podnikateli v elektronických komunikacích na základě informací, které podnikatelé ČTÚ poskytují.</t>
   </si>
   <si>
     <t>Uvedené informace nemusejí představovat úplný přehled trhu. Uvádíme je tak, jak je podnikatelé do srovnávacího nástroje vložili. Najdete-li rozpor mezi uvedenými informacemi a ceníkem podnikatele, využijte prosím funkci Nahlášení chybných údajů.</t>
   </si>
   <si>
     <t>Všechny ceny jsou uváděny za měsíc vč. DPH.</t>
   </si>
   <si>
+    <t>ano</t>
+  </si>
+  <si>
     <t>Název služby</t>
   </si>
   <si>
     <t>Operátor (obchodní značka)</t>
   </si>
   <si>
     <t>Cena</t>
   </si>
   <si>
     <t>Určeno pouze pro nové zákazníky</t>
   </si>
   <si>
     <t>Určeno pouze pro studenty/mladé</t>
   </si>
   <si>
     <t>Určeno pouze pro seniory</t>
   </si>
   <si>
     <t>Určeno pouze pro OZP</t>
   </si>
   <si>
     <t>Jiné omezující podmínky užití</t>
   </si>
   <si>
     <t>Druh smlouvy</t>
@@ -880,53 +883,50 @@
     <t>Limit dat dle FUP</t>
   </si>
   <si>
     <t>URL adresa nabídky služby</t>
   </si>
   <si>
     <t>URL adresa nabídky kombinace</t>
   </si>
   <si>
     <t>Je nabízena i v kombinaci s jinými službami</t>
   </si>
   <si>
     <t>Ochutnávková karta</t>
   </si>
   <si>
     <t>T-Mobile Czech Republic a.s.</t>
   </si>
   <si>
     <t>ne</t>
   </si>
   <si>
     <t>předplacená</t>
   </si>
   <si>
     <t>30 dní</t>
-  </si>
-[...1 lines deleted...]
-    <t>ano</t>
   </si>
   <si>
     <t>0 min</t>
   </si>
   <si>
     <t>60+60</t>
   </si>
   <si>
     <t>30+1</t>
   </si>
   <si>
     <t>0 SMS</t>
   </si>
   <si>
     <t>0 MB</t>
   </si>
   <si>
     <t>1 kB</t>
   </si>
   <si>
     <t>500 Mb/s</t>
   </si>
   <si>
     <t>100 Mb/s</t>
   </si>
@@ -1071,67 +1071,71 @@
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFea870e"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFeeeeee"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
-    <border/>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="8">
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
-[...1 lines deleted...]
-    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
-      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+      <alignment vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="3" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
-      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+      <alignment vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="3" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="3" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/></Relationships>
 </file>
@@ -1440,413 +1444,413 @@
   </sheetPr>
   <dimension ref="A1:A3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:1">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
   </sheetData>
-  <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
+  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:BL11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" topLeftCell="C2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight"/>
       <selection pane="bottomLeft"/>
       <selection pane="bottomRight" activeCell="BL2" sqref="BL2:BL11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="true" defaultRowHeight="20" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="37" bestFit="true" customWidth="true" style="0"/>
-[...62 lines deleted...]
-    <col min="64" max="64" width="51" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="37.705" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="36.42" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="24.708" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="42.418" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="42.418" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="34.135" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="29.421" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="70.697" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="19.995" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="43.561" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="36.42" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="32.849" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="24.708" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="25.851" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="41.133" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="32.849" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="31.707" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="30.564" bestFit="true" customWidth="true" style="0"/>
+    <col min="19" max="19" width="39.99" bestFit="true" customWidth="true" style="0"/>
+    <col min="20" max="20" width="39.99" bestFit="true" customWidth="true" style="0"/>
+    <col min="21" max="21" width="42.418" bestFit="true" customWidth="true" style="0"/>
+    <col min="22" max="22" width="70.697" bestFit="true" customWidth="true" style="0"/>
+    <col min="23" max="23" width="23.423" bestFit="true" customWidth="true" style="0"/>
+    <col min="24" max="24" width="55.272" bestFit="true" customWidth="true" style="0"/>
+    <col min="25" max="25" width="64.841" bestFit="true" customWidth="true" style="0"/>
+    <col min="26" max="26" width="62.413" bestFit="true" customWidth="true" style="0"/>
+    <col min="27" max="27" width="43.561" bestFit="true" customWidth="true" style="0"/>
+    <col min="28" max="28" width="24.708" bestFit="true" customWidth="true" style="0"/>
+    <col min="29" max="29" width="34.135" bestFit="true" customWidth="true" style="0"/>
+    <col min="30" max="30" width="47.131" bestFit="true" customWidth="true" style="0"/>
+    <col min="31" max="31" width="19.995" bestFit="true" customWidth="true" style="0"/>
+    <col min="32" max="32" width="36.42" bestFit="true" customWidth="true" style="0"/>
+    <col min="33" max="33" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="34" max="34" width="31.707" bestFit="true" customWidth="true" style="0"/>
+    <col min="35" max="35" width="35.277" bestFit="true" customWidth="true" style="0"/>
+    <col min="36" max="36" width="32.849" bestFit="true" customWidth="true" style="0"/>
+    <col min="37" max="37" width="31.707" bestFit="true" customWidth="true" style="0"/>
+    <col min="38" max="38" width="25.851" bestFit="true" customWidth="true" style="0"/>
+    <col min="39" max="39" width="25.851" bestFit="true" customWidth="true" style="0"/>
+    <col min="40" max="40" width="25.851" bestFit="true" customWidth="true" style="0"/>
+    <col min="41" max="41" width="22.28" bestFit="true" customWidth="true" style="0"/>
+    <col min="42" max="42" width="38.848" bestFit="true" customWidth="true" style="0"/>
+    <col min="43" max="43" width="32.849" bestFit="true" customWidth="true" style="0"/>
+    <col min="44" max="44" width="32.849" bestFit="true" customWidth="true" style="0"/>
+    <col min="45" max="45" width="32.849" bestFit="true" customWidth="true" style="0"/>
+    <col min="46" max="46" width="36.42" bestFit="true" customWidth="true" style="0"/>
+    <col min="47" max="47" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="48" max="48" width="32.849" bestFit="true" customWidth="true" style="0"/>
+    <col min="49" max="49" width="28.136" bestFit="true" customWidth="true" style="0"/>
+    <col min="50" max="50" width="44.703" bestFit="true" customWidth="true" style="0"/>
+    <col min="51" max="51" width="38.848" bestFit="true" customWidth="true" style="0"/>
+    <col min="52" max="52" width="38.848" bestFit="true" customWidth="true" style="0"/>
+    <col min="53" max="53" width="38.848" bestFit="true" customWidth="true" style="0"/>
+    <col min="54" max="54" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="55" max="55" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="56" max="56" width="45.846" bestFit="true" customWidth="true" style="0"/>
+    <col min="57" max="57" width="44.703" bestFit="true" customWidth="true" style="0"/>
+    <col min="58" max="58" width="39.99" bestFit="true" customWidth="true" style="0"/>
+    <col min="59" max="59" width="38.848" bestFit="true" customWidth="true" style="0"/>
+    <col min="60" max="60" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="61" max="61" width="25.851" bestFit="true" customWidth="true" style="0"/>
+    <col min="62" max="62" width="69.554" bestFit="true" customWidth="true" style="0"/>
+    <col min="63" max="63" width="38.848" bestFit="true" customWidth="true" style="0"/>
+    <col min="64" max="64" width="56.558" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:64">
       <c r="A1" s="2" t="s">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="S1" s="2" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="T1" s="2" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="U1" s="2" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="V1" s="2" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="W1" s="2" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="X1" s="2" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="Y1" s="2" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="Z1" s="2" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="AA1" s="2" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="AB1" s="2" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="AC1" s="2" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="AD1" s="2" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="AE1" s="2" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="AF1" s="2" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="AG1" s="2" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="AH1" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="AI1" s="2" t="s">
+        <v>38</v>
+      </c>
+      <c r="AJ1" s="2" t="s">
+        <v>39</v>
+      </c>
+      <c r="AK1" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="AL1" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="AM1" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="AN1" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="AO1" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="AP1" s="2" t="s">
+        <v>45</v>
+      </c>
+      <c r="AQ1" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="AR1" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AS1" s="2" t="s">
+        <v>48</v>
+      </c>
+      <c r="AT1" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="AU1" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="AV1" s="2" t="s">
+        <v>51</v>
+      </c>
+      <c r="AW1" s="2" t="s">
+        <v>52</v>
+      </c>
+      <c r="AX1" s="2" t="s">
+        <v>53</v>
+      </c>
+      <c r="AY1" s="2" t="s">
+        <v>54</v>
+      </c>
+      <c r="AZ1" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="BA1" s="2" t="s">
+        <v>56</v>
+      </c>
+      <c r="BB1" s="2" t="s">
+        <v>57</v>
+      </c>
+      <c r="BC1" s="2" t="s">
         <v>36</v>
       </c>
-      <c r="AI1" s="2" t="s">
-[...61 lines deleted...]
-      </c>
       <c r="BD1" s="2" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="BE1" s="2" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="BF1" s="2" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="BG1" s="2" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="BH1" s="2" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="BI1" s="2" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="BJ1" s="2" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="BK1" s="2" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="BL1" s="2" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
     </row>
     <row r="2" spans="1:64">
       <c r="A2" s="1" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B2" s="1" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="C2" s="4"/>
       <c r="D2" s="6" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="E2" s="6" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="F2" s="6" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="G2" s="6" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="H2" s="6"/>
       <c r="I2" s="6" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="J2" s="6">
         <v>200</v>
       </c>
       <c r="K2" s="4"/>
       <c r="L2" s="6" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="M2" s="4"/>
       <c r="N2" s="6"/>
       <c r="O2" s="4"/>
       <c r="P2" s="4"/>
       <c r="Q2" s="6">
         <v>1</v>
       </c>
       <c r="R2" s="6">
         <v>1</v>
       </c>
       <c r="S2" s="6"/>
       <c r="T2" s="6" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="U2" s="6" t="s">
-        <v>71</v>
+        <v>3</v>
       </c>
       <c r="V2" s="6"/>
       <c r="W2" s="6">
         <v>1</v>
       </c>
       <c r="X2" s="6" t="s">
-        <v>71</v>
+        <v>3</v>
       </c>
       <c r="Y2" s="6" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="Z2" s="6" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="AA2" s="6" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="AB2" s="6" t="s">
-        <v>71</v>
+        <v>3</v>
       </c>
       <c r="AC2" s="6" t="s">
-        <v>71</v>
+        <v>3</v>
       </c>
       <c r="AD2" s="6" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="AE2" s="6" t="s">
         <v>72</v>
       </c>
       <c r="AF2" s="6"/>
       <c r="AG2" s="6" t="s">
         <v>73</v>
       </c>
       <c r="AH2" s="6" t="s">
         <v>73</v>
       </c>
       <c r="AI2" s="6" t="s">
         <v>73</v>
       </c>
       <c r="AJ2" s="6" t="s">
         <v>73</v>
       </c>
       <c r="AK2" s="6" t="s">
         <v>73</v>
       </c>
       <c r="AL2" s="6" t="s">
         <v>74</v>
       </c>
       <c r="AM2" s="6" t="s">
         <v>73</v>
@@ -1890,127 +1894,127 @@
       </c>
       <c r="BC2" s="6" t="s">
         <v>77</v>
       </c>
       <c r="BD2" s="6" t="s">
         <v>78</v>
       </c>
       <c r="BE2" s="6" t="s">
         <v>79</v>
       </c>
       <c r="BF2" s="6" t="s">
         <v>78</v>
       </c>
       <c r="BG2" s="6" t="s">
         <v>79</v>
       </c>
       <c r="BH2" s="6" t="s">
         <v>80</v>
       </c>
       <c r="BI2" s="6"/>
       <c r="BJ2" s="6" t="s">
         <v>81</v>
       </c>
       <c r="BK2" s="6"/>
       <c r="BL2" s="6" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
     </row>
     <row r="3" spans="1:64">
       <c r="A3" s="3" t="s">
         <v>82</v>
       </c>
       <c r="B3" s="3" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="C3" s="5"/>
       <c r="D3" s="7" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="E3" s="7" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="F3" s="7" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="G3" s="7" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="H3" s="7"/>
       <c r="I3" s="7" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="J3" s="7">
         <v>200</v>
       </c>
       <c r="K3" s="5"/>
       <c r="L3" s="7" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="M3" s="5"/>
       <c r="N3" s="7"/>
       <c r="O3" s="5">
         <v>150.0</v>
       </c>
       <c r="P3" s="5"/>
       <c r="Q3" s="7">
         <v>3</v>
       </c>
       <c r="R3" s="7">
         <v>2</v>
       </c>
       <c r="S3" s="7"/>
       <c r="T3" s="7" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="U3" s="7" t="s">
-        <v>71</v>
+        <v>3</v>
       </c>
       <c r="V3" s="7"/>
       <c r="W3" s="7">
         <v>1</v>
       </c>
       <c r="X3" s="7" t="s">
-        <v>71</v>
+        <v>3</v>
       </c>
       <c r="Y3" s="7" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="Z3" s="7" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="AA3" s="7" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="AB3" s="7" t="s">
-        <v>71</v>
+        <v>3</v>
       </c>
       <c r="AC3" s="7" t="s">
-        <v>71</v>
+        <v>3</v>
       </c>
       <c r="AD3" s="7" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="AE3" s="7" t="s">
         <v>72</v>
       </c>
       <c r="AF3" s="7"/>
       <c r="AG3" s="7" t="s">
         <v>73</v>
       </c>
       <c r="AH3" s="7" t="s">
         <v>73</v>
       </c>
       <c r="AI3" s="7" t="s">
         <v>73</v>
       </c>
       <c r="AJ3" s="7" t="s">
         <v>73</v>
       </c>
       <c r="AK3" s="7" t="s">
         <v>73</v>
       </c>
       <c r="AL3" s="7" t="s">
         <v>74</v>
       </c>
       <c r="AM3" s="7" t="s">
         <v>73</v>
@@ -2054,131 +2058,131 @@
       </c>
       <c r="BC3" s="7" t="s">
         <v>77</v>
       </c>
       <c r="BD3" s="7" t="s">
         <v>83</v>
       </c>
       <c r="BE3" s="7" t="s">
         <v>84</v>
       </c>
       <c r="BF3" s="7" t="s">
         <v>83</v>
       </c>
       <c r="BG3" s="7" t="s">
         <v>84</v>
       </c>
       <c r="BH3" s="7" t="s">
         <v>85</v>
       </c>
       <c r="BI3" s="7"/>
       <c r="BJ3" s="7" t="s">
         <v>81</v>
       </c>
       <c r="BK3" s="7"/>
       <c r="BL3" s="7" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
     </row>
     <row r="4" spans="1:64">
       <c r="A4" s="1" t="s">
         <v>86</v>
       </c>
       <c r="B4" s="1" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="C4" s="4">
         <v>150.0</v>
       </c>
       <c r="D4" s="6" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="E4" s="6" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="F4" s="6" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="G4" s="6" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="H4" s="6"/>
       <c r="I4" s="6" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="J4" s="6">
         <v>200</v>
       </c>
       <c r="K4" s="4">
         <v>150.0</v>
       </c>
       <c r="L4" s="6" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="M4" s="4"/>
       <c r="N4" s="6"/>
       <c r="O4" s="4">
         <v>150.0</v>
       </c>
       <c r="P4" s="4"/>
       <c r="Q4" s="6">
         <v>2</v>
       </c>
       <c r="R4" s="6">
         <v>2</v>
       </c>
       <c r="S4" s="6"/>
       <c r="T4" s="6" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="U4" s="6" t="s">
-        <v>71</v>
+        <v>3</v>
       </c>
       <c r="V4" s="6"/>
       <c r="W4" s="6">
         <v>1</v>
       </c>
       <c r="X4" s="6" t="s">
-        <v>71</v>
+        <v>3</v>
       </c>
       <c r="Y4" s="6" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="Z4" s="6" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="AA4" s="6" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="AB4" s="6" t="s">
-        <v>71</v>
+        <v>3</v>
       </c>
       <c r="AC4" s="6" t="s">
-        <v>71</v>
+        <v>3</v>
       </c>
       <c r="AD4" s="6" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="AE4" s="6" t="s">
         <v>72</v>
       </c>
       <c r="AF4" s="6"/>
       <c r="AG4" s="6" t="s">
         <v>73</v>
       </c>
       <c r="AH4" s="6" t="s">
         <v>73</v>
       </c>
       <c r="AI4" s="6" t="s">
         <v>73</v>
       </c>
       <c r="AJ4" s="6" t="s">
         <v>73</v>
       </c>
       <c r="AK4" s="6" t="s">
         <v>73</v>
       </c>
       <c r="AL4" s="6" t="s">
         <v>74</v>
       </c>
       <c r="AM4" s="6" t="s">
         <v>73</v>
@@ -2222,125 +2226,125 @@
       </c>
       <c r="BC4" s="6" t="s">
         <v>77</v>
       </c>
       <c r="BD4" s="6" t="s">
         <v>78</v>
       </c>
       <c r="BE4" s="6" t="s">
         <v>79</v>
       </c>
       <c r="BF4" s="6" t="s">
         <v>78</v>
       </c>
       <c r="BG4" s="6" t="s">
         <v>79</v>
       </c>
       <c r="BH4" s="6" t="s">
         <v>80</v>
       </c>
       <c r="BI4" s="6"/>
       <c r="BJ4" s="6" t="s">
         <v>81</v>
       </c>
       <c r="BK4" s="6"/>
       <c r="BL4" s="6" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
     </row>
     <row r="5" spans="1:64">
       <c r="A5" s="3" t="s">
         <v>88</v>
       </c>
       <c r="B5" s="3" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="C5" s="5">
         <v>265.0</v>
       </c>
       <c r="D5" s="7" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="E5" s="7" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="F5" s="7" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="G5" s="7" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="H5" s="7"/>
       <c r="I5" s="7" t="s">
         <v>89</v>
       </c>
       <c r="J5" s="7"/>
       <c r="K5" s="5">
         <v>265.0</v>
       </c>
       <c r="L5" s="7" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="M5" s="5"/>
       <c r="N5" s="7"/>
       <c r="O5" s="5"/>
       <c r="P5" s="5">
         <v>10000.0</v>
       </c>
       <c r="Q5" s="7"/>
       <c r="R5" s="7"/>
       <c r="S5" s="7"/>
       <c r="T5" s="7" t="s">
-        <v>71</v>
+        <v>3</v>
       </c>
       <c r="U5" s="7" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="V5" s="7"/>
       <c r="W5" s="7">
         <v>1</v>
       </c>
       <c r="X5" s="7" t="s">
-        <v>71</v>
+        <v>3</v>
       </c>
       <c r="Y5" s="7" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="Z5" s="7" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="AA5" s="7" t="s">
-        <v>71</v>
+        <v>3</v>
       </c>
       <c r="AB5" s="7" t="s">
-        <v>71</v>
+        <v>3</v>
       </c>
       <c r="AC5" s="7" t="s">
-        <v>71</v>
+        <v>3</v>
       </c>
       <c r="AD5" s="7" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="AE5" s="7" t="s">
         <v>72</v>
       </c>
       <c r="AF5" s="7"/>
       <c r="AG5" s="7" t="s">
         <v>73</v>
       </c>
       <c r="AH5" s="7" t="s">
         <v>73</v>
       </c>
       <c r="AI5" s="7" t="s">
         <v>73</v>
       </c>
       <c r="AJ5" s="7" t="s">
         <v>73</v>
       </c>
       <c r="AK5" s="7" t="s">
         <v>73</v>
       </c>
       <c r="AL5" s="7" t="s">
         <v>73</v>
       </c>
       <c r="AM5" s="7" t="s">
         <v>73</v>
@@ -2388,127 +2392,127 @@
       <c r="BD5" s="7" t="s">
         <v>92</v>
       </c>
       <c r="BE5" s="7" t="s">
         <v>93</v>
       </c>
       <c r="BF5" s="7" t="s">
         <v>92</v>
       </c>
       <c r="BG5" s="7" t="s">
         <v>93</v>
       </c>
       <c r="BH5" s="7" t="s">
         <v>94</v>
       </c>
       <c r="BI5" s="7" t="s">
         <v>90</v>
       </c>
       <c r="BJ5" s="7" t="s">
         <v>95</v>
       </c>
       <c r="BK5" s="7" t="s">
         <v>96</v>
       </c>
       <c r="BL5" s="7" t="s">
-        <v>71</v>
+        <v>3</v>
       </c>
     </row>
     <row r="6" spans="1:64">
       <c r="A6" s="1" t="s">
         <v>97</v>
       </c>
       <c r="B6" s="1" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="C6" s="4">
         <v>275.0</v>
       </c>
       <c r="D6" s="6" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="E6" s="6" t="s">
-        <v>71</v>
+        <v>3</v>
       </c>
       <c r="F6" s="6" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="G6" s="6" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="H6" s="6"/>
       <c r="I6" s="6" t="s">
         <v>89</v>
       </c>
       <c r="J6" s="6"/>
       <c r="K6" s="4">
         <v>275.0</v>
       </c>
       <c r="L6" s="6" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="M6" s="4"/>
       <c r="N6" s="6"/>
       <c r="O6" s="4"/>
       <c r="P6" s="4">
         <v>10000.0</v>
       </c>
       <c r="Q6" s="6"/>
       <c r="R6" s="6"/>
       <c r="S6" s="6"/>
       <c r="T6" s="6" t="s">
-        <v>71</v>
+        <v>3</v>
       </c>
       <c r="U6" s="6" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="V6" s="6" t="s">
         <v>98</v>
       </c>
       <c r="W6" s="6">
         <v>1</v>
       </c>
       <c r="X6" s="6" t="s">
-        <v>71</v>
+        <v>3</v>
       </c>
       <c r="Y6" s="6" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="Z6" s="6" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="AA6" s="6" t="s">
-        <v>71</v>
+        <v>3</v>
       </c>
       <c r="AB6" s="6" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="AC6" s="6" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="AD6" s="6" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="AE6" s="6" t="s">
         <v>99</v>
       </c>
       <c r="AF6" s="6" t="s">
         <v>99</v>
       </c>
       <c r="AG6" s="6" t="s">
         <v>73</v>
       </c>
       <c r="AH6" s="6" t="s">
         <v>73</v>
       </c>
       <c r="AI6" s="6" t="s">
         <v>73</v>
       </c>
       <c r="AJ6" s="6" t="s">
         <v>73</v>
       </c>
       <c r="AK6" s="6" t="s">
         <v>73</v>
       </c>
       <c r="AL6" s="6" t="s">
         <v>73</v>
       </c>
@@ -2550,131 +2554,131 @@
       <c r="BD6" s="6" t="s">
         <v>92</v>
       </c>
       <c r="BE6" s="6" t="s">
         <v>93</v>
       </c>
       <c r="BF6" s="6" t="s">
         <v>92</v>
       </c>
       <c r="BG6" s="6" t="s">
         <v>93</v>
       </c>
       <c r="BH6" s="6" t="s">
         <v>94</v>
       </c>
       <c r="BI6" s="6" t="s">
         <v>101</v>
       </c>
       <c r="BJ6" s="6" t="s">
         <v>95</v>
       </c>
       <c r="BK6" s="6" t="s">
         <v>96</v>
       </c>
       <c r="BL6" s="6" t="s">
-        <v>71</v>
+        <v>3</v>
       </c>
     </row>
     <row r="7" spans="1:64">
       <c r="A7" s="3" t="s">
         <v>102</v>
       </c>
       <c r="B7" s="3" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="C7" s="5">
         <v>279.0</v>
       </c>
       <c r="D7" s="7" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="E7" s="7" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="F7" s="7" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="G7" s="7" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="H7" s="7"/>
       <c r="I7" s="7" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="J7" s="7">
         <v>200</v>
       </c>
       <c r="K7" s="5">
         <v>349.0</v>
       </c>
       <c r="L7" s="7" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="M7" s="5">
         <v>279.0</v>
       </c>
       <c r="N7" s="7" t="s">
         <v>103</v>
       </c>
       <c r="O7" s="5"/>
       <c r="P7" s="5"/>
       <c r="Q7" s="7"/>
       <c r="R7" s="7">
         <v>2</v>
       </c>
       <c r="S7" s="7"/>
       <c r="T7" s="7" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="U7" s="7" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="V7" s="7"/>
       <c r="W7" s="7">
         <v>1</v>
       </c>
       <c r="X7" s="7" t="s">
-        <v>71</v>
+        <v>3</v>
       </c>
       <c r="Y7" s="7" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="Z7" s="7" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="AA7" s="7" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="AB7" s="7" t="s">
-        <v>71</v>
+        <v>3</v>
       </c>
       <c r="AC7" s="7" t="s">
-        <v>71</v>
+        <v>3</v>
       </c>
       <c r="AD7" s="7" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="AE7" s="7" t="s">
         <v>72</v>
       </c>
       <c r="AF7" s="7"/>
       <c r="AG7" s="7" t="s">
         <v>73</v>
       </c>
       <c r="AH7" s="7" t="s">
         <v>73</v>
       </c>
       <c r="AI7" s="7" t="s">
         <v>73</v>
       </c>
       <c r="AJ7" s="7" t="s">
         <v>73</v>
       </c>
       <c r="AK7" s="7" t="s">
         <v>73</v>
       </c>
       <c r="AL7" s="7" t="s">
         <v>74</v>
       </c>
       <c r="AM7" s="7" t="s">
         <v>73</v>
@@ -2708,133 +2712,139 @@
         <v>77</v>
       </c>
       <c r="BD7" s="7" t="s">
         <v>78</v>
       </c>
       <c r="BE7" s="7" t="s">
         <v>79</v>
       </c>
       <c r="BF7" s="7" t="s">
         <v>78</v>
       </c>
       <c r="BG7" s="7" t="s">
         <v>79</v>
       </c>
       <c r="BH7" s="7" t="s">
         <v>94</v>
       </c>
       <c r="BI7" s="7" t="s">
         <v>104</v>
       </c>
       <c r="BJ7" s="7" t="s">
         <v>105</v>
       </c>
       <c r="BK7" s="7"/>
       <c r="BL7" s="7" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
     </row>
     <row r="8" spans="1:64">
       <c r="A8" s="1" t="s">
         <v>106</v>
       </c>
       <c r="B8" s="1" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="C8" s="4">
         <v>399.0</v>
       </c>
       <c r="D8" s="6" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="E8" s="6" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="F8" s="6" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="G8" s="6" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="H8" s="6" t="s">
         <v>107</v>
       </c>
       <c r="I8" s="6" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="J8" s="6">
         <v>200</v>
       </c>
       <c r="K8" s="4">
         <v>499.0</v>
       </c>
       <c r="L8" s="6" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="M8" s="4">
         <v>399.0</v>
       </c>
       <c r="N8" s="6" t="s">
         <v>108</v>
       </c>
       <c r="O8" s="4"/>
       <c r="P8" s="4"/>
-      <c r="Q8" s="6"/>
-[...1 lines deleted...]
-      <c r="S8" s="6"/>
+      <c r="Q8" s="6">
+        <v>0</v>
+      </c>
+      <c r="R8" s="6">
+        <v>0</v>
+      </c>
+      <c r="S8" s="6">
+        <v>0</v>
+      </c>
       <c r="T8" s="6" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="U8" s="6" t="s">
-        <v>71</v>
+        <v>3</v>
       </c>
       <c r="V8" s="6" t="s">
         <v>107</v>
       </c>
       <c r="W8" s="6">
         <v>1</v>
       </c>
       <c r="X8" s="6" t="s">
-        <v>71</v>
+        <v>3</v>
       </c>
       <c r="Y8" s="6" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="Z8" s="6" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="AA8" s="6" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="AB8" s="6" t="s">
-        <v>71</v>
+        <v>3</v>
       </c>
       <c r="AC8" s="6" t="s">
-        <v>71</v>
+        <v>3</v>
       </c>
       <c r="AD8" s="6" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="AE8" s="6" t="s">
         <v>72</v>
       </c>
       <c r="AF8" s="6"/>
       <c r="AG8" s="6" t="s">
         <v>73</v>
       </c>
       <c r="AH8" s="6" t="s">
         <v>73</v>
       </c>
       <c r="AI8" s="6" t="s">
         <v>73</v>
       </c>
       <c r="AJ8" s="6" t="s">
         <v>73</v>
       </c>
       <c r="AK8" s="6" t="s">
         <v>73</v>
       </c>
       <c r="AL8" s="6" t="s">
         <v>74</v>
       </c>
       <c r="AM8" s="6" t="s">
         <v>73</v>
@@ -2868,131 +2878,131 @@
         <v>77</v>
       </c>
       <c r="BD8" s="6" t="s">
         <v>78</v>
       </c>
       <c r="BE8" s="6" t="s">
         <v>79</v>
       </c>
       <c r="BF8" s="6" t="s">
         <v>78</v>
       </c>
       <c r="BG8" s="6" t="s">
         <v>79</v>
       </c>
       <c r="BH8" s="6" t="s">
         <v>94</v>
       </c>
       <c r="BI8" s="6" t="s">
         <v>109</v>
       </c>
       <c r="BJ8" s="6" t="s">
         <v>110</v>
       </c>
       <c r="BK8" s="6"/>
       <c r="BL8" s="6" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
     </row>
     <row r="9" spans="1:64">
       <c r="A9" s="3" t="s">
         <v>111</v>
       </c>
       <c r="B9" s="3" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="C9" s="5">
         <v>399.0</v>
       </c>
       <c r="D9" s="7" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="E9" s="7" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="F9" s="7" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="G9" s="7" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="H9" s="7"/>
       <c r="I9" s="7" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="J9" s="7">
         <v>200</v>
       </c>
       <c r="K9" s="5">
         <v>449.0</v>
       </c>
       <c r="L9" s="7" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="M9" s="5">
         <v>399.0</v>
       </c>
       <c r="N9" s="7" t="s">
         <v>103</v>
       </c>
       <c r="O9" s="5"/>
       <c r="P9" s="5"/>
       <c r="Q9" s="7"/>
       <c r="R9" s="7">
         <v>2</v>
       </c>
       <c r="S9" s="7"/>
       <c r="T9" s="7" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="U9" s="7" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="V9" s="7"/>
       <c r="W9" s="7">
         <v>1</v>
       </c>
       <c r="X9" s="7" t="s">
-        <v>71</v>
+        <v>3</v>
       </c>
       <c r="Y9" s="7" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="Z9" s="7" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="AA9" s="7" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="AB9" s="7" t="s">
-        <v>71</v>
+        <v>3</v>
       </c>
       <c r="AC9" s="7" t="s">
-        <v>71</v>
+        <v>3</v>
       </c>
       <c r="AD9" s="7" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="AE9" s="7" t="s">
         <v>72</v>
       </c>
       <c r="AF9" s="7"/>
       <c r="AG9" s="7" t="s">
         <v>73</v>
       </c>
       <c r="AH9" s="7" t="s">
         <v>73</v>
       </c>
       <c r="AI9" s="7" t="s">
         <v>73</v>
       </c>
       <c r="AJ9" s="7" t="s">
         <v>73</v>
       </c>
       <c r="AK9" s="7" t="s">
         <v>73</v>
       </c>
       <c r="AL9" s="7" t="s">
         <v>74</v>
       </c>
       <c r="AM9" s="7" t="s">
         <v>73</v>
@@ -3026,125 +3036,125 @@
         <v>77</v>
       </c>
       <c r="BD9" s="7" t="s">
         <v>78</v>
       </c>
       <c r="BE9" s="7" t="s">
         <v>79</v>
       </c>
       <c r="BF9" s="7" t="s">
         <v>78</v>
       </c>
       <c r="BG9" s="7" t="s">
         <v>79</v>
       </c>
       <c r="BH9" s="7" t="s">
         <v>94</v>
       </c>
       <c r="BI9" s="7" t="s">
         <v>112</v>
       </c>
       <c r="BJ9" s="7" t="s">
         <v>113</v>
       </c>
       <c r="BK9" s="7"/>
       <c r="BL9" s="7" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
     </row>
     <row r="10" spans="1:64">
       <c r="A10" s="1" t="s">
         <v>114</v>
       </c>
       <c r="B10" s="1" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="C10" s="4">
         <v>485.0</v>
       </c>
       <c r="D10" s="6" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="E10" s="6" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="F10" s="6" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="G10" s="6" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="6" t="s">
         <v>89</v>
       </c>
       <c r="J10" s="6"/>
       <c r="K10" s="4">
         <v>485.0</v>
       </c>
       <c r="L10" s="6" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="M10" s="4"/>
       <c r="N10" s="6"/>
       <c r="O10" s="4"/>
       <c r="P10" s="4">
         <v>10000.0</v>
       </c>
       <c r="Q10" s="6"/>
       <c r="R10" s="6"/>
       <c r="S10" s="6"/>
       <c r="T10" s="6" t="s">
-        <v>71</v>
+        <v>3</v>
       </c>
       <c r="U10" s="6" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="V10" s="6"/>
       <c r="W10" s="6">
         <v>1</v>
       </c>
       <c r="X10" s="6" t="s">
-        <v>71</v>
+        <v>3</v>
       </c>
       <c r="Y10" s="6" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="Z10" s="6" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="AA10" s="6" t="s">
-        <v>71</v>
+        <v>3</v>
       </c>
       <c r="AB10" s="6" t="s">
-        <v>71</v>
+        <v>3</v>
       </c>
       <c r="AC10" s="6" t="s">
-        <v>71</v>
+        <v>3</v>
       </c>
       <c r="AD10" s="6" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="AE10" s="6" t="s">
         <v>99</v>
       </c>
       <c r="AF10" s="6"/>
       <c r="AG10" s="6" t="s">
         <v>73</v>
       </c>
       <c r="AH10" s="6" t="s">
         <v>73</v>
       </c>
       <c r="AI10" s="6" t="s">
         <v>73</v>
       </c>
       <c r="AJ10" s="6" t="s">
         <v>73</v>
       </c>
       <c r="AK10" s="6" t="s">
         <v>73</v>
       </c>
       <c r="AL10" s="6" t="s">
         <v>73</v>
       </c>
       <c r="AM10" s="6" t="s">
         <v>73</v>
@@ -3194,125 +3204,125 @@
       <c r="BD10" s="6" t="s">
         <v>92</v>
       </c>
       <c r="BE10" s="6" t="s">
         <v>93</v>
       </c>
       <c r="BF10" s="6" t="s">
         <v>92</v>
       </c>
       <c r="BG10" s="6" t="s">
         <v>93</v>
       </c>
       <c r="BH10" s="6" t="s">
         <v>94</v>
       </c>
       <c r="BI10" s="6" t="s">
         <v>90</v>
       </c>
       <c r="BJ10" s="6" t="s">
         <v>95</v>
       </c>
       <c r="BK10" s="6" t="s">
         <v>96</v>
       </c>
       <c r="BL10" s="6" t="s">
-        <v>71</v>
+        <v>3</v>
       </c>
     </row>
     <row r="11" spans="1:64">
       <c r="A11" s="3" t="s">
         <v>115</v>
       </c>
       <c r="B11" s="3" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="C11" s="5">
         <v>495.0</v>
       </c>
       <c r="D11" s="7" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="E11" s="7" t="s">
-        <v>71</v>
+        <v>3</v>
       </c>
       <c r="F11" s="7" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="G11" s="7" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="H11" s="7"/>
       <c r="I11" s="7" t="s">
         <v>89</v>
       </c>
       <c r="J11" s="7"/>
       <c r="K11" s="5">
         <v>495.0</v>
       </c>
       <c r="L11" s="7" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="M11" s="5"/>
       <c r="N11" s="7"/>
       <c r="O11" s="5"/>
       <c r="P11" s="5">
         <v>10000.0</v>
       </c>
       <c r="Q11" s="7"/>
       <c r="R11" s="7"/>
       <c r="S11" s="7"/>
       <c r="T11" s="7" t="s">
-        <v>71</v>
+        <v>3</v>
       </c>
       <c r="U11" s="7" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="V11" s="7"/>
       <c r="W11" s="7">
         <v>1</v>
       </c>
       <c r="X11" s="7" t="s">
-        <v>71</v>
+        <v>3</v>
       </c>
       <c r="Y11" s="7" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="Z11" s="7" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="AA11" s="7" t="s">
-        <v>71</v>
+        <v>3</v>
       </c>
       <c r="AB11" s="7" t="s">
-        <v>71</v>
+        <v>3</v>
       </c>
       <c r="AC11" s="7" t="s">
-        <v>71</v>
+        <v>3</v>
       </c>
       <c r="AD11" s="7" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="AE11" s="7" t="s">
         <v>116</v>
       </c>
       <c r="AF11" s="7" t="s">
         <v>116</v>
       </c>
       <c r="AG11" s="7" t="s">
         <v>73</v>
       </c>
       <c r="AH11" s="7" t="s">
         <v>73</v>
       </c>
       <c r="AI11" s="7" t="s">
         <v>73</v>
       </c>
       <c r="AJ11" s="7" t="s">
         <v>73</v>
       </c>
       <c r="AK11" s="7" t="s">
         <v>73</v>
       </c>
       <c r="AL11" s="7" t="s">
         <v>73</v>
       </c>
@@ -3360,89 +3370,90 @@
       <c r="BD11" s="7" t="s">
         <v>92</v>
       </c>
       <c r="BE11" s="7" t="s">
         <v>93</v>
       </c>
       <c r="BF11" s="7" t="s">
         <v>92</v>
       </c>
       <c r="BG11" s="7" t="s">
         <v>93</v>
       </c>
       <c r="BH11" s="7" t="s">
         <v>94</v>
       </c>
       <c r="BI11" s="7" t="s">
         <v>117</v>
       </c>
       <c r="BJ11" s="7" t="s">
         <v>95</v>
       </c>
       <c r="BK11" s="7" t="s">
         <v>96</v>
       </c>
       <c r="BL11" s="7" t="s">
-        <v>71</v>
+        <v>3</v>
       </c>
     </row>
   </sheetData>
-  <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:BL1"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <legacyDrawing r:id="rId_comments_vml1"/>
+  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Zadání srovnání</vt:lpstr>
       <vt:lpstr>Výsledky srovnání</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
+  <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Unknown Creator</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Untitled Spreadsheet</dc:title>
   <dc:description/>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>