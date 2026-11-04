--- v0 (2026-06-19)
+++ v1 (2026-11-04)
@@ -9,58 +9,58 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Zadání srovnání" sheetId="1" r:id="rId4"/>
     <sheet name="Výsledky srovnání" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'Výsledky srovnání'!$A$1:$W$1</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'Výsledky srovnání'!$A$1:$X$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="36">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="37">
   <si>
     <t>Tento dokument byl vytvořen srovnávacím nástrojem ČTÚ dostupným na https://srovnavac.ctu.gov.cz. Dokument obsahuje výsledky srovnání služeb poskytovaných podnikateli v elektronických komunikacích na základě informací, které podnikatelé ČTÚ poskytují.</t>
   </si>
   <si>
     <t>Uvedené informace nemusejí představovat úplný přehled trhu. Uvádíme je tak, jak je podnikatelé do srovnávacího nástroje vložili. Najdete-li rozpor mezi uvedenými informacemi a ceníkem podnikatele, využijte prosím funkci Nahlášení chybných údajů.</t>
   </si>
   <si>
     <t>Všechny ceny jsou uváděny za měsíc vč. DPH.</t>
   </si>
   <si>
     <t>Název služby</t>
   </si>
   <si>
     <t>Operátor (obchodní značka)</t>
   </si>
   <si>
     <t>Cena</t>
   </si>
   <si>
     <t>Určeno pouze pro nové zákazníky</t>
   </si>
   <si>
     <t>Určeno pouze pro studenty/mladé</t>
   </si>
   <si>
@@ -69,164 +69,169 @@
   <si>
     <t>Určeno pouze pro OZP</t>
   </si>
   <si>
     <t>Jiné omezující podmínky užití</t>
   </si>
   <si>
     <t>Druh smlouvy</t>
   </si>
   <si>
     <t>Pravidelná paušální platba</t>
   </si>
   <si>
     <t>Perioda paušální platby</t>
   </si>
   <si>
     <t>Čerpání služby lze pozastavit</t>
   </si>
   <si>
     <t>Časově omezená platnost kreditu</t>
   </si>
   <si>
     <t>Způsob šíření signálu</t>
   </si>
   <si>
+    <t>Videotéka</t>
+  </si>
+  <si>
+    <t>TV v mobilu</t>
+  </si>
+  <si>
+    <t>Počet zařízení, která lze současně používat</t>
+  </si>
+  <si>
+    <t>URL adresa nabídky služby</t>
+  </si>
+  <si>
+    <t>URL adresa nabídky kombinace</t>
+  </si>
+  <si>
+    <t>Je nabízena i v kombinaci s jinými službami</t>
+  </si>
+  <si>
     <t>Celkový počet programů</t>
   </si>
   <si>
     <t>Celkový výčet programů</t>
   </si>
   <si>
     <t>Počet HD programů</t>
   </si>
   <si>
-    <t>Videotéka</t>
-[...14 lines deleted...]
-    <t>Je nabízena i v kombinaci s jinými službami</t>
+    <t>Celkový počet rozhlasových programů</t>
   </si>
   <si>
     <t>STARTOVACÍ</t>
   </si>
   <si>
     <t>DigiLink s.r.o.</t>
   </si>
   <si>
     <t>ne</t>
   </si>
   <si>
     <t>bez závazku</t>
   </si>
   <si>
     <t>30 dní</t>
   </si>
   <si>
     <t>IPTV</t>
   </si>
   <si>
+    <t>https://www.digi-link.eu/file.php?nid=18335&amp;oid=81</t>
+  </si>
+  <si>
+    <t>https://www.digi-link.eu/file.php?nid=18335&amp;oid=8153969</t>
+  </si>
+  <si>
+    <t>ano</t>
+  </si>
+  <si>
     <t>ČT1 ČT2 Déčko ČT Sport ČT art ČT24 ČT1 JM ČT1 SM Televize Seznam Prima Prima COOL Prima Love Prima Zoom Prima Max Prima Comedy Central Prima Krimi Nova Nova Cinema Nova Action Nova 2 Nova Gold Jednotka Dvojka Trojka Markíza International TA3 JOJ Family Óčko Óčko STAR Óčko EXPRES TV Barrandov Barrandov Krimi Kino Barrandov Barrandov News Arena sport 2 TV Natura Retro Life TV BBC World TV Noe CS Mystery Lounge TV Polar TVS V1 TV TV Brno 1 TV Praha RTM+ (Liberecko) OIK TV regionalnitelevize.cz i-Vysočina Šlágr TV Šlágr 2 ORF eins ORF zwei Sky News UA TV France 24 France 24 (FR) Russia Today RT Documentary Hobby TV TV Mňam TV Mňau Filmpro NASA TV NASA TV UHD Galerie zvířat Ošetřování mláďat Krb Kočičí kavárna Korálová zahrada Pláž Mumlavské vodopády Čapí hnízdo Info TV Brno a jižní morava</t>
-  </si>
-[...7 lines deleted...]
-    <t>ano</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00\ [$Kč-405]"/>
   </numFmts>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFeeeeee"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
-    <border/>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="6">
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
-      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
@@ -527,107 +532,108 @@
   </sheetPr>
   <dimension ref="A1:A3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:1">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
   </sheetData>
-  <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
+  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W3"/>
+  <dimension ref="A1:X3"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" topLeftCell="C2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight"/>
       <selection pane="bottomLeft"/>
-      <selection pane="bottomRight" activeCell="W2" sqref="W2:W2"/>
+      <selection pane="bottomRight" activeCell="X2" sqref="X2:X2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="true" defaultRowHeight="20" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="15" bestFit="true" customWidth="true" style="0"/>
-[...21 lines deleted...]
-    <col min="23" max="23" width="51" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="19.995" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="36.42" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="24.708" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="42.418" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="42.418" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="34.135" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="29.421" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="39.99" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="19.995" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="36.42" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="32.849" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="39.99" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="42.418" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="30.564" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="18.71" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="56.558" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="60.128" bestFit="true" customWidth="true" style="0"/>
+    <col min="19" max="19" width="65.984" bestFit="true" customWidth="true" style="0"/>
+    <col min="20" max="20" width="56.558" bestFit="true" customWidth="true" style="0"/>
+    <col min="21" max="21" width="31.707" bestFit="true" customWidth="true" style="0"/>
+    <col min="22" max="22" width="938.914" bestFit="true" customWidth="true" style="0"/>
+    <col min="23" max="23" width="25.851" bestFit="true" customWidth="true" style="0"/>
+    <col min="24" max="24" width="47.131" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:23">
+    <row r="1" spans="1:24">
       <c r="A1" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B1" s="3" t="s">
         <v>4</v>
       </c>
       <c r="C1" s="3" t="s">
         <v>5</v>
       </c>
       <c r="D1" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E1" s="3" t="s">
         <v>7</v>
       </c>
       <c r="F1" s="3" t="s">
         <v>8</v>
       </c>
       <c r="G1" s="3" t="s">
         <v>9</v>
       </c>
       <c r="H1" s="3" t="s">
         <v>10</v>
       </c>
       <c r="I1" s="3" t="s">
@@ -653,178 +659,190 @@
       </c>
       <c r="P1" s="3" t="s">
         <v>18</v>
       </c>
       <c r="Q1" s="3" t="s">
         <v>19</v>
       </c>
       <c r="R1" s="3" t="s">
         <v>20</v>
       </c>
       <c r="S1" s="3" t="s">
         <v>21</v>
       </c>
       <c r="T1" s="3" t="s">
         <v>22</v>
       </c>
       <c r="U1" s="3" t="s">
         <v>23</v>
       </c>
       <c r="V1" s="3" t="s">
         <v>24</v>
       </c>
       <c r="W1" s="3" t="s">
         <v>25</v>
       </c>
+      <c r="X1" s="3" t="s">
+        <v>26</v>
+      </c>
     </row>
-    <row r="2" spans="1:23">
+    <row r="2" spans="1:24">
       <c r="A2" s="1" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B2" s="1" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C2" s="4">
         <v>149.0</v>
       </c>
       <c r="D2" s="5" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E2" s="5" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="F2" s="5" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="G2" s="5" t="s">
-        <v>28</v>
-[...1 lines deleted...]
-      <c r="H2" s="5"/>
+        <v>29</v>
+      </c>
+      <c r="H2" s="5">
+        <v>0</v>
+      </c>
       <c r="I2" s="5" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="J2" s="4">
         <v>149.0</v>
       </c>
       <c r="K2" s="5" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="L2" s="5" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="M2" s="5" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="N2" s="5" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-        <v>90</v>
+        <v>32</v>
+      </c>
+      <c r="O2" s="5" t="s">
+        <v>29</v>
       </c>
       <c r="P2" s="5" t="s">
-        <v>32</v>
-[...1 lines deleted...]
-      <c r="Q2" s="5"/>
+        <v>29</v>
+      </c>
+      <c r="Q2" s="5">
+        <v>2</v>
+      </c>
       <c r="R2" s="5" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="S2" s="5" t="s">
-        <v>28</v>
-[...5 lines deleted...]
-        <v>33</v>
+        <v>34</v>
+      </c>
+      <c r="T2" s="5" t="s">
+        <v>35</v>
+      </c>
+      <c r="U2" s="5">
+        <v>89</v>
       </c>
       <c r="V2" s="5" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-        <v>35</v>
+        <v>36</v>
+      </c>
+      <c r="W2" s="5">
+        <v>0</v>
+      </c>
+      <c r="X2" s="5">
+        <v>0</v>
       </c>
     </row>
-    <row r="3" spans="1:23">
+    <row r="3" spans="1:24">
       <c r="A3" s="2"/>
       <c r="B3" s="2"/>
       <c r="C3" s="2"/>
       <c r="D3" s="2"/>
       <c r="E3" s="2"/>
       <c r="F3" s="2"/>
       <c r="G3" s="2"/>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="2"/>
       <c r="K3" s="2"/>
       <c r="L3" s="2"/>
       <c r="M3" s="2"/>
       <c r="N3" s="2"/>
       <c r="O3" s="2"/>
       <c r="P3" s="2"/>
       <c r="Q3" s="2"/>
       <c r="R3" s="2"/>
       <c r="S3" s="2"/>
       <c r="T3" s="2"/>
       <c r="U3" s="2"/>
       <c r="V3" s="2"/>
       <c r="W3" s="2"/>
+      <c r="X3" s="2"/>
     </row>
   </sheetData>
-  <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
-  <autoFilter ref="A1:W1"/>
+  <autoFilter ref="A1:X1"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
+  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Zadání srovnání</vt:lpstr>
       <vt:lpstr>Výsledky srovnání</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
+  <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Unknown Creator</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Untitled Spreadsheet</dc:title>
   <dc:description/>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>