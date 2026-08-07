--- v0 (2026-06-21)
+++ v1 (2026-08-07)
@@ -72,129 +72,129 @@
   <si>
     <t>Jiné omezující podmínky užití</t>
   </si>
   <si>
     <t>Druh smlouvy</t>
   </si>
   <si>
     <t>Pravidelná paušální platba</t>
   </si>
   <si>
     <t>Perioda paušální platby</t>
   </si>
   <si>
     <t>Vratná kauce</t>
   </si>
   <si>
     <t>Čerpání služby lze pozastavit</t>
   </si>
   <si>
     <t>Časově omezená platnost kreditu</t>
   </si>
   <si>
     <t>Způsob šíření signálu</t>
   </si>
   <si>
+    <t>Time shift</t>
+  </si>
+  <si>
+    <t>Videotéka</t>
+  </si>
+  <si>
+    <t>TV v mobilu</t>
+  </si>
+  <si>
+    <t>URL adresa nabídky služby</t>
+  </si>
+  <si>
+    <t>Je nabízena i v kombinaci s jinými službami</t>
+  </si>
+  <si>
     <t>Celkový počet programů</t>
   </si>
   <si>
     <t>Celkový výčet programů</t>
   </si>
   <si>
     <t>Počet HD programů</t>
   </si>
   <si>
     <t>Výčet HD programů</t>
   </si>
   <si>
     <t>Celkový výčet rozhlasových programů</t>
   </si>
   <si>
     <t>Celkový počet rozhlasových programů</t>
   </si>
   <si>
-    <t>Time shift</t>
-[...13 lines deleted...]
-  <si>
     <t>SledovaniTV start</t>
   </si>
   <si>
     <t>AVONET, s.r.o.</t>
   </si>
   <si>
     <t>ne</t>
   </si>
   <si>
     <t>bez závazku</t>
   </si>
   <si>
     <t>30 dní</t>
   </si>
   <si>
     <t>ano</t>
   </si>
   <si>
     <t>IPTV</t>
   </si>
   <si>
+    <t>https://avonet.cz/sledovanitv</t>
+  </si>
+  <si>
     <t>TV Barrandov,Barrandov Krimi,BBC World,TV Brno 1,ČT1,ČT1 JM,ČT1 SM,ČT2,ČT24,ČT3,ČT Sport,ČT art,Déčko,Nova Action,Filmpro,Krb,France 24,France 24 (FR),HaHa TV,Hobby TV,Chuck TV,Info TV Brno a jižní morava,i-Vysočina,JOJ Family,Kino Barrandov,Krušná TV,Mumlavské vodopády,Galerie zvířat,Ošetřování mláďat,Lounge TV,Markíza International,TV Mňam,TV Mňau,NASA TV,NASA TV UHD,TV Natura,Noční Praha,Nova,Nova Cinema,Óčko,Óčko Expres,Óčko STAR,OIK TV,ORF eins,ORF zwei,Panorama TV,Plzeň TV,Polar,TV Praha,Prima Krimi,Prima Max,CNN Prima News,Prima Star,Paramount Network,Prima COOL,Prima,Prima Love,Prima Zoom,regionalnitelevize.cz,Retro,RT Documentary,Regionální televize jižní Čechy,RT Ústecko,RTM+ (Liberecko),Russia Today,Televize Seznam,Sky News,Šláger Muzika,Šlágr Premium,Šlágr 2,TVS,Arena sport 2,Nova 2,Čapí hnízdo,Jednotka,Dvojka,Trojka,TA3,Nova Gold,TV Lux,TVE Internacional,Life TV,TV Noe,UA TV,Kočičí kavárna,Korálová zahrada,Pláž,V1 TV,ZAK TV</t>
   </si>
   <si>
     <t>TV Barrandov,Barrandov Krimi,ČT1,ČT1 JM,ČT1 SM,ČT2,ČT24,ČT Sport,ČT art,Déčko,Nova Action,Krb,Hobby TV,JOJ Family,Kino Barrandov,Mumlavské vodopády,Galerie zvířat,Ošetřování mláďat,Lounge TV,Markíza International,TV Mňam,TV Mňau,NASA TV,NASA TV UHD,TV Natura,Noční Praha,Nova,Nova Cinema,Prima Krimi,Prima Max,CNN Prima News,Paramount Network,Prima COOL,Prima,Prima Love,Prima Zoom,RT Documentary,Regionální televize jižní Čechy,RTM+ (Liberecko),Russia Today,Televize Seznam,Šlágr Premium,Šlágr 2,Arena sport 2,Nova 2,Čapí hnízdo,Jednotka,Dvojka,Trojka,TA3,Nova Gold,TV Lux,Life TV,UA TV,Kočičí kavárna,Korálová zahrada,Pláž</t>
   </si>
   <si>
     <t>Rádio 1,Rádio Anténa Rock,Rádio BEAT,Rádio Best FM,Rádio Blaník,Rádio Otava,ČRo Brno,Černá Hora,ČRo České Budějovice,Rádio Country,ČRo Radiožurnál Sport,ČRo Radiožurnál,ČRo Dvojka,ČRo Vltava,ČRo Plus,ČRo D-Dur,Radio Dechovka,Rádio Devín,Radio Dychovka,Evropa 2,Rádio Expres,Fajn Radio,Fit family rádio,Rádio FM,Free Rádio,Frekvence 1,Rádio Fun,Hitradio Osmdesatka,Hitradio Devadesátka,Hitradio Orion,ČRo Hradec Králové,Impuls,ČRo Jazz,Rádio Jemné,Rádio Jih,Rádio Jihlava,ČRo Junior,Kiss,Rádio Košice,Krokodýl,ČRo Sever - Liberec,Rádio Lumen,NON-STOP rádio,ČRo Olomouc,Rádio Orlicko,ČRo Ostrava,ČRo Pardubice,Rádio Patria,ČRo Plzeň,ČRo Radio Praha,Proglas,ČRo Regina,Rádio Regina Západ,Rádia Regina Východ,ČRo Region - Středočeský kraj,Rock Rádio,SeeJay,ČRo Sever,Signál rádio,Rádio Slovensko,Rádio Spin,Rádio Vlna,ČRo Region - Vysočina,ČRo Radio Wave,Radio WOW,RadioR</t>
   </si>
   <si>
-    <t>https://avonet.cz/sledovanitv</t>
-[...1 lines deleted...]
-  <si>
     <t>Kuki start</t>
   </si>
   <si>
+    <t>https://avonet.cz/kuki</t>
+  </si>
+  <si>
     <t>Barrandov Krimi HD,Barrandov News,CNN Prima News HD,CS Mystery,ČT :D HD/ČT Art HD,ČT Sport HD,ČT1 - JMO HD,ČT1 - SMO HD,ČT1 HD,ČT2 HD,ČT24 HD,Info TV,JOJ Family HD,Kino Barrandov HD,Mňam TV HD,Nova 2 HD,Nova Action HD,Nova Cinema HD,Nova Gold HD,Nova HD,Óčko Expres HD,Óčko HD,Óčko Star HD,Praha TV,Prima Comedy Central HD,Prima COOL HD,Prima HD,Prima KRIMI HD,Prima love HD,Prima MAX HD,Prima ZOOM HD,Promo kanál,regionalnitelevize.cz,Retro Music,Seznam.cz TV HD,Sport 5,STV1 HD,STV2 HD,STV3 HD,Šlágr 2,ŠlágrTV,TV Barrandov HD,TV BRNO 1,TV Noe,TV Rebel,TV Relax</t>
   </si>
   <si>
     <t>Barrandov Krimi HD,CNN Prima News HD,ČT :D HD/ČT Art HD,ČT Sport HD,ČT1 - JMO HD,ČT1 - SMO HD,ČT1 HD,ČT2 HD,ČT24 HD,JOJ Family HD,Kino Barrandov HD,Mňam TV HD,Nova 2 HD,Nova Action HD,Nova Cinema HD,Nova Gold HD,Nova HD,Óčko Expres HD,Óčko HD,Óčko Star HD,Prima Comedy Central HD,Prima COOL HD,Prima HD,Prima KRIMI HD,Prima love HD,Prima MAX HD,Prima ZOOM HD,Seznam.cz TV HD,STV1 HD,STV2 HD,STV3 HD,TV Barrandov HD</t>
   </si>
   <si>
     <t>Český Impuls,ČRo D-Dur,ČRo Dvojka,ČRo Jazz,ČRo Plus,ČRo Radio Wave,ČRo Radiožurnál,ČRo Region Stč. kraj,ČRo Vltava,Rádio Impuls,Rádio Junior,Rock Zone 105.9</t>
-  </si>
-[...1 lines deleted...]
-    <t>https://avonet.cz/kuki</t>
   </si>
   <si>
     <t>Kuki menší</t>
   </si>
   <si>
     <t>Pro 7,AXN,AXN Black,AXN White,Barrandov Krimi HD,Barrandov News,CNN,CNN Prima News HD,Crime Investigation,CS Mystery,ČT :D HD/ČT Art HD,ČT Sport HD,ČT1 - JMO HD,ČT1 - SMO HD,ČT1 HD,ČT2 HD,ČT24 HD,FashionBox HD,Filmbox HD,Fine Living Network HD,Food Network HD,France24,Friday International,Golf Channel HD,HISTORY HD,Hobby TV HD,Info TV,JOJ Family HD,Kino Barrandov HD,LALA TV HD,Mňam TV HD,Mňau TV HD,MTV,MTV Dance,MTV Hits,MTV LIVE HD,MTV Rocks,NASA TV UHD,Nick Jr.,Nickelodeon,Nickelodeon HD,Nicktoons,Nova 2 HD,Nova Action HD,Nova Cinema HD,Nova Gold HD,Nova HD,Óčko Black HD,Óčko Expres HD,Óčko HD,Óčko Star HD,ORF 2,ORF eins,Praha TV,Prima Comedy Central HD,Prima COOL HD,Prima HD,Prima KRIMI HD,Prima love HD,Prima MAX HD,Prima ZOOM HD,Promo kanál,regionalnitelevize.cz,Retro Music,RTL,Seznam.cz TV HD,SkyNews,Sport 5,STV1 HD,STV2 HD,STV3 HD,Šlágr 2,ŠlágrTV,TA3 HD,TNT Russia,TV Barrandov HD,TV BRNO 1,TV Noe,TV Rebel,TV Relax,TV5 Monde,UP NETWORK,VH1 Classic,VH1 Europe</t>
   </si>
   <si>
     <t>Barrandov Krimi HD,CNN Prima News HD,ČT :D HD/ČT Art HD,ČT Sport HD,ČT1 - JMO HD,ČT1 - SMO HD,ČT1 HD,ČT2 HD,ČT24 HD,FashionBox HD,Filmbox HD,Fine Living Network HD,Food Network HD,Golf Channel HD,HISTORY HD,Hobby TV HD,JOJ Family HD,Kino Barrandov HD,LALA TV HD,Mňam TV HD,Mňau TV HD,MTV LIVE HD,Nickelodeon HD,Nova 2 HD,Nova Action HD,Nova Cinema HD,Nova Gold HD,Nova HD,Óčko Black HD,Óčko Expres HD,Óčko HD,Óčko Star HD,Prima Comedy Central HD,Prima COOL HD,Prima HD,Prima KRIMI HD,Prima love HD,Prima MAX HD,Prima ZOOM HD,Seznam.cz TV HD,STV1 HD,STV2 HD,STV3 HD,TA3 HD,TV Barrandov HD</t>
   </si>
   <si>
     <t>Kuki větší</t>
   </si>
   <si>
     <t>Pro 7,AMC HD,Animal Planet HD,Arena Sport 1 HD,Arena Sport 2 HD,Auto Motor und Sport HD,AXN,AXN Black,AXN White,Baby TV,Barrandov Krimi HD,Barrandov News,BBC World News,Blue Hustler,Cartoon Network HD,CBS Reality,CNN,CNN Prima News HD,Crime Investigation,CS Film,CS History,CS Horror,CS Mystery,ČT :D HD/ČT Art HD,ČT Sport HD,ČT1 - JMO HD,ČT1 - SMO HD,ČT1 HD,ČT2 HD,ČT24 HD,Discovery Channel HD,Discovery Science HD,Disney Channel,Disney Jr.,Dorcel HD,DTX HD,Duck TV,Epic Drama HD,Eroxxx HD,euronews HD,Eurosport 1 HD,Eurosport 2 HD,EXTASY TV HD,Extreme Sports Channel,FashionBox HD,Film Europe + HD,Film Europe Channel HD,Film+ HD,Filmbox Extra HD,Filmbox Family,Filmbox HD,Filmbox Plus,Filmbox Premium HD,Fine Living Network HD,Fishing &amp; Hunting HD,Food Network HD,France24,Friday International,Golf Channel HD,HISTORY HD,Hobby TV HD,Hustler TV,Info TV,Investigation Discovery HD,JimJam,JOJ Cinema HD,JOJ Family HD,Kino Barrandov HD,LALA TV HD,LEO TV HD,Mezzo,Mezzo Live HD,Minimax,Mňam TV HD,Mňau TV HD,MTV,MTV Dance,MTV Hits,MTV LIVE HD,MTV Rocks,NASA TV UHD,National Geographic Channel HD,National Geographic Wild HD,Nick Jr.,Nickelodeon,Nickelodeon HD,Nicktoons,Nova 2 HD,Nova Action HD,Nova Cinema HD,Nova Gold HD,Nova HD,Nova Sport 1 HD,Nova Sport 2 HD,Óčko Black HD,Óčko Expres HD,Óčko HD,Óčko Star HD,ORF 2,ORF eins,Praha TV,Prima Comedy Central HD,Prima COOL HD,Prima HD,Prima KRIMI HD,Prima love HD,Prima MAX HD,Prima ZOOM HD,Private TV HD,Promo kanál,regionalnitelevize.cz,Retro Music,RTL,Seznam.cz TV HD,SkyNews,Spektrum HD,Spektrum Home,Sport 1 HD,Sport 2 HD,Sport 5,STV1 HD,STV2 HD,STV3 HD,Šlágr 2,ŠlágrTV,TA3 HD,TLC,TNT Russia,Travel Channel HD,TV Barrandov HD,TV BRNO 1,TV Noe,TV Paprika,TV Rebel,TV Relax,TV5 Monde,UP NETWORK,VH1 Classic,VH1 Europe,Viasat Explore HD,Viasat History HD,Viasat Nature HD</t>
   </si>
   <si>
     <t>AMC HD,Animal Planet HD,Arena Sport 1 HD,Arena Sport 2 HD,Auto Motor und Sport HD,Barrandov Krimi HD,Cartoon Network HD,CNN Prima News HD,ČT :D HD/ČT Art HD,ČT Sport HD,ČT1 - JMO HD,ČT1 - SMO HD,ČT1 HD,ČT2 HD,ČT24 HD,Discovery Channel HD,Discovery Science HD,Dorcel HD,DTX HD,Epic Drama HD,Eroxxx HD,euronews HD,Eurosport 1 HD,Eurosport 2 HD,EXTASY TV HD,FashionBox HD,Film Europe + HD,Film Europe Channel HD,Film+ HD,Filmbox Extra HD,Filmbox HD,Filmbox Premium HD,Fine Living Network HD,Fishing &amp; Hunting HD,Food Network HD,Golf Channel HD,HISTORY HD,Hobby TV HD,Investigation Discovery HD,JOJ Cinema HD,JOJ Family HD,Kino Barrandov HD,LALA TV HD,LEO TV HD,Mezzo Live HD,Mňam TV HD,Mňau TV HD,MTV LIVE HD,National Geographic Channel HD,National Geographic Wild HD,Nickelodeon HD,Nova 2 HD,Nova Action HD,Nova Cinema HD,Nova Gold HD,Nova HD,Nova Sport 1 HD,Nova Sport 2 HD,Óčko Black HD,Óčko Expres HD,Óčko HD,Óčko Star HD,Prima Comedy Central HD,Prima COOL HD,Prima HD,Prima KRIMI HD,Prima love HD,Prima MAX HD,Prima ZOOM HD,Private TV HD,Seznam.cz TV HD,Spektrum HD,Sport 1 HD,Sport 2 HD,STV1 HD,STV2 HD,STV3 HD,TA3 HD,Travel Channel HD,TV Barrandov HD,Viasat Explore HD,Viasat History HD,Viasat Nature HD</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
@@ -219,67 +219,71 @@
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFea870e"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFeeeeee"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
-    <border/>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="8">
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
-[...1 lines deleted...]
-    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
-      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+      <alignment vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="3" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
-      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+      <alignment vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="3" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="3" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/></Relationships>
 </file>
@@ -584,107 +588,107 @@
   </sheetPr>
   <dimension ref="A1:A3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:1">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
   </sheetData>
-  <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
+  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Z5"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" topLeftCell="C2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight"/>
       <selection pane="bottomLeft"/>
       <selection pane="bottomRight" activeCell="Z2" sqref="Z2:Z5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="true" defaultRowHeight="20" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="21" bestFit="true" customWidth="true" style="0"/>
-[...24 lines deleted...]
-    <col min="26" max="26" width="51" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="21.138" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="36.42" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="24.708" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="42.418" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="42.418" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="34.135" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="29.421" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="39.99" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="19.995" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="36.42" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="32.849" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="25.851" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="39.99" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="42.418" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="30.564" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="18.71" bestFit="true" customWidth="true" style="0"/>
+    <col min="19" max="19" width="35.277" bestFit="true" customWidth="true" style="0"/>
+    <col min="20" max="20" width="56.558" bestFit="true" customWidth="true" style="0"/>
+    <col min="21" max="21" width="31.707" bestFit="true" customWidth="true" style="0"/>
+    <col min="22" max="22" width="2148.19" bestFit="true" customWidth="true" style="0"/>
+    <col min="23" max="23" width="25.851" bestFit="true" customWidth="true" style="0"/>
+    <col min="24" max="24" width="1424.938" bestFit="true" customWidth="true" style="0"/>
+    <col min="25" max="25" width="1023.893" bestFit="true" customWidth="true" style="0"/>
+    <col min="26" max="26" width="47.131" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>7</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>8</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>9</v>
       </c>
       <c r="H1" s="2" t="s">
@@ -745,375 +749,384 @@
         <v>28</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" s="1" t="s">
         <v>29</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>30</v>
       </c>
       <c r="C2" s="4">
         <v>150.0</v>
       </c>
       <c r="D2" s="6" t="s">
         <v>31</v>
       </c>
       <c r="E2" s="6" t="s">
         <v>31</v>
       </c>
       <c r="F2" s="6" t="s">
         <v>31</v>
       </c>
       <c r="G2" s="6" t="s">
         <v>31</v>
       </c>
-      <c r="H2" s="6"/>
+      <c r="H2" s="6">
+        <v>0</v>
+      </c>
       <c r="I2" s="6" t="s">
         <v>32</v>
       </c>
       <c r="J2" s="4">
         <v>150.0</v>
       </c>
       <c r="K2" s="6" t="s">
         <v>33</v>
       </c>
       <c r="L2" s="4">
         <v>1000.0</v>
       </c>
       <c r="M2" s="6" t="s">
         <v>34</v>
       </c>
       <c r="N2" s="6" t="s">
         <v>31</v>
       </c>
       <c r="O2" s="6" t="s">
         <v>35</v>
       </c>
       <c r="P2" s="6">
+        <v>7</v>
+      </c>
+      <c r="Q2" s="6" t="s">
+        <v>34</v>
+      </c>
+      <c r="R2" s="6" t="s">
+        <v>34</v>
+      </c>
+      <c r="S2" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="T2" s="6" t="s">
+        <v>34</v>
+      </c>
+      <c r="U2" s="6">
         <v>89</v>
       </c>
-      <c r="Q2" s="6" t="s">
-[...2 lines deleted...]
-      <c r="R2" s="6">
+      <c r="V2" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="W2" s="6">
         <v>57</v>
       </c>
-      <c r="S2" s="6" t="s">
-[...2 lines deleted...]
-      <c r="T2" s="6" t="s">
+      <c r="X2" s="6" t="s">
         <v>38</v>
-      </c>
-[...10 lines deleted...]
-        <v>34</v>
       </c>
       <c r="Y2" s="6" t="s">
         <v>39</v>
       </c>
-      <c r="Z2" s="6" t="s">
-        <v>34</v>
+      <c r="Z2" s="6">
+        <v>66</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" s="3" t="s">
         <v>40</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>30</v>
       </c>
       <c r="C3" s="5">
         <v>150.0</v>
       </c>
       <c r="D3" s="7" t="s">
         <v>31</v>
       </c>
       <c r="E3" s="7" t="s">
         <v>31</v>
       </c>
       <c r="F3" s="7" t="s">
         <v>31</v>
       </c>
       <c r="G3" s="7" t="s">
         <v>31</v>
       </c>
-      <c r="H3" s="7"/>
+      <c r="H3" s="7">
+        <v>0</v>
+      </c>
       <c r="I3" s="7" t="s">
         <v>32</v>
       </c>
       <c r="J3" s="5">
         <v>150.0</v>
       </c>
       <c r="K3" s="7" t="s">
         <v>33</v>
       </c>
       <c r="L3" s="5">
         <v>1000.0</v>
       </c>
       <c r="M3" s="7" t="s">
         <v>34</v>
       </c>
       <c r="N3" s="7" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="7" t="s">
         <v>35</v>
       </c>
       <c r="P3" s="7">
+        <v>1</v>
+      </c>
+      <c r="Q3" s="7" t="s">
+        <v>34</v>
+      </c>
+      <c r="R3" s="7" t="s">
+        <v>34</v>
+      </c>
+      <c r="S3" s="7" t="s">
+        <v>41</v>
+      </c>
+      <c r="T3" s="7" t="s">
+        <v>31</v>
+      </c>
+      <c r="U3" s="7">
         <v>46</v>
       </c>
-      <c r="Q3" s="7" t="s">
-[...2 lines deleted...]
-      <c r="R3" s="7">
+      <c r="V3" s="7" t="s">
+        <v>42</v>
+      </c>
+      <c r="W3" s="7">
         <v>32</v>
       </c>
-      <c r="S3" s="7" t="s">
-[...2 lines deleted...]
-      <c r="T3" s="7" t="s">
+      <c r="X3" s="7" t="s">
         <v>43</v>
-      </c>
-[...10 lines deleted...]
-        <v>34</v>
       </c>
       <c r="Y3" s="7" t="s">
         <v>44</v>
       </c>
-      <c r="Z3" s="7" t="s">
-        <v>31</v>
+      <c r="Z3" s="7">
+        <v>12</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" s="1" t="s">
         <v>45</v>
       </c>
       <c r="B4" s="1" t="s">
         <v>30</v>
       </c>
       <c r="C4" s="4">
         <v>200.0</v>
       </c>
       <c r="D4" s="6" t="s">
         <v>31</v>
       </c>
       <c r="E4" s="6" t="s">
         <v>31</v>
       </c>
       <c r="F4" s="6" t="s">
         <v>31</v>
       </c>
       <c r="G4" s="6" t="s">
         <v>31</v>
       </c>
-      <c r="H4" s="6"/>
+      <c r="H4" s="6">
+        <v>0</v>
+      </c>
       <c r="I4" s="6" t="s">
         <v>32</v>
       </c>
       <c r="J4" s="4">
         <v>200.0</v>
       </c>
       <c r="K4" s="6" t="s">
         <v>33</v>
       </c>
       <c r="L4" s="4">
         <v>1000.0</v>
       </c>
       <c r="M4" s="6" t="s">
         <v>34</v>
       </c>
       <c r="N4" s="6" t="s">
         <v>31</v>
       </c>
       <c r="O4" s="6" t="s">
         <v>35</v>
       </c>
       <c r="P4" s="6">
-        <v>30</v>
+        <v>7</v>
       </c>
       <c r="Q4" s="6" t="s">
+        <v>34</v>
+      </c>
+      <c r="R4" s="6" t="s">
+        <v>34</v>
+      </c>
+      <c r="S4" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="T4" s="6" t="s">
+        <v>34</v>
+      </c>
+      <c r="U4" s="6">
+        <v>84</v>
+      </c>
+      <c r="V4" s="6" t="s">
         <v>46</v>
       </c>
-      <c r="R4" s="6">
-[...2 lines deleted...]
-      <c r="S4" s="6" t="s">
+      <c r="W4" s="6">
+        <v>45</v>
+      </c>
+      <c r="X4" s="6" t="s">
         <v>47</v>
-      </c>
-[...13 lines deleted...]
-        <v>34</v>
       </c>
       <c r="Y4" s="6" t="s">
         <v>44</v>
       </c>
-      <c r="Z4" s="6" t="s">
-        <v>34</v>
+      <c r="Z4" s="6">
+        <v>12</v>
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" s="3" t="s">
         <v>48</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>30</v>
       </c>
       <c r="C5" s="5">
         <v>400.0</v>
       </c>
       <c r="D5" s="7" t="s">
         <v>31</v>
       </c>
       <c r="E5" s="7" t="s">
         <v>31</v>
       </c>
       <c r="F5" s="7" t="s">
         <v>31</v>
       </c>
       <c r="G5" s="7" t="s">
         <v>31</v>
       </c>
-      <c r="H5" s="7"/>
+      <c r="H5" s="7">
+        <v>0</v>
+      </c>
       <c r="I5" s="7" t="s">
         <v>32</v>
       </c>
       <c r="J5" s="5">
         <v>400.0</v>
       </c>
       <c r="K5" s="7" t="s">
         <v>33</v>
       </c>
       <c r="L5" s="5">
         <v>1000.0</v>
       </c>
       <c r="M5" s="7" t="s">
         <v>34</v>
       </c>
       <c r="N5" s="7" t="s">
         <v>31</v>
       </c>
       <c r="O5" s="7" t="s">
         <v>35</v>
       </c>
       <c r="P5" s="7">
-        <v>60</v>
+        <v>7</v>
       </c>
       <c r="Q5" s="7" t="s">
+        <v>34</v>
+      </c>
+      <c r="R5" s="7" t="s">
+        <v>34</v>
+      </c>
+      <c r="S5" s="7" t="s">
+        <v>41</v>
+      </c>
+      <c r="T5" s="7" t="s">
+        <v>34</v>
+      </c>
+      <c r="U5" s="7">
+        <v>142</v>
+      </c>
+      <c r="V5" s="7" t="s">
         <v>49</v>
       </c>
-      <c r="R5" s="7">
-[...2 lines deleted...]
-      <c r="S5" s="7" t="s">
+      <c r="W5" s="7">
+        <v>83</v>
+      </c>
+      <c r="X5" s="7" t="s">
         <v>50</v>
-      </c>
-[...13 lines deleted...]
-        <v>34</v>
       </c>
       <c r="Y5" s="7" t="s">
         <v>44</v>
       </c>
-      <c r="Z5" s="7" t="s">
-        <v>34</v>
+      <c r="Z5" s="7">
+        <v>12</v>
       </c>
     </row>
   </sheetData>
-  <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:Z1"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
+  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Zadání srovnání</vt:lpstr>
       <vt:lpstr>Výsledky srovnání</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
+  <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Unknown Creator</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Untitled Spreadsheet</dc:title>
   <dc:description/>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>