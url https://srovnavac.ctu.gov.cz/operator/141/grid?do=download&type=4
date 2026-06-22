--- v0 (2026-05-07)
+++ v1 (2026-06-22)
@@ -147,144 +147,144 @@
   <si>
     <t xml:space="preserve">Cena platí při kombinaci s pevným internetem </t>
   </si>
   <si>
     <t>20 Mb/s</t>
   </si>
   <si>
     <t>4 Mb/s</t>
   </si>
   <si>
     <t>12 Mb/s</t>
   </si>
   <si>
     <t>2,40 Mb/s</t>
   </si>
   <si>
     <t>na měsíc</t>
   </si>
   <si>
     <t>60000 MB</t>
   </si>
   <si>
     <t>https://www.vodafone.cz/tarify/zvlastni-cenovy-plan/</t>
   </si>
   <si>
-    <t>Internet Super DSL</t>
-[...2 lines deleted...]
-    <t>6 měsíců</t>
+    <t>Internet Ultra+</t>
+  </si>
+  <si>
+    <t>12 měsíců</t>
+  </si>
+  <si>
+    <t>2 000 Mb/s</t>
+  </si>
+  <si>
+    <t>400 Mb/s</t>
+  </si>
+  <si>
+    <t>1 200 Mb/s</t>
+  </si>
+  <si>
+    <t>240 Mb/s</t>
+  </si>
+  <si>
+    <t>bez FUP</t>
+  </si>
+  <si>
+    <t>https://www.vodafone.cz/internet/</t>
+  </si>
+  <si>
+    <t>https://www.vodafone.cz/tarify/neomezena-data/</t>
+  </si>
+  <si>
+    <t>Internet Premium+</t>
+  </si>
+  <si>
+    <t>1 000 Mb/s</t>
+  </si>
+  <si>
+    <t>200 Mb/s</t>
+  </si>
+  <si>
+    <t>600 Mb/s</t>
+  </si>
+  <si>
+    <t>120 Mb/s</t>
+  </si>
+  <si>
+    <t>Internet Super+</t>
+  </si>
+  <si>
+    <t>500 Mb/s</t>
+  </si>
+  <si>
+    <t>300 Mb/s</t>
+  </si>
+  <si>
+    <t>Internet Basic+</t>
+  </si>
+  <si>
+    <t>250 Mb/s</t>
+  </si>
+  <si>
+    <t>150 Mb/s</t>
+  </si>
+  <si>
+    <t>Internet Start+</t>
   </si>
   <si>
     <t>100 Mb/s</t>
   </si>
   <si>
     <t>60 Mb/s</t>
   </si>
   <si>
-    <t>bez FUP</t>
-[...8 lines deleted...]
-    <t>Internet Basic DSL</t>
+    <t>Internet Premium</t>
+  </si>
+  <si>
+    <t>36 Mb/s</t>
+  </si>
+  <si>
+    <t>Internet Basic</t>
+  </si>
+  <si>
+    <t>25 Mb/s</t>
+  </si>
+  <si>
+    <t>15 Mb/s</t>
+  </si>
+  <si>
+    <t>Internet Start</t>
+  </si>
+  <si>
+    <t>Internet Super</t>
   </si>
   <si>
     <t>50 Mb/s</t>
   </si>
   <si>
-    <t>5 Mb/s</t>
-[...1 lines deleted...]
-  <si>
     <t>30 Mb/s</t>
-  </si>
-[...61 lines deleted...]
-    <t>240 Mb/s</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00\ [$Kč-405]"/>
   </numFmts>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
@@ -893,703 +893,703 @@
       <c r="A3" s="3" t="s">
         <v>43</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>30</v>
       </c>
       <c r="C3" s="5">
         <v>299.0</v>
       </c>
       <c r="D3" s="7" t="s">
         <v>31</v>
       </c>
       <c r="E3" s="7" t="s">
         <v>31</v>
       </c>
       <c r="F3" s="7" t="s">
         <v>31</v>
       </c>
       <c r="G3" s="7" t="s">
         <v>31</v>
       </c>
       <c r="H3" s="7" t="s">
         <v>33</v>
       </c>
       <c r="I3" s="5">
-        <v>649.0</v>
+        <v>799.0</v>
       </c>
       <c r="J3" s="7" t="s">
         <v>34</v>
       </c>
       <c r="K3" s="5">
         <v>299.0</v>
       </c>
       <c r="L3" s="7" t="s">
         <v>44</v>
       </c>
       <c r="M3" s="7" t="s">
         <v>31</v>
       </c>
       <c r="N3" s="7" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="7"/>
       <c r="P3" s="7" t="s">
         <v>45</v>
       </c>
       <c r="Q3" s="7" t="s">
-        <v>36</v>
+        <v>46</v>
       </c>
       <c r="R3" s="7" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="S3" s="7" t="s">
-        <v>38</v>
+        <v>48</v>
       </c>
       <c r="T3" s="7">
         <v>50</v>
       </c>
       <c r="U3" s="7" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="V3" s="7"/>
       <c r="W3" s="7" t="s">
         <v>31</v>
       </c>
       <c r="X3" s="7" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="Y3" s="7" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="Z3" s="7" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" s="1" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="B4" s="1" t="s">
         <v>30</v>
       </c>
       <c r="C4" s="4">
         <v>299.0</v>
       </c>
       <c r="D4" s="6" t="s">
         <v>31</v>
       </c>
       <c r="E4" s="6" t="s">
         <v>31</v>
       </c>
       <c r="F4" s="6" t="s">
         <v>31</v>
       </c>
       <c r="G4" s="6" t="s">
         <v>31</v>
       </c>
       <c r="H4" s="6" t="s">
         <v>33</v>
       </c>
       <c r="I4" s="4">
-        <v>549.0</v>
+        <v>699.0</v>
       </c>
       <c r="J4" s="6" t="s">
         <v>34</v>
       </c>
       <c r="K4" s="4">
         <v>299.0</v>
       </c>
       <c r="L4" s="6" t="s">
         <v>44</v>
       </c>
       <c r="M4" s="6" t="s">
         <v>31</v>
       </c>
       <c r="N4" s="6" t="s">
         <v>31</v>
       </c>
       <c r="O4" s="6"/>
       <c r="P4" s="6" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="Q4" s="6" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="R4" s="6" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="S4" s="6" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="T4" s="6">
         <v>50</v>
       </c>
       <c r="U4" s="6" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="V4" s="6"/>
       <c r="W4" s="6" t="s">
         <v>31</v>
       </c>
       <c r="X4" s="6" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="Y4" s="6" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="Z4" s="6" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" s="3" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>30</v>
       </c>
       <c r="C5" s="5">
         <v>299.0</v>
       </c>
       <c r="D5" s="7" t="s">
         <v>31</v>
       </c>
       <c r="E5" s="7" t="s">
         <v>31</v>
       </c>
       <c r="F5" s="7" t="s">
         <v>31</v>
       </c>
       <c r="G5" s="7" t="s">
         <v>31</v>
       </c>
       <c r="H5" s="7" t="s">
         <v>33</v>
       </c>
       <c r="I5" s="5">
-        <v>449.0</v>
+        <v>599.0</v>
       </c>
       <c r="J5" s="7" t="s">
         <v>34</v>
       </c>
       <c r="K5" s="5">
         <v>299.0</v>
       </c>
       <c r="L5" s="7" t="s">
         <v>44</v>
       </c>
       <c r="M5" s="7" t="s">
         <v>31</v>
       </c>
       <c r="N5" s="7" t="s">
         <v>31</v>
       </c>
       <c r="O5" s="7"/>
       <c r="P5" s="7" t="s">
-        <v>36</v>
+        <v>58</v>
       </c>
       <c r="Q5" s="7" t="s">
+        <v>54</v>
+      </c>
+      <c r="R5" s="7" t="s">
+        <v>59</v>
+      </c>
+      <c r="S5" s="7" t="s">
         <v>56</v>
       </c>
-      <c r="R5" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="T5" s="7">
         <v>50</v>
       </c>
       <c r="U5" s="7" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="V5" s="7"/>
       <c r="W5" s="7" t="s">
         <v>31</v>
       </c>
       <c r="X5" s="7" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="Y5" s="7" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="Z5" s="7" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" s="1" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="B6" s="1" t="s">
         <v>30</v>
       </c>
       <c r="C6" s="4">
         <v>299.0</v>
       </c>
       <c r="D6" s="6" t="s">
         <v>31</v>
       </c>
       <c r="E6" s="6" t="s">
         <v>31</v>
       </c>
       <c r="F6" s="6" t="s">
         <v>31</v>
       </c>
       <c r="G6" s="6" t="s">
         <v>31</v>
       </c>
       <c r="H6" s="6" t="s">
         <v>33</v>
       </c>
       <c r="I6" s="4">
-        <v>849.0</v>
+        <v>499.0</v>
       </c>
       <c r="J6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="K6" s="4">
         <v>299.0</v>
       </c>
       <c r="L6" s="6" t="s">
         <v>44</v>
       </c>
       <c r="M6" s="6" t="s">
         <v>31</v>
       </c>
       <c r="N6" s="6" t="s">
         <v>31</v>
       </c>
       <c r="O6" s="6"/>
       <c r="P6" s="6" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="Q6" s="6" t="s">
-        <v>60</v>
+        <v>54</v>
       </c>
       <c r="R6" s="6" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="S6" s="6" t="s">
-        <v>62</v>
+        <v>56</v>
       </c>
       <c r="T6" s="6">
         <v>50</v>
       </c>
       <c r="U6" s="6" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="V6" s="6"/>
       <c r="W6" s="6" t="s">
         <v>31</v>
       </c>
       <c r="X6" s="6" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="Y6" s="6" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="Z6" s="6" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" s="3" t="s">
         <v>63</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>30</v>
       </c>
       <c r="C7" s="5">
         <v>299.0</v>
       </c>
       <c r="D7" s="7" t="s">
         <v>31</v>
       </c>
       <c r="E7" s="7" t="s">
         <v>31</v>
       </c>
       <c r="F7" s="7" t="s">
         <v>31</v>
       </c>
       <c r="G7" s="7" t="s">
         <v>31</v>
       </c>
       <c r="H7" s="7" t="s">
         <v>33</v>
       </c>
       <c r="I7" s="5">
-        <v>749.0</v>
+        <v>399.0</v>
       </c>
       <c r="J7" s="7" t="s">
         <v>34</v>
       </c>
       <c r="K7" s="5">
         <v>299.0</v>
       </c>
       <c r="L7" s="7" t="s">
         <v>44</v>
       </c>
       <c r="M7" s="7" t="s">
         <v>31</v>
       </c>
       <c r="N7" s="7" t="s">
         <v>31</v>
       </c>
       <c r="O7" s="7"/>
       <c r="P7" s="7" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="Q7" s="7" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="R7" s="7" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="S7" s="7" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="T7" s="7">
         <v>50</v>
       </c>
       <c r="U7" s="7" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="V7" s="7"/>
       <c r="W7" s="7" t="s">
         <v>31</v>
       </c>
       <c r="X7" s="7" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="Y7" s="7" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="Z7" s="7" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" s="1" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="B8" s="1" t="s">
         <v>30</v>
       </c>
       <c r="C8" s="4">
         <v>299.0</v>
       </c>
       <c r="D8" s="6" t="s">
         <v>31</v>
       </c>
       <c r="E8" s="6" t="s">
         <v>31</v>
       </c>
       <c r="F8" s="6" t="s">
         <v>31</v>
       </c>
       <c r="G8" s="6" t="s">
         <v>31</v>
       </c>
       <c r="H8" s="6" t="s">
         <v>33</v>
       </c>
       <c r="I8" s="4">
-        <v>649.0</v>
+        <v>699.0</v>
       </c>
       <c r="J8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="K8" s="4">
         <v>299.0</v>
       </c>
       <c r="L8" s="6" t="s">
         <v>44</v>
       </c>
       <c r="M8" s="6" t="s">
         <v>31</v>
       </c>
       <c r="N8" s="6" t="s">
         <v>31</v>
       </c>
       <c r="O8" s="6"/>
       <c r="P8" s="6" t="s">
-        <v>65</v>
+        <v>53</v>
       </c>
       <c r="Q8" s="6" t="s">
         <v>65</v>
       </c>
       <c r="R8" s="6" t="s">
-        <v>66</v>
+        <v>55</v>
       </c>
       <c r="S8" s="6" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="T8" s="6">
         <v>50</v>
       </c>
       <c r="U8" s="6" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="V8" s="6"/>
       <c r="W8" s="6" t="s">
         <v>31</v>
       </c>
       <c r="X8" s="6" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="Y8" s="6" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="Z8" s="6" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" s="3" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>30</v>
       </c>
       <c r="C9" s="5">
         <v>299.0</v>
       </c>
       <c r="D9" s="7" t="s">
         <v>31</v>
       </c>
       <c r="E9" s="7" t="s">
         <v>31</v>
       </c>
       <c r="F9" s="7" t="s">
         <v>31</v>
       </c>
       <c r="G9" s="7" t="s">
         <v>31</v>
       </c>
       <c r="H9" s="7" t="s">
         <v>33</v>
       </c>
       <c r="I9" s="5">
-        <v>549.0</v>
+        <v>499.0</v>
       </c>
       <c r="J9" s="7" t="s">
         <v>34</v>
       </c>
       <c r="K9" s="5">
         <v>299.0</v>
       </c>
       <c r="L9" s="7" t="s">
         <v>44</v>
       </c>
       <c r="M9" s="7" t="s">
         <v>31</v>
       </c>
       <c r="N9" s="7" t="s">
         <v>31</v>
       </c>
       <c r="O9" s="7"/>
       <c r="P9" s="7" t="s">
-        <v>68</v>
+        <v>61</v>
       </c>
       <c r="Q9" s="7" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="R9" s="7" t="s">
-        <v>69</v>
+        <v>62</v>
       </c>
       <c r="S9" s="7" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="T9" s="7">
         <v>50</v>
       </c>
       <c r="U9" s="7" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="V9" s="7"/>
       <c r="W9" s="7" t="s">
         <v>31</v>
       </c>
       <c r="X9" s="7" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="Y9" s="7" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="Z9" s="7" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" s="1" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B10" s="1" t="s">
         <v>30</v>
       </c>
       <c r="C10" s="4">
         <v>299.0</v>
       </c>
       <c r="D10" s="6" t="s">
         <v>31</v>
       </c>
       <c r="E10" s="6" t="s">
         <v>31</v>
       </c>
       <c r="F10" s="6" t="s">
         <v>31</v>
       </c>
       <c r="G10" s="6" t="s">
         <v>31</v>
       </c>
       <c r="H10" s="6" t="s">
         <v>33</v>
       </c>
       <c r="I10" s="4">
-        <v>449.0</v>
+        <v>399.0</v>
       </c>
       <c r="J10" s="6" t="s">
         <v>34</v>
       </c>
       <c r="K10" s="4">
         <v>299.0</v>
       </c>
       <c r="L10" s="6" t="s">
         <v>44</v>
       </c>
       <c r="M10" s="6" t="s">
         <v>31</v>
       </c>
       <c r="N10" s="6" t="s">
         <v>31</v>
       </c>
       <c r="O10" s="6"/>
       <c r="P10" s="6" t="s">
-        <v>45</v>
+        <v>64</v>
       </c>
       <c r="Q10" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R10" s="6" t="s">
-        <v>46</v>
+        <v>65</v>
       </c>
       <c r="S10" s="6" t="s">
         <v>38</v>
       </c>
       <c r="T10" s="6">
         <v>50</v>
       </c>
       <c r="U10" s="6" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="V10" s="6"/>
       <c r="W10" s="6" t="s">
         <v>31</v>
       </c>
       <c r="X10" s="6" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="Y10" s="6" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="Z10" s="6" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" s="3" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>30</v>
       </c>
       <c r="C11" s="5">
         <v>299.0</v>
       </c>
       <c r="D11" s="7" t="s">
         <v>31</v>
       </c>
       <c r="E11" s="7" t="s">
         <v>31</v>
       </c>
       <c r="F11" s="7" t="s">
         <v>31</v>
       </c>
       <c r="G11" s="7" t="s">
         <v>31</v>
       </c>
       <c r="H11" s="7" t="s">
         <v>33</v>
       </c>
       <c r="I11" s="5">
-        <v>799.0</v>
+        <v>599.0</v>
       </c>
       <c r="J11" s="7" t="s">
         <v>34</v>
       </c>
       <c r="K11" s="5">
         <v>299.0</v>
       </c>
       <c r="L11" s="7" t="s">
-        <v>72</v>
+        <v>44</v>
       </c>
       <c r="M11" s="7" t="s">
         <v>31</v>
       </c>
       <c r="N11" s="7" t="s">
         <v>31</v>
       </c>
       <c r="O11" s="7"/>
       <c r="P11" s="7" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="Q11" s="7" t="s">
         <v>73</v>
       </c>
       <c r="R11" s="7" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="S11" s="7" t="s">
         <v>74</v>
       </c>
       <c r="T11" s="7">
         <v>50</v>
       </c>
       <c r="U11" s="7" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="V11" s="7"/>
       <c r="W11" s="7" t="s">
         <v>31</v>
       </c>
       <c r="X11" s="7" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="Y11" s="7" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="Z11" s="7" t="s">
         <v>32</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:Z1"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>