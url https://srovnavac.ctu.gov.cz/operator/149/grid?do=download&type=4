--- v0 (2026-05-07)
+++ v1 (2026-06-24)
@@ -16,51 +16,51 @@
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Zadání srovnání" sheetId="1" r:id="rId4"/>
     <sheet name="Výsledky srovnání" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'Výsledky srovnání'!$A$1:$X$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="63">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="59">
   <si>
     <t>Tento dokument byl vytvořen srovnávacím nástrojem ČTÚ dostupným na https://srovnavac.ctu.gov.cz. Dokument obsahuje výsledky srovnání služeb poskytovaných podnikateli v elektronických komunikacích na základě informací, které podnikatelé ČTÚ poskytují.</t>
   </si>
   <si>
     <t>Uvedené informace nemusejí představovat úplný přehled trhu. Uvádíme je tak, jak je podnikatelé do srovnávacího nástroje vložili. Najdete-li rozpor mezi uvedenými informacemi a ceníkem podnikatele, využijte prosím funkci Nahlášení chybných údajů.</t>
   </si>
   <si>
     <t>Všechny ceny jsou uváděny za měsíc vč. DPH.</t>
   </si>
   <si>
     <t>Název služby</t>
   </si>
   <si>
     <t>Operátor (obchodní značka)</t>
   </si>
   <si>
     <t>Cena</t>
   </si>
   <si>
     <t>Určeno pouze pro nové zákazníky</t>
   </si>
   <si>
     <t>Určeno pouze pro studenty/mladé</t>
   </si>
   <si>
@@ -141,120 +141,108 @@
 TV Standard za 370Kč/měsíc
 TV Smart za 750Kč/měsíc</t>
   </si>
   <si>
     <t>50 Mb/s</t>
   </si>
   <si>
     <t>10 Mb/s</t>
   </si>
   <si>
     <t>32 Mb/s</t>
   </si>
   <si>
     <t>7 Mb/s</t>
   </si>
   <si>
     <t>bez FUP</t>
   </si>
   <si>
     <t>https://www.edera.cz/bezdratovy-internet</t>
   </si>
   <si>
     <t>ano</t>
   </si>
   <si>
-    <t>NET 200Mb/s</t>
-[...8 lines deleted...]
-    <t>120 Mb/s</t>
+    <t>NET 300Mb/s</t>
+  </si>
+  <si>
+    <t>Ke službě 300Mb/s si lze pořídit i TV po internetu.</t>
+  </si>
+  <si>
+    <t>300 Mb/s</t>
+  </si>
+  <si>
+    <t>180 Mb/s</t>
   </si>
   <si>
     <t>https://www.edera.cz/kabelovy-internet</t>
   </si>
   <si>
     <t>WiFi 100Mb/s</t>
   </si>
   <si>
     <t>K WiFi 100Mb/s si lze dokoupit službu TV s archivem. 
 TV Start  za 150Kč/měsíc
 TV Standard za 370Kč/měsíc
 TV Smart za 750Kč/měsíc</t>
   </si>
   <si>
     <t>100 Mb/s</t>
   </si>
   <si>
     <t>80 Mb/s</t>
   </si>
   <si>
     <t>NET 500Mb/s</t>
   </si>
   <si>
     <t>Ke službě 500Mb/s si lze pořídit i TV po internetu.</t>
   </si>
   <si>
     <t>500 Mb/s</t>
   </si>
   <si>
-    <t>250 Mb/s</t>
-[...1 lines deleted...]
-  <si>
     <t>400 Mb/s</t>
   </si>
   <si>
     <t>WiFi 300Mb/s</t>
   </si>
   <si>
     <t>K WiFi 300Mb/s si lze dokoupit službu TV s archivem.</t>
   </si>
   <si>
-    <t>300 Mb/s</t>
-[...4 lines deleted...]
-  <si>
     <t>NET 1000Mb/s</t>
   </si>
   <si>
     <t>Ke službě 1000Mb/s si lze pořídit i TV po internetu.</t>
   </si>
   <si>
     <t>1 000 Mb/s</t>
   </si>
   <si>
     <t>650 Mb/s</t>
-  </si>
-[...1 lines deleted...]
-    <t>150 Mb/s</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00\ [$Kč-405]"/>
   </numFmts>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
@@ -896,53 +884,55 @@
       </c>
       <c r="O3" s="7" t="s">
         <v>41</v>
       </c>
       <c r="P3" s="7" t="s">
         <v>42</v>
       </c>
       <c r="Q3" s="7" t="s">
         <v>42</v>
       </c>
       <c r="R3" s="7" t="s">
         <v>43</v>
       </c>
       <c r="S3" s="7" t="s">
         <v>43</v>
       </c>
       <c r="T3" s="7" t="s">
         <v>37</v>
       </c>
       <c r="U3" s="7" t="s">
         <v>29</v>
       </c>
       <c r="V3" s="7" t="s">
         <v>44</v>
       </c>
-      <c r="W3" s="7"/>
+      <c r="W3" s="7" t="s">
+        <v>44</v>
+      </c>
       <c r="X3" s="7" t="s">
-        <v>29</v>
+        <v>39</v>
       </c>
     </row>
     <row r="4" spans="1:24">
       <c r="A4" s="1" t="s">
         <v>45</v>
       </c>
       <c r="B4" s="1" t="s">
         <v>28</v>
       </c>
       <c r="C4" s="4">
         <v>449.0</v>
       </c>
       <c r="D4" s="6" t="s">
         <v>29</v>
       </c>
       <c r="E4" s="6" t="s">
         <v>29</v>
       </c>
       <c r="F4" s="6" t="s">
         <v>29</v>
       </c>
       <c r="G4" s="6" t="s">
         <v>29</v>
       </c>
       <c r="H4" s="6" t="s">
@@ -1021,203 +1011,203 @@
         <v>30</v>
       </c>
       <c r="I5" s="5">
         <v>449.0</v>
       </c>
       <c r="J5" s="7" t="s">
         <v>31</v>
       </c>
       <c r="K5" s="5">
         <v>5000.0</v>
       </c>
       <c r="L5" s="7"/>
       <c r="M5" s="7" t="s">
         <v>29</v>
       </c>
       <c r="N5" s="7" t="s">
         <v>29</v>
       </c>
       <c r="O5" s="7" t="s">
         <v>50</v>
       </c>
       <c r="P5" s="7" t="s">
         <v>51</v>
       </c>
       <c r="Q5" s="7" t="s">
+        <v>51</v>
+      </c>
+      <c r="R5" s="7" t="s">
         <v>52</v>
       </c>
-      <c r="R5" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="S5" s="7" t="s">
-        <v>42</v>
+        <v>52</v>
       </c>
       <c r="T5" s="7" t="s">
         <v>37</v>
       </c>
       <c r="U5" s="7" t="s">
         <v>29</v>
       </c>
       <c r="V5" s="7" t="s">
         <v>44</v>
       </c>
       <c r="W5" s="7" t="s">
         <v>44</v>
       </c>
       <c r="X5" s="7" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="6" spans="1:24">
       <c r="A6" s="1" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="B6" s="1" t="s">
         <v>28</v>
       </c>
       <c r="C6" s="4">
         <v>499.0</v>
       </c>
       <c r="D6" s="6" t="s">
         <v>29</v>
       </c>
       <c r="E6" s="6" t="s">
         <v>29</v>
       </c>
       <c r="F6" s="6" t="s">
         <v>29</v>
       </c>
       <c r="G6" s="6" t="s">
         <v>29</v>
       </c>
       <c r="H6" s="6" t="s">
         <v>30</v>
       </c>
       <c r="I6" s="4">
         <v>499.0</v>
       </c>
       <c r="J6" s="6" t="s">
         <v>31</v>
       </c>
       <c r="K6" s="4">
         <v>5000.0</v>
       </c>
       <c r="L6" s="6">
         <v>1</v>
       </c>
       <c r="M6" s="6" t="s">
         <v>29</v>
       </c>
       <c r="N6" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O6" s="6" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="P6" s="6" t="s">
-        <v>56</v>
+        <v>42</v>
       </c>
       <c r="Q6" s="6" t="s">
-        <v>56</v>
+        <v>42</v>
       </c>
       <c r="R6" s="6" t="s">
-        <v>57</v>
+        <v>43</v>
       </c>
       <c r="S6" s="6" t="s">
-        <v>57</v>
+        <v>43</v>
       </c>
       <c r="T6" s="6" t="s">
         <v>37</v>
       </c>
       <c r="U6" s="6" t="s">
         <v>29</v>
       </c>
       <c r="V6" s="6" t="s">
         <v>38</v>
       </c>
       <c r="W6" s="6" t="s">
         <v>38</v>
       </c>
       <c r="X6" s="6" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="7" spans="1:24">
       <c r="A7" s="3" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>28</v>
       </c>
       <c r="C7" s="5">
         <v>499.0</v>
       </c>
       <c r="D7" s="7" t="s">
         <v>29</v>
       </c>
       <c r="E7" s="7" t="s">
         <v>29</v>
       </c>
       <c r="F7" s="7" t="s">
         <v>29</v>
       </c>
       <c r="G7" s="7" t="s">
         <v>29</v>
       </c>
       <c r="H7" s="7" t="s">
         <v>30</v>
       </c>
       <c r="I7" s="5">
         <v>499.0</v>
       </c>
       <c r="J7" s="7" t="s">
         <v>31</v>
       </c>
       <c r="K7" s="5">
         <v>5000.0</v>
       </c>
       <c r="L7" s="7"/>
       <c r="M7" s="7" t="s">
         <v>29</v>
       </c>
       <c r="N7" s="7" t="s">
         <v>29</v>
       </c>
       <c r="O7" s="7" t="s">
-        <v>59</v>
+        <v>56</v>
       </c>
       <c r="P7" s="7" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="Q7" s="7" t="s">
-        <v>52</v>
+        <v>57</v>
       </c>
       <c r="R7" s="7" t="s">
-        <v>61</v>
+        <v>58</v>
       </c>
       <c r="S7" s="7" t="s">
-        <v>62</v>
+        <v>58</v>
       </c>
       <c r="T7" s="7" t="s">
         <v>37</v>
       </c>
       <c r="U7" s="7" t="s">
         <v>29</v>
       </c>
       <c r="V7" s="7" t="s">
         <v>44</v>
       </c>
       <c r="W7" s="7" t="s">
         <v>44</v>
       </c>
       <c r="X7" s="7" t="s">
         <v>39</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:X1"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>