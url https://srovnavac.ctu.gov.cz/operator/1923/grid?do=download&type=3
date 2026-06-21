--- v0 (2026-05-07)
+++ v1 (2026-06-21)
@@ -165,51 +165,51 @@
   <si>
     <t>ne</t>
   </si>
   <si>
     <t>předplacená</t>
   </si>
   <si>
     <t>30 dní</t>
   </si>
   <si>
     <t>ano</t>
   </si>
   <si>
     <t>0 min</t>
   </si>
   <si>
     <t>1+1</t>
   </si>
   <si>
     <t>60+1</t>
   </si>
   <si>
     <t>60+30</t>
   </si>
   <si>
-    <t>0,65</t>
+    <t>0,60</t>
   </si>
   <si>
     <t>https://www.hdinternet.cz/ip-telefon-pro-domacnosti/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00\ [$Kč-405]"/>
   </numFmts>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
@@ -784,102 +784,102 @@
       <c r="D2" s="5" t="s">
         <v>41</v>
       </c>
       <c r="E2" s="5" t="s">
         <v>41</v>
       </c>
       <c r="F2" s="5" t="s">
         <v>41</v>
       </c>
       <c r="G2" s="5" t="s">
         <v>41</v>
       </c>
       <c r="H2" s="5" t="s">
         <v>42</v>
       </c>
       <c r="I2" s="5">
         <v>50</v>
       </c>
       <c r="J2" s="5" t="s">
         <v>43</v>
       </c>
       <c r="K2" s="4">
         <v>500.0</v>
       </c>
       <c r="L2" s="5" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="M2" s="5" t="s">
         <v>44</v>
       </c>
       <c r="N2" s="5" t="s">
         <v>44</v>
       </c>
       <c r="O2" s="5">
         <v>1</v>
       </c>
       <c r="P2" s="5" t="s">
         <v>45</v>
       </c>
       <c r="Q2" s="5" t="s">
         <v>45</v>
       </c>
       <c r="R2" s="5" t="s">
         <v>45</v>
       </c>
       <c r="S2" s="5" t="s">
         <v>45</v>
       </c>
       <c r="T2" s="5" t="s">
         <v>45</v>
       </c>
       <c r="U2" s="5" t="s">
         <v>45</v>
       </c>
       <c r="V2" s="5" t="s">
         <v>45</v>
       </c>
       <c r="W2" s="5" t="s">
         <v>46</v>
       </c>
       <c r="X2" s="5" t="s">
         <v>47</v>
       </c>
       <c r="Y2" s="5" t="s">
         <v>47</v>
       </c>
       <c r="Z2" s="5" t="s">
         <v>48</v>
       </c>
       <c r="AA2" s="5" t="s">
         <v>48</v>
       </c>
       <c r="AB2" s="5" t="s">
         <v>48</v>
       </c>
       <c r="AC2" s="4">
-        <v>1.5</v>
+        <v>1.45</v>
       </c>
       <c r="AD2" s="4">
         <v>0.5</v>
       </c>
       <c r="AE2" s="4">
         <v>2.42</v>
       </c>
       <c r="AF2" s="4">
         <v>4.84</v>
       </c>
       <c r="AG2" s="4">
         <v>7.87</v>
       </c>
       <c r="AH2" s="5" t="s">
         <v>49</v>
       </c>
       <c r="AI2" s="5" t="s">
         <v>50</v>
       </c>
       <c r="AJ2" s="5" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="3" spans="1:36">
       <c r="A3" s="2"/>