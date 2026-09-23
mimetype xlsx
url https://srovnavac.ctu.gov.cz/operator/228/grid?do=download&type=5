--- v0 (2026-05-08)
+++ v1 (2026-09-23)
@@ -66,179 +66,181 @@
   <si>
     <t>Určeno pouze pro seniory</t>
   </si>
   <si>
     <t>Určeno pouze pro OZP</t>
   </si>
   <si>
     <t>Druh smlouvy</t>
   </si>
   <si>
     <t>Pravidelná paušální platba</t>
   </si>
   <si>
     <t>Perioda paušální platby</t>
   </si>
   <si>
     <t>Čerpání služby lze pozastavit</t>
   </si>
   <si>
     <t>Časově omezená platnost kreditu</t>
   </si>
   <si>
     <t>Způsob šíření signálu</t>
   </si>
   <si>
+    <t>Time shift</t>
+  </si>
+  <si>
+    <t>Videotéka</t>
+  </si>
+  <si>
+    <t>TV v mobilu</t>
+  </si>
+  <si>
+    <t>Počet zařízení, která lze současně používat</t>
+  </si>
+  <si>
+    <t>Kolik nejvýše dalších zařízení lze pronajmout</t>
+  </si>
+  <si>
+    <t>URL adresa nabídky služby</t>
+  </si>
+  <si>
+    <t>Je nabízena i v kombinaci s jinými službami</t>
+  </si>
+  <si>
     <t>Celkový počet programů</t>
   </si>
   <si>
     <t>Celkový výčet programů</t>
   </si>
   <si>
     <t>Počet HD programů</t>
   </si>
   <si>
     <t>Výčet HD programů</t>
   </si>
   <si>
     <t>Celkový výčet rozhlasových programů</t>
   </si>
   <si>
     <t>Celkový počet rozhlasových programů</t>
   </si>
   <si>
-    <t>Time shift</t>
-[...19 lines deleted...]
-  <si>
     <t>STARTOVACÍ</t>
   </si>
   <si>
     <t>DaLuNET s.r.o.</t>
   </si>
   <si>
     <t>ne</t>
   </si>
   <si>
     <t>bez závazku</t>
   </si>
   <si>
     <t>30 dní</t>
   </si>
   <si>
     <t>IPTV</t>
   </si>
   <si>
+    <t>ano</t>
+  </si>
+  <si>
+    <t>https://www.dalunet.cz/</t>
+  </si>
+  <si>
     <t>AMC,TV Barrandov,Barrandov Krimi,BBC World,TV Brno 1,ČT1,ČT1 JM,ČT1 SM,ČT2,ČT24,ČT3,ČT Sport,ČT art,Déčko,Nova Action,Filmpro,Krb,France 24,France 24 (FR),HaHa TV,Hobby TV,Info TV Brno a jižní morava,i-Vysočina,JOJ Family,Kino Barrandov,Krušná TV,Mumlavské vodopády,Galerie zvířat,Ošetřování mláďat,Lounge TV,Love Nature,Markíza International,TV Mňam,TV Mňau,NASA TV,NASA TV UHD,TV Natura,Noční Praha,Nova,Nova Cinema,Óčko,Óčko Expres,Óčko STAR,OIK TV,ORF eins,ORF zwei,Panorama TV,Plzeň TV,Polar,TV Praha,Prima Krimi,Prima Max,CNN Prima News,Paramount Network,Prima COOL,Prima,Prima Love,Prima Zoom,regionalnitelevize.cz,Retro,RT Documentary,Regionální televize jižní Čechy,RT Ústecko,RTM+ (Liberecko),Russia Today,Televize Seznam,Sky News,Šlágr TV,Šlágr Premium,Šlágr 2,TVS,Arena sport 2,Nova 2,Čapí hnízdo,Jednotka,Dvojka,Trojka,TA3,Nova Gold,TV Lux,Life TV,TV Noe,UA TV,Kočičí kavárna,Korálová zahrada,Pláž,V1 TV,ZAK TV</t>
   </si>
   <si>
     <t>AMC,TV Barrandov,Barrandov Krimi,ČT1,ČT1 JM,ČT1 SM,ČT2,ČT24,ČT Sport,ČT art,Déčko,Nova Action,Krb,Hobby TV,JOJ Family,Kino Barrandov,Mumlavské vodopády,Galerie zvířat,Ošetřování mláďat,Lounge TV,Love Nature,Markíza International,TV Mňam,TV Mňau,NASA TV,NASA TV UHD,TV Natura,Noční Praha,Nova,Nova Cinema,Prima Krimi,Prima Max,CNN Prima News,Paramount Network,Prima COOL,Prima,Prima Love,Prima Zoom,RT Documentary,Regionální televize jižní Čechy,RTM+ (Liberecko),Russia Today,Televize Seznam,Šlágr Premium,Šlágr 2,Arena sport 2,Nova 2,Čapí hnízdo,Jednotka,Dvojka,Trojka,TA3,Nova Gold,TV Lux,Life TV,UA TV,Kočičí kavárna,Korálová zahrada,Pláž</t>
   </si>
   <si>
     <t>Rádio 1,Rádio Anténa Rock,Rádio BEAT,Rádio Best FM,Rádio Blaník,Rádio Blatná,ČRo Brno,Černá Hora,ČRo České Budějovice,Rádio Country,ČRo Radiožurnál,ČRo Dvojka,ČRo Vltava,ČRo Plus,ČRo D-Dur,Radio Dechovka,Rádio Devín,Radio Dychovka,Evropa 2,Rádio Expres,Fajn Radio,Fit family rádio,Rádio FM,Free Rádio,Frekvence 1,Rádio Fun,Hitradio Osmdesatka,Hitradio Devadesátka,Hitradio Orion,ČRo Hradec Králové,Impuls,ČRo Jazz,Rádio Jemné,ČRo Junior,Kiss,Rádio Košice,Krokodýl,ČRo Sever - Liberec,Rádio Lumen,NON-STOP rádio,ČRo Olomouc,Rádio Orlicko,ČRo Ostrava,ČRo Pardubice,Rádio Patria,ČRo Plzeň,ČRo Radio Praha,Proglas,ČRo Regina,Rádio Regina Západ,Rádia Regina Východ,ČRo Region - Středočeský kraj,Rock Rádio,SeeJay,ČRo Sever,Signál rádio,Rádio Slovensko,Rádio Spin,Rádio Vlna,ČRo Region - Vysočina,ČRo Radio Wave,Radio WOW</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://www.dalunet.cz/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00\ [$Kč-405]"/>
   </numFmts>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFeeeeee"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
-    <border/>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="6">
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
-      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
@@ -539,107 +541,107 @@
   </sheetPr>
   <dimension ref="A1:A3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:1">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
   </sheetData>
-  <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
+  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Z3"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" topLeftCell="C2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight"/>
       <selection pane="bottomLeft"/>
       <selection pane="bottomRight" activeCell="Z2" sqref="Z2:Z2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="true" defaultRowHeight="20" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="15" bestFit="true" customWidth="true" style="0"/>
-[...24 lines deleted...]
-    <col min="26" max="26" width="51" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="19.995" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="36.42" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="24.708" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="42.418" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="42.418" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="34.135" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="29.421" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="19.995" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="36.42" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="32.849" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="39.99" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="42.418" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="30.564" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="18.71" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="56.558" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="58.843" bestFit="true" customWidth="true" style="0"/>
+    <col min="19" max="19" width="35.277" bestFit="true" customWidth="true" style="0"/>
+    <col min="20" max="20" width="56.558" bestFit="true" customWidth="true" style="0"/>
+    <col min="21" max="21" width="31.707" bestFit="true" customWidth="true" style="0"/>
+    <col min="22" max="22" width="1089.877" bestFit="true" customWidth="true" style="0"/>
+    <col min="23" max="23" width="25.851" bestFit="true" customWidth="true" style="0"/>
+    <col min="24" max="24" width="756.101" bestFit="true" customWidth="true" style="0"/>
+    <col min="25" max="25" width="962.479" bestFit="true" customWidth="true" style="0"/>
+    <col min="26" max="26" width="47.131" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B1" s="3" t="s">
         <v>4</v>
       </c>
       <c r="C1" s="3" t="s">
         <v>5</v>
       </c>
       <c r="D1" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E1" s="3" t="s">
         <v>7</v>
       </c>
       <c r="F1" s="3" t="s">
         <v>8</v>
       </c>
       <c r="G1" s="3" t="s">
         <v>9</v>
       </c>
       <c r="H1" s="3" t="s">
@@ -719,152 +721,153 @@
       <c r="F2" s="5" t="s">
         <v>31</v>
       </c>
       <c r="G2" s="5" t="s">
         <v>31</v>
       </c>
       <c r="H2" s="5" t="s">
         <v>32</v>
       </c>
       <c r="I2" s="4">
         <v>239.0</v>
       </c>
       <c r="J2" s="5" t="s">
         <v>33</v>
       </c>
       <c r="K2" s="5" t="s">
         <v>31</v>
       </c>
       <c r="L2" s="5" t="s">
         <v>31</v>
       </c>
       <c r="M2" s="5" t="s">
         <v>34</v>
       </c>
       <c r="N2" s="5">
-        <v>88</v>
+        <v>7</v>
       </c>
       <c r="O2" s="5" t="s">
         <v>35</v>
       </c>
-      <c r="P2" s="5">
-[...2 lines deleted...]
-      <c r="Q2" s="5" t="s">
+      <c r="P2" s="5" t="s">
+        <v>35</v>
+      </c>
+      <c r="Q2" s="5">
+        <v>2</v>
+      </c>
+      <c r="R2" s="5">
+        <v>2</v>
+      </c>
+      <c r="S2" s="5" t="s">
         <v>36</v>
       </c>
-      <c r="R2" s="5" t="s">
+      <c r="T2" s="5" t="s">
+        <v>31</v>
+      </c>
+      <c r="U2" s="5">
+        <v>95</v>
+      </c>
+      <c r="V2" s="5" t="s">
         <v>37</v>
       </c>
-      <c r="S2" s="5">
-[...5 lines deleted...]
-      <c r="U2" s="5" t="s">
+      <c r="W2" s="5">
+        <v>94</v>
+      </c>
+      <c r="X2" s="5" t="s">
         <v>38</v>
-      </c>
-[...7 lines deleted...]
-        <v>2</v>
       </c>
       <c r="Y2" s="5" t="s">
         <v>39</v>
       </c>
-      <c r="Z2" s="5" t="s">
-        <v>31</v>
+      <c r="Z2" s="5">
+        <v>62</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" s="2"/>
       <c r="B3" s="2"/>
       <c r="C3" s="2"/>
       <c r="D3" s="2"/>
       <c r="E3" s="2"/>
       <c r="F3" s="2"/>
       <c r="G3" s="2"/>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="2"/>
       <c r="K3" s="2"/>
       <c r="L3" s="2"/>
       <c r="M3" s="2"/>
       <c r="N3" s="2"/>
       <c r="O3" s="2"/>
       <c r="P3" s="2"/>
       <c r="Q3" s="2"/>
       <c r="R3" s="2"/>
       <c r="S3" s="2"/>
       <c r="T3" s="2"/>
       <c r="U3" s="2"/>
       <c r="V3" s="2"/>
       <c r="W3" s="2"/>
       <c r="X3" s="2"/>
       <c r="Y3" s="2"/>
       <c r="Z3" s="2"/>
     </row>
   </sheetData>
-  <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:Z1"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
+  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Zadání srovnání</vt:lpstr>
       <vt:lpstr>Výsledky srovnání</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
+  <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Unknown Creator</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Untitled Spreadsheet</dc:title>
   <dc:description/>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>